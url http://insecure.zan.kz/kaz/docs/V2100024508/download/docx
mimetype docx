--- v3 (2026-09-06)
+++ v4 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8c39c3e" w14:textId="8c39c3e">
+    <w:p w14:paraId="a2009c9" w14:textId="a2009c9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1692,527 +1692,565 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z21" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      8. Мемлекеттік қызметті алу үшін заңды және жеке тұлғалар (бұдан әрі-көрсетілетін қызметті алушы) көрсетілетін қызметті берушіге www.egov.kz "цифрлық үкімет" веб-порталы (бұдан әрі-портал) арқылы осы Қағидаларға 1-қосымшаға сәйкес нысан бойынша көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасымен куәландырылған электрондық құжат нысанындағы өтініш жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      8. </w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="20"/>
+      Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес баяндалған.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда – ҚР Төтенше жағдайлар министрінің 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-т.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...81 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Портал өтінішті автоматты режимде қабылдауды жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті тұтынушы барлық қажетті құжаттарды портал арқылы берген кезде көрсетілетін қызметті тұтынушының "жеке кабинетінде" мемлекеттік көрсетілетін қызмет нәтижесін алған күнін көрсете отырып, мемлекеттік қызметті көрсету үшін сұрау салудың қабылданғаны туралы мәртебе көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Көрсетілетін қызметті тұтынушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының Еңбек </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кодексіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес демалыс және мереке күндері жүгінген жағдайда өтінішті қабылдау және мемлекеттік қызметті көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылған құжаттар мен олардағы мәліметтердің дұрыстығына көрсетілетін қызметті алушы жауапты болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Көрсетілетін қызметті берушінің кеңсе қызметкері өтінішті тіркеуді жүзеге асырады және көрсетілетін қызметті берушінің басшысына, не болмаса оны алмастыратын тұлғаға жібереді, ол жауапты орындаушыны тағайындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...43 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР Төтенше жағдайлар министрінің м.а. 15.04.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда – ҚР Төтенше жағдайлар министрінің 13.04.2026 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...119 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      11-тармақ жаңа редакцияда көзделген - ҚР Төтенше жағдайлар министрінің 29.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 365</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...31 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. Жауапты орындаушы ұсынылған құжаттар мен оларда көрсетілген мәліметтердің өнеркәсіптік қауіпсіздік саласындағы нормативтік құқықтық актілердің талаптарына сәйкестігін тексереді және осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> немесе </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшаларға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысандар бойынша Мемлекеттік қызмет көрсету нәтижесін ресімдейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...59 lines deleted...]
-    <w:bookmarkEnd w:id="23"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      12-тармақ жаңа редакцияда көзделген - ҚР Төтенше жағдайлар министрінің 29.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 365</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z25" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызметті көрсетуден бас тарту үшін негіздер осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -2289,606 +2327,362 @@
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы мемлекеттік қызметті көрсету тәртібі мен мәртебесі туралы ақпаратты порталдың "жеке кабинеті" арқылы қашықтан қол жеткізу режимінде алады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпарат мемлекеттік немесе әлеуметтік жауапкершілігі бар көрсетілетін қызметтер көрсету мониторингінің цифрлық жүйесіне автоматты режимде келіп түседі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда – ҚР Төтенше жағдайлар министрінің 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-т.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...61 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Өнеркәсіптік қауіпсіздік саласындағы уәкілетті орган үш жұмыс күні ішінде осы Қағидаларға Енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты "цифрлық үкіметтің" операторына, сондай-ақ Бірыңғай байланыс орталығына жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">      Ескерту. 14-тармақ жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...61 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Мемлекеттік қызмет алдын ала жазылусыз және жеделдетілген қызмет көрсетусіз кезек тәртібімен көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z29" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызмет көрсету мәселелері бойынша көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...16 lines deleted...]
-        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда – ҚР Төтенше жағдайлар министрінің 13.04.2026 </w:t>
+        <w:t xml:space="preserve">      16-тармақ жаңа редакцияда көзделген - ҚР Төтенше жағдайлар министрінің 29.09.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 157</w:t>
+        <w:t>№ 365</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...206 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
-      <w:r>
-[...52 lines deleted...]
-    <w:bookmarkStart w:name="z30" w:id="28"/>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Мемлекеттік қызметтер көрсету мәселесі бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды адам, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағым қызметті көрсетушіге, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын лауазымды адамға беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2899,207 +2693,207 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қызметті көрсетуші, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын лауазымды адам шағым түскен күннен бастап 3 (үш) жұмыс күнінен кешіктірмей оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте қызметті көрсетуші, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын лауазымды адам, егер ол 3 (үш) жұмыс күні ішінде қолайлы шешім қабылдаса, шағымда көрсетілген талаптарды толық қанағаттандыратын әкімшілік іс-әрекет жасаса, шағымды қарайтын органға шағым жібермеуге құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="29"/>
+    <w:bookmarkStart w:name="z31" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. "Мемлекеттік көрсетілетін қызметтер туралы" Заңның 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2- тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес қызметті көрсетушінің атына келіп түскен көрсетілетін қызметті тұтынушының шағымы тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="30"/>
+    <w:bookmarkStart w:name="z32" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Қызметті көрсетушінің, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның шағымды қарау мерзімі "Мемлекеттік көрсетілетін қызметтер туралы" Заңның 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес қажет болған жағдайларда 10 (он) жұмыс күнінен аспайтын мерзімге ұзартылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z33" w:id="31"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z33" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) шағым бойынша қосымша зерделеу немесе тексеру не жергілікті жерге барып тексеру жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z34" w:id="32"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z34" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қосымша ақпарат алу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Шағымды қарау мерзімі ұзартылған жағдайда шағымды қарау мерзімі ұзартылған сәттен бастап 3 (үш) жұмыс күні ішінде шағымды қарау өкілеттігі берілген лауазымды тұлға шағымды берген көрсетілетін қызметті тұтынушыға шағымды қарау мерзімі ұзартылғаны туралы жазбаша нысанда (шағымды қағаз жеткізгіште берген кезде) немесе электрондық нысанда (шағымды электрондық түрде берген кезде) ұзарту себептерін көрсете отырып шағымды қарау мерзімін ұзарту туралы хабарлайды. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="33"/>
+    <w:bookmarkStart w:name="z35" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Егер мемлекеттік көрсетілетін қызметтер туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3114,197 +2908,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> өзгеше көзделмесе, сотқа шағымдануға ҚР ӘРПК 91-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әкімшілік (сотқа дейінгі) тәртіппен шағымданғаннан кейін жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-[...145 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="34"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3351,77 +2999,77 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қауіпті өндірістік объектіні</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">пайдаланатын ұйымдардың </w:t>
+              <w:t>пайдаланатын ұйымдардың</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">қауіпті өндірістік объектіні </w:t>
+              <w:t>қауіпті өндірістік объектіні</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">салуға, кеңейтуге, </w:t>
+              <w:t>салуға, кеңейтуге,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>реконструкциялауға,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -3442,64 +3090,51 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>құжаттамасын келісу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына</w:t>
-[...12 lines deleted...]
-              <w:t>1-қосымша</w:t>
+              <w:t>қағидаларына 1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -3520,70 +3155,72 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Нысан</w:t>
+              <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> [Жеке немесе заңды тұлғаның деректемелері (мекенжайы, жеке сәйкестендіру нөмірі/бизнес-сәйкестендіру нөмірі, телефоны)]</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      [Жеке немесе заңды тұлғаны деректемелері (мекенжайы, жеке сәйкестендіру нөмірі/бизнес-сәйкестендіру нөмірі, телефоны)]</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -3619,51 +3256,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>[Мемлекеттік органның атауы]</w:t>
+              <w:t>____________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -3684,51 +3321,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>басшысына</w:t>
+              <w:t>Мемлекеттік органның атауы [ басшысына]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш нөмірі: [нөмір]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -3739,69 +3376,119 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш күні: [күні]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Қауіпті өндірістік объектілерді салуға, кеңейтуге, реконструкциялауға, жаңғыртуға, консервациялауға және жоюға арналған жобалау құжаттамасын келісуге өтініш</w:t>
+        <w:t xml:space="preserve"> Қауіпті өндірістік объектілерді салуға, кеңейтуге, реконструкциялауға, жаңғыртуға, консервациялауға және жоюға арналған жобалау құжаттамасын келісуге</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ӨТІНІШ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      _____________________________________________________________ </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (жеке немесе заңды тұлғаның атауы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3813,159 +3500,195 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Азаматтық қорғау туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>78-бабын</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> басшылыққа</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Басшылыққа ала отырып, сізден қоса беріліп отырған құжаттар тізбесін қарауды </w:t>
+      ала отырып, сізден қоса беріліп отырған құжаттар тізбесін қарауды және жобалық </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      құжаттаманы келісуді сұрайды ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      және жобалық құжаттаманы келісуді сұрайды ____________________ </w:t>
+      __________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (жобалық құжаттаманың атауы)</w:t>
+      (жобалық құжаттаманың атауы)  Қосымша: [мемлекеттік қызмет көрсету үшін қажетті</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      құжаттар тізбесі]  Цифрлық жүйелердегі заңмен қорғалатын құпияны құрайтын </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      мәліметтерді  пайдалануға келісемін.  Ұсынылған ақпараттың дұрыстығын растаймын </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      және Қазақстан Республикасының заңнамасына сәйкес дәйексіз мәліметтер бергені </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      Қосымша: [мемлекеттік қызмет көрсету үшін қажетті құжаттар тізбесі]</w:t>
-[...35 lines deleted...]
-      Ұсынылған ақпараттың дұрыстығын растаймын және Қазақстан Республикасының заңнамасына сәйкес дәйексіз мәліметтер бергені үшін жауапкершілік туралы растаймын.</w:t>
+      үшін жауапкершілік туралы растаймын.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4001,282 +3724,327 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>____________________________</w:t>
-[...38 lines deleted...]
-              <w:t>цифрлық қолтаңба]</w:t>
+              <w:t>________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>[Тегі, Аты, Әкесінің аты (бар болса),</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>электрондық цифрлық қолтаңба]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="7810500" cy="2768600"/>
+            <wp:extent cx="6705600" cy="1905000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="7810500" cy="2768600"/>
+                      <a:ext cx="6705600" cy="1905000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...9 lines deleted...]
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      2-қосымша жаңа редакцияда көзделген - ҚР Төтенше</w:t>
+        <w:t xml:space="preserve">      2-қосымшаға өзгеріс енгізу көзделген - ҚР Төтенше жағдайлар министрінің 29.09.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> жағдайлар </w:t>
+        <w:t>№ 365</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>министрінің 13.04.2026</w:t>
-[...49 lines deleted...]
-        <w:t>) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -4326,249 +4094,261 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Қауіпті өндірістік объектіні </w:t>
+              <w:t>Қауіпті өндірістік объектіні</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">пайдаланатын ұйымдардың </w:t>
+              <w:t>пайдаланатын ұйымдардың</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">қауіпті өндірістік объектіні </w:t>
+              <w:t>қауіпті өндірістік объектіні</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>салуға, кеңейтуге,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">реконструкциялауға, </w:t>
+              <w:t>реконструкциялауға,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жаңғыртуға, консервациялауға </w:t>
+              <w:t>жаңғыртуға, консервациялауға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>және жоюға арналған</w:t>
+              <w:t>және жоюға арналған жобалау</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жобалау құжаттамасын </w:t>
+              <w:t>құжаттамасын келісу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>келісу қағидаларына</w:t>
-[...12 lines deleted...]
-              <w:t>2-қосымша</w:t>
+              <w:t>қағидаларына 2-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 2-қосымша жаңа редакцияда - ҚР Төтенше жағдайлар министрінің м.а. 15.04.2025 </w:t>
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 13.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 137</w:t>
+        <w:t>№ 157</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); өзгерістер енгізілді - ҚР Төтенше жағдайлар министрінің 30.09.2025 </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -4584,51 +4364,61 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Қауіпті өндірістік объектілерді салуға, кеңейтуге, реконструкциялауға, жаңғыртуға, консервациялауға және жоюға арналған жобалау құжаттамасын келісу" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі:</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Қауіпті өндірістік объектіні пайдаланатын ұйымдардың қауіпті өндірістік объектіні салуға, кеңейтуге, реконструкциялауға, жаңғыртуға, консервациялауға және жоюға арналған жобалау құжаттамасын келісу" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4697,87 +4487,69 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Қазақстан Республикасы Төтенше жағдайлар министрлігінің Өнеркәсіптік қауіпсіздік комитеті (бұдан әрі – Комитет) – екі және одан да көп облыстар шегінде орналастырылатын қауіпті өндірістік объектіні салуға, кеңейтуге, реконструкциялауға, жаңғыртуға, консервациялауға және жоюға арналған жобалау құжаттамасын (бұдан әрі – жобалау құжаттамасы) келісу кезінде. </w:t>
-[...17 lines deleted...]
-Аумақтық департаменттер – өзге де қауіпті өндірістік объектілердің жобалық құжаттамасын келісу кезінде. </w:t>
+Қазақстан Республикасы Төтенше жағдайлар министрлігінің Өнеркәсіптік қауіпсіздік комитеті (бұдан әрі – Комитет) – екі және одан да көп облыстар шегінде орналастырылатын қауіпті өндірістік объектіні салуға, кеңейтуге, реконструкциялауға, жаңғыртуға, консервациялауға және жоюға арналған жобалау құжаттамасы (бұдан әрі – жобалау құжаттамасы). Аумақтық департаменттер – стратегиялық объектілер мен өзге де қауіпті өндірістік объектілердің жобалық құжаттамасын келісу кезінде. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Астананың, облыстардың, республикалық маңызы бар қалалардың, облыстық маңызы бар қалалардың, аудандардың жергілікті атқарушы органдары – әлеуметтік инфрақұрылым объектілеріндегі қауіпті өндірістік объектілердің жобалау құжаттамасын ккелісу кезінде.</w:t>
+Аудандардың, облыстық және республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органдары – әлеуметтік инфрақұрылым объектілеріндегі қауіпті өндірістік объектілердің жобалық құжаттамасын келісу кезінде.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4810,87 +4582,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету тәсілдері</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің (бар болса) атауын</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Электрондық үкіметтің" Веб-порталы www.egov.kz. (бұдан әрі – ортал)</w:t>
+-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4922,88 +4694,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Мемлекеттік қызмет көрсету мерзімі</w:t>
+              <w:t xml:space="preserve">
+ Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдері </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15 (он бес) жұмыс күні</w:t>
+www.egov.kz, www.elicense.kz "Цифрлық үкімет" веб-порталы (бұдан әрі - портал)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5036,87 +4808,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нысаны</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық (ішінара автоматтандырылған)</w:t>
+15 (он бес) жұмыс күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5148,88 +4920,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Мемлекеттік қызмет көрсету нәтижесі</w:t>
+              <w:t xml:space="preserve">
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесін беру нысаны </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Келісу хаты немесе дәлелді бас тарту</w:t>
+              <w:t xml:space="preserve">
+ Электрондық (ішінара цифрландырылған) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5262,87 +5034,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тегін</w:t>
+Келісу хаты немесе дәлелді бас тарту</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5375,127 +5147,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жұмыс кестесі</w:t>
+Көрсетілетін қызметті алушыдан мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде алынатын төлем мөлшері және оларды Қазақстан Республикасының заңнамасында көзделген жағдайларда жинау тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Қазақстан Республикасының Еңбек </w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес өтінішті қабылдау және мемлекеттік қызметті көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады).</w:t>
+ Тегін </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5528,161 +5260,125 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+Жұмыс кестесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-1) өтініш; </w:t>
+1) көрсетілетін қызметті беруші - Қазақстан Республикасының Еңбек </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес демалыс және мереке күндерін қоспағанда, белгіленген жұмыс графигіне сәйкес дүйсенбіден бастап жұманы қоса алғанда, түскі үзіліспен.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) қауіпті өндірістік объектілерді салуға, кеңейтуге, реконструкциялауға, жаңғыртуға, консервациялауға және жоюға арналған жобалау құжаттамасының электрондық көшірмесі (CH PK 1.02-03-2022).</w:t>
-[...55 lines deleted...]
-Жеке басты куәландыратын құжаттар туралы, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы мәліметтерді көрсетілетін қызметті беруші тиісті мемлекеттік ақпараттық жүйелерден "электрондық үкімет" шлюзі арқылы алады.</w:t>
+2) портал - техникалық жұмыстарды жүргізуге байланысты үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау келесі жұмыс күні жүзеге асырылады).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5715,179 +5411,141 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңдарында белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін қажетті құжаттар тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті алушы мемлекеттік қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) жеткіліксіздікті анықтау;</w:t>
+1) өтініш;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызметті көрсету үшін қажетті ұсынылған құжаттар мен мәліметтердің өнеркәсіптік қауіпсіздік саласындағы нормативтік құқықтық актілердің талаптарына сәйкес келмеуі;</w:t>
+2) қауіпті өндірістік объектілерді салуға, кеңейтуге, реконструкциялауға, жаңғыртуға, консервациялауға және жоюға арналған жобалау құжаттамасының электрондық көшірмесі (CH PK 1.02-03-2022).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) көрсетілетін қызметті тұтынушыға қатысты мемлекеттік қызметті алуды талап ететін қызметке немесе қызметтің жекелеген түрлеріне тыйым салу туралы заңды күшіне енген сот шешімі (үкімі) бар;</w:t>
+3) "Жер қойнауы және жер қойнауын пайдалану туралы" Кодекстің 182-бабының талаптарына сәйкес уран өндіру саласындағы жобалау құжаттамасына өнеркәсіптік қауіпсіздік сараптамалық қорытындысының электрондық көшірмесін ұсыну қажет.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4) көрсетілетін қызметті тұтынушыға қатысты соттың заңды күшіне енген шешімі болса, оның негізінде көрсетілетін қызметті тұтынушы мемлекеттік көрсетілетін қызметті алуға байланысты арнайы құқығынан айырылады;</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті тұтынушының мемлекеттік қызмет көрсету үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге ұсынылатын келісімінің болмауы.</w:t>
+Жеке басты куәландыратын құжаттар туралы, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы мәліметтерді көрсетілетін қызметті беруші тиісті мемлекеттік цифрлық жүйелерден "цифрлық үкімет" шлюзі арқылы алады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5920,123 +5578,328 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету ерекшеліктерін ескере отырып, өзге де талаптар</w:t>
+Қазақстан Республикасының заңымен белгіленген мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін негіздер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету орындарының мекенжайлары:</w:t>
+1) көрсетілетін қызметті алушы мемлекеттік қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) жеткіліксіздікті анықтау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызметті көрсету үшін қажетті ұсынылған құжаттар мен мәліметтердің өнеркәсіптік қауіпсіздік саласындағы нормативтік құқықтық актілердің талаптарына сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) көрсетілетін қызметті тұтынушыға қатысты мемлекеттік қызметті алуды талап ететін қызметке немесе қызметтің жекелеген түрлеріне тыйым салу туралы заңды күшіне енген сот шешімі (үкімі) бар;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) көрсетілетін қызметті тұтынушыға қатысты соттың заңды күшіне енген шешімі болса, оның негізінде көрсетілетін қызметті тұтынушы мемлекеттік көрсетілетін қызметті алуға байланысты арнайы құқығынан айырылады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+5) "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті тұтынушының мемлекеттік қызмет көрсету үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге ұсынылатын келісімінің болмауы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып, өзге де талаптарды көздейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Мемлекеттік қызмет көрсету орындарының мекенжайлары: </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) қызмет көрсетушінің интернет-ресурсында;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-2) www.egov.kz. порталында.</w:t>
+              <w:t xml:space="preserve">
+ 2) www.egov.kz. порталында. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету мәселелері жөніндегі бірыңғай байланыс орталығының телефоны: "1414", +7 (800) 080 7777.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
@@ -7539,50 +7402,126 @@
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4-қосымша жаңа редакцияда көзделген - ҚР Төтенше жағдайлар министрінің 29.09.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 365</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -8910,55 +8849,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>