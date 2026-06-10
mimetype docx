--- v1 (2025-12-28)
+++ v2 (2026-06-10)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b8ce905" w14:textId="b8ce905">
+    <w:p w14:paraId="0a182d1" w14:textId="0a182d1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -209,130 +209,120 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Үкіметінің 2020 жылғы 23 қазандағы № 701 қаулысымен бекітілген Қазақстан Республикасы Төтенше жағдайлар министрлігі туралы ереженің 16-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>105) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
+        <w:t xml:space="preserve"> және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес </w:t>
-[...9 lines deleted...]
-        <w:t>БҰЙЫРАМЫН:</w:t>
+        <w:t xml:space="preserve"> 1) тармақшасына сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Төтенше жағдайлар министрінің 14.07.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 382</w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Төтенше жағдайлар министрінің 13.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтізбелік он күн өткен соң қолданысқа енгiзiледi) бұйрығымен.</w:t>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1245,114 +1235,156 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1 тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z16" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы қауіпті өндірістік объектіні пайдаланатын ұйымдардың қауіпті өндірістік объектіні салуға, кеңейтуге, реконструкциялауға, жаңғыртуға, консервациялауға және жоюға арналған жобалау құжаттамасын келісу </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (бұдан әрі – Қағидалар) Қазақстан Республикасы Үкіметінің 2020 жылғы 23 қазандағы № 701 қаулысымен бекітілген Қазақстан Республикасы Төтенше жағдайлар министрлігі туралы ереженің 16-тармағының </w:t>
+      1. Осы қауіпті өндірістік объектіні пайдаланатын ұйымдардың қауіпті өндірістік объектіні салуға, кеңейтуге, реконструкциялауға, жаңғыртуға, консервациялауға және жоюға арналған жобалау құжаттамасын келісу Қағидалары (бұдан әрі – Қағидалар) Қазақстан Республикасы Үкіметінің 2020 жылғы 23 қазандағы № 701 қаулысымен бекітілген Қазақстан Республикасы Төтенше жағдайлар министрлігі туралы ереженің 16-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>105) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес әзірленді және "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
+        <w:t xml:space="preserve"> сәйкес әзірленді және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасымен (бұдан әрі – Мемлекеттік көрсетілетін қызметтер туралы заң) және қауіпті өндірістік объектіні пайдаланатын ұйымдардың қауіпті өндірістік объектіні салуға, кеңейтуге, реконструкциялауға, жаңғыртуға, консервациялауға және жоюға арналған жобалау құжаттамасын келісу тәртібін және "Қауіпті өндірістік объектілерді салуға, кеңейтуге, реконструкциялауға, жаңғыртуға, консервациялауға және жоюға арналған жобалау құжаттамасын келісу" мемлекеттік қызмет көрсету тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Төтенше жағдайлар министрінің 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z17" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қауіпті өндірістік объектілерді салуға, кеңейтуге, реконструкциялауға, жаңғыртуға, консервациялауға және жоюға арналған жобалау құжаттамасын (бұдан әрі – жобалау құжаттамасы) келісу қабылданған жобалау шешімдерінің өнеркәсіптік қауіпсіздік саласындағы нормативтік құқықтық актілердің талаптарына сәйкестігін белгілеу мақсатында жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z18" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1641,110 +1673,288 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z21" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      8. Мемлекеттік қызметті алу үшін осы Қағидаларға </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысан бойынша көрсетілетін қызметті тұтынушының электрондық цифрлық қолтаңбасымен куәландырылған электрондық құжат нысанындағы өтінішін жеке және заңды тұлғалар (бұдан әрі – көрсетілетін қызметті тұтынушы) қызмет көрсетушіге www.egov.kz "электрондық үкіметтің" веб-порталы (бұдан әрі – портал) арқылы жібереді. </w:t>
+      8. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      6-тармақтың бірінші абзацы 12.07.2026 бастап қолданысқа енгізіледі - ҚР Төтенше</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жағдайлар </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>министрінің 13.04.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>мәтін алып тасталды</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Процестің сипаттамаларын, көрсетілетін мемлекеттік қызметтің нысанын, мазмұны мен нәтижесін қамтитын мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі, сондай-ақ мемлекеттік қызмет көрсетудің ерекшеліктерін ескере отырып, өзге де мәліметтер осы Қағидаларға </w:t>
+      Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі нысанында баяндалған.</w:t>
+        <w:t xml:space="preserve"> сәйкес баяндалған.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда – ҚР Төтенше жағдайлар министрінің 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z22" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Портал өтінішті автоматты режимде қабылдауды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -2033,172 +2243,512 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z26" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13. Мемлекеттік қызметті көрсету нәтижесіне көрсетілетін қызметті беруші басшысының не оны алмастыратын тұлғаның электрондық цифрлық қолтаңбасы қойылады және портал арқылы көрсетілетін қызметті алушының "жеке кабинетіне" электрондық құжат нысанында жіберіледі.</w:t>
+      13. Мемлекеттік қызметті көрсету нәтижесіне көрсетілетін қызметті беруші басшысының не оның орнындағы адамның электрондық цифрлық қолтаңбасы қойылады және портал арқылы көрсетілетін қызметті алушының жеке кабинетіне электрондық құжат нысанында жолданылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Көрсетілетін қызметті алушы мемлекеттік қызметті көрсету тәртібі мен мәртебесі туралы ақпаратты порталдың "жеке кабинеті" арқылы қашықтан қол жеткізу режимінде алады..</w:t>
-[...17 lines deleted...]
-      Мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпарат мемлекеттік қызмет көрсету мониторингінің ақпараттық жүйесіне автоматты режимде келіп түседі.</w:t>
+      Көрсетілетін қызметті алушы мемлекеттік қызметті көрсету тәртібі мен мәртебесі туралы ақпаратты порталдың "жеке кабинеті" арқылы қашықтан қол жеткізу режимінде алады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 13-тармаққа өзгеріс енгізілді - ҚР Төтенше жағдайлар министрінің м.а. 15.04.2025 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z27" w:id="26"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      13-тармақтың үшінші абзацы 12.07.2026 дейін қолданылады - ҚР Төтенше</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жағдайлар </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>министрінің 13.04.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      13-тармақтың үшінші абзацы 12.07.2026 бастап қолданысқа енгізіледі - ҚР Төтенше</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жағдайлар </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>министрінің 13.04.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпарат мемлекеттік немесе әлеуметтік жауапкершілігі бар көрсетілетін қызметтер көрсету мониторингінің ақпараттық жүйесіне автоматты режимде келіп түседі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда – ҚР Төтенше жағдайлар министрінің 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      14-тармақ жаңа редакцияда көзделген - ҚР Төтенше</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жағдайлар </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>министрінің 13.04.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Өнеркәсіптік қауіпсіздік саласындағы уәкілетті орган үш жұмыс күні ішінде "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымының операторына, сондай-ақ Бірыңғай байланыс орталығына осы Қағидаларға енгізілген өзгерістер мен толықтырулар туралы хабарлайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2217,108 +2767,108 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="27"/>
+    <w:bookmarkStart w:name="z28" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Мемлекеттік қызмет алдын ала жазылусыз және жеделдетілген қызмет көрсетусіз кезек тәртібімен көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z29" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызмет көрсету мәселелері бойынша көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z29" w:id="28"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z30" w:id="29"/>
+    <w:bookmarkStart w:name="z30" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Мемлекеттік қызметтер көрсету мәселесі бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды адам, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағым қызметті көрсетушіге, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын лауазымды адамға беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2329,207 +2879,207 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қызметті көрсетуші, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын лауазымды адам шағым түскен күннен бастап 3 (үш) жұмыс күнінен кешіктірмей оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте қызметті көрсетуші, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын лауазымды адам, егер ол 3 (үш) жұмыс күні ішінде қолайлы шешім қабылдаса, шағымда көрсетілген талаптарды толық қанағаттандыратын әкімшілік іс-әрекет жасаса, шағымды қарайтын органға шағым жібермеуге құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="30"/>
+    <w:bookmarkStart w:name="z31" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. "Мемлекеттік көрсетілетін қызметтер туралы" Заңның 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2- тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес қызметті көрсетушінің атына келіп түскен көрсетілетін қызметті тұтынушының шағымы тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="31"/>
+    <w:bookmarkStart w:name="z32" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Қызметті көрсетушінің, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның шағымды қарау мерзімі "Мемлекеттік көрсетілетін қызметтер туралы" Заңның 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес қажет болған жағдайларда 10 (он) жұмыс күнінен аспайтын мерзімге ұзартылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z33" w:id="32"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z33" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) шағым бойынша қосымша зерделеу немесе тексеру не жергілікті жерге барып тексеру жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z34" w:id="33"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z34" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қосымша ақпарат алу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Шағымды қарау мерзімі ұзартылған жағдайда шағымды қарау мерзімі ұзартылған сәттен бастап 3 (үш) жұмыс күні ішінде шағымды қарау өкілеттігі берілген лауазымды тұлға шағымды берген көрсетілетін қызметті тұтынушыға шағымды қарау мерзімі ұзартылғаны туралы жазбаша нысанда (шағымды қағаз жеткізгіште берген кезде) немесе электрондық нысанда (шағымды электрондық түрде берген кезде) ұзарту себептерін көрсете отырып шағымды қарау мерзімін ұзарту туралы хабарлайды. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="34"/>
+    <w:bookmarkStart w:name="z35" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Егер мемлекеттік көрсетілетін қызметтер туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2544,51 +3094,197 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> өзгеше көзделмесе, сотқа шағымдануға ҚР ӘРПК 91-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әкімшілік (сотқа дейінгі) тәртіппен шағымданғаннан кейін жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      1-қосымша жаңа редакцияда көзделген - ҚР Төтенше</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жағдайлар </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>министрінің 13.04.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3390,50 +4086,178 @@
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7810500" cy="2768600"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      2-қосымша жаңа редакцияда көзделген - ҚР Төтенше</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жағдайлар </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>министрінің 13.04.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
@@ -8010,55 +8834,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>