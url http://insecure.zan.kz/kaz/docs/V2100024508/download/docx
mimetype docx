--- v2 (2026-06-10)
+++ v3 (2026-09-06)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0a182d1" w14:textId="0a182d1">
+    <w:p w14:paraId="8c39c3e" w14:textId="8c39c3e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1414,99 +1414,119 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Стратегиялық объектілер мен өзге де қауіпті өндірістік объектілердің жобалау құжаттамасы өнеркәсіптік қауіпсіздік саласындағы уәкілетті орган ведомствосының аумақтық бөлімшелерімен (бұдан әрі – аумақтық департаменттер) келісіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Әлеуметтік инфрақұрылым объектілеріндегі қауіпті өндірістік объектілердің жобалау құжаттамасы аудандардың, республикалық және облыстық маңызы бар қалалардың, астананың жергілікті атқарушы органдарымен (бұдан әрі – жергілікті атқарушы органдар) келісіледі.</w:t>
+      Әлеуметтік инфрақұрылым объектілеріндегі қауіпті өндірістік объектілердің жобалау құжаттамасы астананың, облыстардың, республикалық маңызы бар қалалардың, облыстық маңызы бар қалалардың, аудандардың жергілікті атқарушы органдарымен (бұдан әрі – жергілікті атқарушы органдар) келісіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 30.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 429</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен; өзгеріс енгізілді - ҚР Төтенше жағдайлар министрінің м.а. 17.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 227</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z19" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1726,51 +1746,51 @@
         </w:rPr>
         <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      6-тармақтың бірінші абзацы 12.07.2026 бастап қолданысқа енгізіледі - ҚР Төтенше</w:t>
+        <w:t>      8-тармақтың бірінші абзацы 12.07.2026 бастап қолданысқа енгізіледі - ҚР Төтенше</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> жағдайлар </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>министрінің 13.04.2026</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -4464,71 +4484,91 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша жаңа редакцияда - ҚР Төтенше жағдайлар министрінің м.а. 15.04.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Төтенше жағдайлар министрінің 30.09.2025 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); өзгерістер енгізілді - ҚР Төтенше жағдайлар министрінің 30.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 429</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); 17.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 227</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -4656,52 +4696,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">
+Қазақстан Республикасы Төтенше жағдайлар министрлігінің Өнеркәсіптік қауіпсіздік комитеті (бұдан әрі – Комитет) – екі және одан да көп облыстар шегінде орналастырылатын қауіпті өндірістік объектіні салуға, кеңейтуге, реконструкциялауға, жаңғыртуға, консервациялауға және жоюға арналған жобалау құжаттамасын (бұдан әрі – жобалау құжаттамасы) келісу кезінде. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Аумақтық департаменттер – өзге де қауіпті өндірістік объектілердің жобалық құжаттамасын келісу кезінде. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>
-Қазақстан Республикасы Төтенше жағдайлар министрлігінің Өнеркәсіптік қауіпсіздік комитеті (бұдан әрі – Комитет) – екі және одан да көп облыстар шегінде орналастырылатын қауіпті өндірістік объектіні салуға, кеңейтуге, реконструкциялауға, жаңғыртуға, консервациялауға және жоюға арналған жобалау құжаттамасы (бұдан әрі – жобалау құжаттамасы). Аумақтық департаменттер – өзге де қауіпті өндірістік объектілердің жобалық құжаттамасын келісу кезінде. Аудандардың, облыстық және республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органдары – әлеуметтік инфрақұрылым объектілеріндегі қауіпті өндірістік объектілердің жобалық құжаттамасын келісу кезінде.</w:t>
+Астананың, облыстардың, республикалық маңызы бар қалалардың, облыстық маңызы бар қалалардың, аудандардың жергілікті атқарушы органдары – әлеуметтік инфрақұрылым объектілеріндегі қауіпті өндірістік объектілердің жобалау құжаттамасын ккелісу кезінде.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8834,55 +8910,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -9208,31 +9284,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>