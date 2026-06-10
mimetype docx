--- v0 (2025-10-01)
+++ v1 (2026-06-10)
@@ -1,143 +1,108 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
-  <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e695cd1" w14:textId="e695cd1">
+    <w:p w14:paraId="701d224" w14:textId="701d224">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
-        <w:drawing>
-[...33 lines deleted...]
-        </w:drawing>
+        <w:t>[MISSING IMAGE: ,  ]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасының кейбір нормативтік құқықтық актілеріне пруденциялық реттеу мәселелері бойынша өзгерістер мен толықтырулар енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2021 жылғы 20 қыркүйектегі № 89 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2021 жылғы 23 қыркүйекте № 24484 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2021 жылғы 20 қыркүйектегі № 89 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2021 жылғы 23 қыркүйекте № 24484 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасындағы банктер және банк қызметі туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -468,140 +433,156 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тармағының үшінші және төртінші абзацтарын, 10-тармағының үшінші және төртінші абзацтарын, 16-тармағының үшінші және төртінші абзацтарын қоспағанда, алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      Қазақстан Республикасының</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қаржы нарығын реттеу және дамыту</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Агенттігінің Төрағасы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -614,199 +595,233 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>М. Абылкасымова</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      "КЕЛІСІЛДІ"</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қазақстан Республикасының</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ұлттық Банкі</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      "КЕЛІСІЛДІ"</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қазақстан Республикасы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Стратегиялық жоспарлау және реформалар</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>агенттігінің Ұлттық статистика бюросы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
@@ -954,346 +969,710 @@
               </w:rPr>
               <w:t>№ 89 Қаулыға қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өзгерістер мен толықтырулар енгізілетін Қазақстан Республикасының пруденциялық реттеу мәселелері бойынша нормативтік құқықтық актілерінің тізбесі </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:bookmarkStart w:name="z11" w:id="9"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. "Ислам банктері үшін пруденциялық нормативтерді және өзге де сақтауға міндетті нормалар мен лимиттерді, олардың нормативтік мәнін және ислам банктері үшін пруденциялық нормативтерді және өзге де сақтауға міндетті нормалар мен лимиттерді есеп айырысу әдістемесін белгілеу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2016 жылғы 30 мамырдағы № 144 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 13939 болып тіркелген) мынадай өзгеріс енгізілсін:</w:t>
+      1. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 85</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      көрсетілген қаулымен бекітілген Ислам банктері үшін пруденциялық нормативтердің нормативтік мәндерінде және өзге де сақтауға міндетті нормалар мен лимиттерді есеп айырысу </w:t>
-[...19 lines deleted...]
-        <w:t>:</w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 85</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z13" w:id="11"/>
+    <w:bookmarkStart w:name="z17" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2-қосымшаға сәйкес Салымдардың кредиттiк тәуекел дәрежесi бойынша мөлшерленген банк активтерiнiң кестесi осы Өзгерістер мен толықтырулар енгізілетін Қазақстан Республикасының пруденциялық реттеу мәселелері бойынша нормативтік құқықтық актілерінің тізбесіне (бұдан әрі - Тізбе) </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес редакцияда жазылсын.</w:t>
+      3. "Инвестициялық портфельді басқаруды жүзеге асыратын ұйымдар үшін пруденциялық нормативтердің, сондай-ақ олардың мәнiнiң сақталуын сипаттайтын көрсеткiштердiң түрлерін белгілеу, Инвестициялық портфельді басқаруды жүзеге асыратын ұйымдар сақтауға тиiстi пруденциялық нормативтердің мәндерін есеп айырысу қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2018 жылғы 27 сәуірдегі № 79 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17008 болып тіркелген) мынадай өзгерістер мен толықтыру енгізілсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z14" w:id="12"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. "Банктің пруденциялық нормативтерінің және сақталуы міндетті өзге де нормалары мен лимиттерінің нормативтік мәндері мен оларды есептеу әдістемелерін, капиталының мөлшерін және Ашық валюталық позицияны есептеу қағидалары мен оның лимиттерін белгілеу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2017 жылғы 13 қыркүйектегі № 170 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 15886 болып тіркелген) мынадай өзгеріс енгізілсін:</w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тақырыбы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z15" w:id="13"/>
+    <w:bookmarkStart w:name="z19" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      "Инвестициялық портфельді басқару жөніндегі қызметті жүзеге асыратын ұйымдар үшін пруденциялық нормативтердің түрлерін белгілеу, инвестициялық портфельді басқару жөніндегі қызметті жүзеге асыратын ұйымдар сақтауы міндетті пруденциялық нормативтердің мәндерін есептеу қағидаларын және әдістемесін бекіту туралы";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z20" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кіріспесі мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z21" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      көрсетілген қаулымен бекітілген Банктің пруденциялық нормативтерінің және сақталуы міндетті өзге де нормалары мен лимиттерінің нормативтік мәндерінде мен оларды есептеу әдістемелерінде, капиталының </w:t>
-[...19 lines deleted...]
-        <w:t>:</w:t>
+      "Бағалы қағаздар рыногы туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>49-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тармағына, "Қаржы нарығы мен қаржы ұйымдарын мемлекеттік реттеу, бақылау және қадағалау туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9-3) тармақшасына және "Мемлекеттік статистика туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>16-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тармағының 2) тармақшасына сәйкес Қазақстан Республикасы Ұлттық Банкінің Басқармасы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ҚАУЛЫ ЕТЕДІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>5-қосымшаға</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес Салымдардың кредиттiк тәуекел дәрежесi бойынша мөлшерленген банк активтерiнiң кестесi Тізбеге 2-қосымшаға сәйкес редакцияда жазылсын.</w:t>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармақтар</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z17" w:id="14"/>
+    <w:bookmarkStart w:name="z23" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17008 болып тіркелген) мынадай өзгерістер мен толықтыру енгізілсін:</w:t>
+        <w:t>
+      "1. Инвестициялық портфельді басқаруды жүзеге асыратын ұйымдар үшін пруденциялық нормативтердің мынадай түрлері:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z24" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мәні күн сайын кемінде 1 болатын меншікті капиталдың жеткіліктілігі коэффициенті;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z25" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мәні күн сайын кемінде 1,4 болатын өтімділік коэффициенті белгіленсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z26" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Мыналар бекітілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z27" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы қаулыға 1-қосымшаға сәйкес Инвестициялық портфельді басқару жөніндегі қызметті жүзеге асыратын ұйымдардың сақтауға міндетті пруденциялық нормативтердің мәндерін есептеу қағидалары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z28" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы қаулыға 2-қосымшаға сәйкес Инвестициялық портфельді басқару жөніндегі қызметті жүзеге асыратын ұйымдар сақтауға міндетті пруденциялық нормативтердің мәндерін есептеу әдістемесі.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z29" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Көрсетілген қаулымен бекітілген Инвестициялық портфельді басқару жөніндегі қызметті жүзеге асыратын ұйымдардың сақтауға міндетті пруденциялық нормативтердің мәндерін есептеу </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидалары</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Тізбеге </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес редакцияда жазылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z30" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Тізбеге </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес редакцияда 2-қосымшамен толықтырылсын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z31" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. "Бағалы қағаздар нарығында брокерлік және (немесе) дилерлік қызметті жүзеге асыратын ұйымдар үшін пруденциялық нормативтердің, сондай-ақ олардың мәнiнiң сақталуын сипаттайтын көрсеткiштердiң түрлерін белгілеу, Бағалы қағаздар нарығында брокерлік және (немесе) дилерлік қызметті жүзеге асыратын ұйымдар сақтауға тиiстi пруденциялық нормативтердің мәндерін есеп айырысу қағидаларын бекіту туралы" Қазақстан Республикасының Ұлттық Банкі Басқармасының 2018 жылғы 27 сәуірдегі № 80 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17005 болып тіркелген) мынадай өзгерістер және толықтыру енгізілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1303,203 +1682,193 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тақырыбы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="15"/>
+    <w:bookmarkStart w:name="z33" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Инвестициялық портфельді басқару жөніндегі қызметті жүзеге асыратын ұйымдар үшін пруденциялық нормативтердің түрлерін белгілеу, инвестициялық портфельді басқару жөніндегі қызметті жүзеге асыратын ұйымдар сақтауы міндетті пруденциялық нормативтердің мәндерін есептеу қағидаларын және әдістемесін бекіту туралы";</w:t>
+      "Бағалы қағаздар нарығында брокерлік және (немесе) дилерлік қызметті жүзеге асыратын ұйымдар үшін пруденциялық нормативтердің түрлерін белгілеу, бағалы қағаздар нарығында брокерлік және (немесе) дилерлік қызметті жүзеге асыратын ұйымдар сақтауы міндетті пруденциялық нормативтердің мәндерін есептеу қағидаларын және әдістемесін бекіту туралы";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z20" w:id="16"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z34" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кіріспесі мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z21" w:id="17"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z35" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Бағалы қағаздар рыногы туралы" Қазақстан Республикасы Заңының </w:t>
+      "Бағалы қағаздар рыногы туралы" Қазақстан Республикасы Заңының (бұдан әрі - Бағалы қағаздар рыногы туралы заң) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>49-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3-тармағына, "Қаржы нарығы мен қаржы ұйымдарын мемлекеттік реттеу, бақылау және қадағалау туралы" Қазақстан Республикасы Заңының </w:t>
+        <w:t xml:space="preserve"> 3-тармағына, "Қаржы нарығы мен қаржы ұйымдарын мемлекеттiк реттеу, бақылау және қадағалау туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 9-3) тармақшасына және "Мемлекеттік статистика туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>16-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тармағының 2) тармақшасына сәйкес Қазақстан Республикасы Ұлттық Банкінің Басқармасы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">ҚАУЛЫ </w:t>
-[...9 lines deleted...]
-        <w:t>ЕТЕДІ</w:t>
+        <w:t>ҚАУЛЫ ЕТЕДІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1532,902 +1901,370 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармақтар</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="18"/>
+    <w:bookmarkStart w:name="z37" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "1. Инвестициялық портфельді басқаруды жүзеге асыратын ұйымдар үшін пруденциялық нормативтердің мынадай түрлері:</w:t>
+      "1. Бағалы қағаздар нарығында брокерлік және (немесе) дилерлік қызметті жүзеге асыратын ұйымдар үшін мынадай пруденциялық нормативтер белгіленсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z24" w:id="19"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z38" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      мәні күн сайын кемінде 1 болатын меншікті капиталдың жеткіліктілігі коэффициенті;</w:t>
+      меншікті капиталдың жеткіліктілік коэффициентінің мәні күн сайын кемінде 1 болады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z25" w:id="20"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z39" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      мәні күн сайын кемінде 1,4 болатын өтімділік коэффициенті белгіленсін.</w:t>
+      өтімділік коэффициентінің мәні күн сайын кемінде 1,4 болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z26" w:id="21"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z40" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      2. Мыналар бекітілсін:</w:t>
+        <w:t xml:space="preserve">
+      Бағалы қағаздар рыногы туралы заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>63-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тармағы төртінші бөлігінің 1), 2), 3) және 4) тармақшаларында көзделген банк операцияларының жекелеген түрлерін жүзеге асыруға лицензия алу мақсатында брокерлер және (немесе) дилерлер үшін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z27" w:id="22"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z41" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) осы қаулыға 1-қосымшаға сәйкес Инвестициялық портфельді басқару жөніндегі қызметті жүзеге асыратын ұйымдардың сақтауға міндетті пруденциялық нормативтердің мәндерін есептеу қағидалары;</w:t>
+      жарғылық капиталдың ең төменгі мөлшері – кемінде 10 000 000 000 (он миллиард) теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z28" w:id="23"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z42" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) осы қаулыға 2-қосымшаға сәйкес Инвестициялық портфельді басқару жөніндегі қызметті жүзеге асыратын ұйымдар сақтауға міндетті пруденциялық нормативтердің мәндерін есептеу әдістемесі.";</w:t>
+      меншікті капиталдың ең төменгі мөлшері – кемінде 10 000 000 000 (он миллиард) теңге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z29" w:id="24"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z43" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес редакцияда жазылсын;</w:t>
+        <w:t>
+      2. Мыналар бекітілсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z30" w:id="25"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z44" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Тізбеге </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес редакцияда 2-қосымшамен толықтырылсын.</w:t>
+      осы қаулыға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес Бағалы қағаздар нарығында брокерлік және (немесе) дилерлік қызметті жүзеге асыратын ұйымдардың сақтауға міндетті пруденциялық нормативтердің мәндерін есептеу қағидалары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z31" w:id="26"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z45" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. "Бағалы қағаздар нарығында брокерлік және (немесе) дилерлік қызметті жүзеге асыратын ұйымдар үшін пруденциялық нормативтердің, сондай-ақ олардың мәнiнiң сақталуын сипаттайтын көрсеткiштердiң түрлерін белгілеу, Бағалы қағаздар нарығында брокерлік және (немесе) дилерлік қызметті жүзеге асыратын ұйымдар сақтауға тиiстi пруденциялық нормативтердің мәндерін есеп айырысу қағидаларын бекіту туралы" Қазақстан Республикасының Ұлттық Банкі Басқармасының 2018 жылғы 27 сәуірдегі № 80 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17005 болып тіркелген) мынадай өзгерістер және толықтыру енгізілсін:</w:t>
+      осы қаулыға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес Бағалы қағаздар нарығында брокерлік және (немесе) дилерлік қызметті жүзеге асыратын ұйымдар сақтауға міндетті пруденциялық нормативтердің мәндерін есептеу әдістемесі.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z46" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
+      Көрсетілген қаулымен бекітілген Бағалы қағаздар нарығында брокерлік және (немесе) дилерлік қызметті жүзеге асыратын ұйымдардың сақтауға міндетті пруденциялық нормативтердің мәндерін есептеу қағидалары Тізбеге </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес редакцияда жазылсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z47" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...38 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">
-      "Бағалы қағаздар рыногы туралы" Қазақстан Республикасы Заңының (бұдан әрі - Бағалы қағаздар рыногы туралы заң) </w:t>
-[...315 lines deleted...]
-      2. Мыналар бекітілсін:</w:t>
+      Тізбеге </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес редакцияда 2-қосымшамен толықтырылсын.".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z44" w:id="37"/>
-[...158 lines deleted...]
-    <w:bookmarkEnd w:id="40"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2541,11092 +2378,13073 @@
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>актілерінің тізбесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
-            <w:r>
-[...76 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 85</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өзгерістер мен толықтырулар</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>енгізілетін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пруденциялық реттеу мәселелері</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бойынша нормативтік құқықтық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>актілерінің тізбесіне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 85</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өзгерістер мен толықтырулар</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>енгізілетін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пруденциялық реттеу мәселелері</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бойынша нормативтік құқықтық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>актілерінің тізбесіне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ұлттық Банкі Басқармасының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2018 жылғы 27 сәуірдегі</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 79 қаулысына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z86" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Салымдардың кредиттiк тәуекел дәрежесi бойынша мөлшерленген банк активтерiнiң кестесi</w:t>
+        <w:t xml:space="preserve"> Инвестициялық портфельді басқаруды жүзеге асыратын ұйымдар сақтауға тиiстi пруденциялық нормативтердің мәндерін есеп айырысу қағидалары  1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z87" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Осы инвестициялық портфельді басқару жөніндегі қызметті жүзеге асыратын ұйымдардың сақтауы міндетті пруденциялық нормативтерді есептеу әдістемесі (бұдан әрі - Әдістеме) "Бағалы қағаздар рыногы туралы" 2003 жылғы 2 шілдедегі Қазақстан Республикасының Заңы (бұдан әрі- Бағалы қағаздар рыногы туралы заң) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>49-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тармағына, "Қаржы нарығы мен қаржы ұйымдарын мемлекеттік реттеу, бақылау және қадағалау туралы" 2003 жылғы 4 шілдедегі Қазақстан Республикасының Заңы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9-3) тармақшасына сәйкес әзірленді және инвестициялық портфельді басқару жөніндегі қызметті жүзеге асыратын ұйымдардың (бұдан әрі-инвестициялық портфельді басқарушылар) сақтауға міндетті пруденциялық нормативтердің мәндерін есептеу тәртібін белгілейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z88" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Инвестициялық портфельді басқаруды жүзеге асыратын ұйымдар сақтауға міндетті пруденциялық нормативтердің мәндерін есеп айырысу тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z89" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Инвестициялық портфельді басқарушылар Қағидалардың қосымшасына сәйкес "Инвестициялық портфельді басқарушының пруденциялық нормативтері мәндері есебінің" кестесі бойынша алдыңғы жұмыс күнінiң соңындағы, сондай-ақ ағымдағы жұмыс күнінің тура алдындағы әрбір демалыс күндерінің соңындағы жағдай бойынша әрбiр жұмыс күнi инвестициялық портфельді басқарушының пруденциялық нормативтері мәндерінің есебін жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z90" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қағидалардың мақсаты үшін халықаралық қаржы ұйымдары деп мынадай ұйымдар түсініледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Азиялық даму банкі (Asian Development Bank);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Америкааралық даму банкі (Inter-American Development Bank);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Африкалық даму банкі (African Development Bank);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Еуразия даму банкі (Eurasian Development Bank);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Еуропа қайта құру және даму банкі (European Bank for Reconstruction and Development);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Еуропа инвестициялық банкі (European Investment Bank);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Еуропа Кеңесінің Даму Банкі (the Council of Europe Development Bank);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке секторды дамыту жөніндегі исламдық корпоарция (the Islamic Corporation for the Development of the Private Sector);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ислам даму банкі (Islamic Development Bank);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жан-жақты инвестицияларға кепілдік беру агенттігі (the Multilateral Investment Guarantee Agency);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Скандинавия инвестициялық банкі (the Nordic Investment Bank);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Халықаралық валюта қоры (the International Monetary Fund);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Халықаралық даму қауымдастығы (the International Development Association);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Халықаралық есеп айырысу банкі (the Bank for International Settlements);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Инвестициялық дауларды реттеу жөніндегі халықаралық орталық (the International Centre for Settlement of Investment Disputes);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Халықаралық қайта құру және даму банкі (International Bank for Reconstruction and Development);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Халықаралық қаржы корпорациясы (International Finance Corporation).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z91" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкiлеттi орган (бұдан әрі - уәкілетті орган) Standard &amp; Poor's (Стандард энд Пурс) агенттігінің рейтингтік бағаларынан басқа Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8318 болып тіркелген "Болу қажеттілігі қаржы ұйымдарының, Қазақстан Республикасының бейрезиденті-банктері филиалдарының, Қазақстан Республикасының бейрезиденті-сақтандыру (қайта сақтандыру) ұйымдары филиалдарының қызметін реттейтін Қазақстан Республикасының заңнамасына сәйкес талап етілетін заңды тұлғалар және елдер үшін ең төменгі рейтингіні, осы рейтингіні беретін рейтингілік агенттіктер тізбесін белгілеу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2012 жылғы 24 желтоқсандағы № 385 қаулысымен бекітілген Moody's Investors Service және Fitch (Мудис Инвесторс Сервис және Фич) агенттіктерінің (бұдан әрі - басқа рейтингтік агенттіктер) рейтингтік бағаларын да таниды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z92" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Қағидалардың мақсаты үшін негізгі қор индекстері деп мынадай есептік көрсеткіштер (индекстер) түсініледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      САС 40 (Compagnie des Agents de Change 40 Index) (Компани дэ Эжон дэ Шанж 40 Индекс); </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      DAX (Deutscher Aktienindex) (Дойтче Акциениндекс);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      DJIA (Dow Jones Industrial Average) (Доу Джонс Индастриал Эвередж);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      EURO STOXX 50 (EURO STOXX 50 Price Index) (Юроп Эс Ти Оу Экс Экс 50 Прайс Индекс);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      FTSE 100 (Financial Times Stock Exchange 100 Index) (Файнэншл Таймс Сток Эксчейндж 100 Индекс);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      HSI (Hang Seng Index) (Ханг Сенг Индекс);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      KASE (Kazakhstan Stock Exchange Index) (Казакстан Сток Эксчейндж Индекс);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      MSCI World Index (Morgan Stanley Capital International World Index) (Морган Стэнли Кэпитал Интернешнл Ворлд Индекс);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      MOEX Russia (Moscow Exchange Russia Index) (Москоу Эксчейндж Раша Индекс);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      NIKKEI 225 (Nikkei-225 Stock Average Index) (Никкэй-225 Сток Эвередж Индекс); </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      RTSI (Russian Trade System Index) (Рашен Трейд Систем Индекс);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      S&amp;P 500 (Standard and Poor's 500 Index) (Стандард энд Пурс 500 Индекс);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      TOPIX 100 (Tokyo Stock Price 100 Index) (Токио Сток Прайс 100 Индекс);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      NASDAQ-100 (Nasdaq-100 Index) (Насдак-100 Индекс).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z93" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Қағидалар ерікті зейнетақы жарналарын тарту құқығы бар инвестициялық портфельді басқарушыларға және "өмірді сақтандыру" саласында қызметті жүзеге асыратын, бағалы қағаздар нарығында инвестициялық портфельді басқару жөніндегі қызметті жүзеге асыруға лицензиясы бар сақтандыру ұйымдарына қолданылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z94" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Сенімгерлікпен басқаруға берілген Қазақстан Республикасы Ұлттық Банкінің алтынвалюта активтері және Қазақстан Республикасы Ұлттық қорының активтері инвестициялық портфельді басқарушылардың пруденциялық нормативтерінің мәндерін есептеу кезінде есепке алынбайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z95" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Қағидалардың инвестициялық портфельді басқарушының үлестес тұлғалары бөлігінде көзделген нормалары заңды тұлғаларға және олардың "Самұрық-Қазына" ұлттық әл-ауқат қоры" акционерлік қоғамының көрсетілген ұйымдардың дауыс беретін акцияларының жиырма бес және одан артық пайызын тікелей (банктер бойынша – жанама) иеленуі нәтижесінде инвестициялық портфельді басқарушымен үлестес болып табылатын үлестес тұлғаларына қолданылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z96" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9. Инвестициялық портфельді басқарушы бағалы қағаздар нарығында кәсіби қызметті қоса атқарған жағдайда, Бағалы қағаздар рыногы туралы заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>49-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тармағына сәйкес уәкілетті органның нормативтік құқықтық актісімен бекітілген, бағалы қағаздар нарығында брокерлік және (немесе) дилерлік қызметті жүзеге асыратын ұйымдар үшін пруденциялық нормативтердің мәндерін есептеу тәртібі ескеріле отырып есептеледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z97" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10. Меншікті капитал жеткіліктілігінің коэффициенті және (немесе) өтімділік коэффициенті бұзылған жағдайда инвестициялық портфельді басқарушы бұзылған күннен бастап 3 (үш) жұмыс күні ішінде тиісті пруденциялық нормативті бұзу фактісі және себептері туралы, оны жою бойынша іс-шаралар жоспарымен қоса уәкілетті органға хабарлайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Инвестициялық портфельді</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>басқаруды жүзеге асыратын</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұйымдар сақтауға міндетті</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пруденциалық нормативтердің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мәндерін есеп айырысу</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z99" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Инвестициялық портфельді басқарушының пруденциялық нормативтерінің мәнін есептеу кестесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="441"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2149"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9710" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Баптар атауы</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2149" w:type="dxa"/>
+Көрсеткіш атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тәуекел дәрежесi пайызбен</w:t>
+Баланс бойынша сомасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ескерілетін көлем (пайызбен)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есептелетін сома</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ескерту</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-I топ</w:t>
-            </w:r>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9710" w:type="dxa"/>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қолма-қол теңге</w:t>
-[...36 lines deleted...]
-            </w:r>
+Ақша және салымдар - барлығы, оның ішінде:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9710" w:type="dxa"/>
+1.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Standard &amp; Poor's (Стандард энд Пурс) агенттiгiнiң "AA-"-дан төмен емес тәуелсiз рейтингі немесе басқа рейтингтік агенттiктердiң бiрiнiң осыған ұқсас деңгейдегi рейтингi бар елдердiң қолма-қол шетел валютасы</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2149" w:type="dxa"/>
+инвестициялық портфельді басқарушының балансы бойынша активтер сомасының 10 (он) пайызынан аспайтын сомада кассадағы ақша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
-            </w:r>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9710" w:type="dxa"/>
+1.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тазартылған бағалы металдар</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2149" w:type="dxa"/>
+осы Қосымшаның 1.9 және 1.10-жолдарында көрсетілген, Қазақстан Республикасының екінші деңгейдегі банктерінің ағымдағы шоттарындағы ақша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
-            </w:r>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9710" w:type="dxa"/>
+1.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының Үкiметiне қойылатын талаптар</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2149" w:type="dxa"/>
+осы Қосымшаның 1.11-жолында көрсетілген, Қазақстан Республикасының екінші деңгейдегі банктерінің ағымдағы шоттарындағы ақша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
-            </w:r>
+90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9710" w:type="dxa"/>
+1.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Standard &amp; Poor's (Стандард энд Пурс) агенттiгiнiң "AA-"-дан төмен емес тәуелсiз рейтингi немесе басқа рейтингтік агенттiктердiң бiрiнiң осыған ұқсас деңгейдегi рейтингi бар елдердiң орталық үкiметтерiне қойылатын талаптар</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2149" w:type="dxa"/>
+орталық депозитарийдегі шоттардағы ақша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
-            </w:r>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9710" w:type="dxa"/>
+1.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының Ұлттық Банкіне қойылатын талаптар</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2149" w:type="dxa"/>
+клирингтік ұйымның (орталық контрагенттің) кепілдік немесе резервтік қорларына жарна, маржа салымдары, ашық сауда-саттық әдісімен және (немесе) орталық контрагенттің қатысуымен қор биржасының сауда-саттық жүйесінде жасалған мәмілелер бойынша міндеттемелердің орындалуын толық және (немесе) ішінара қамтамасыз ету болып табылатын инвестициялық портфельді басқарушының ақшасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
-            </w:r>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9710" w:type="dxa"/>
+1.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Standard &amp; Poor's (Стандард энд Пурс) агенттiгiнiң "АА-"-дан төмен емес тәуелсiз рейтингi немесе басқа рейтингтік агенттiктердiң бiрiнiң осыған ұқсас деңгейдегi рейтингi бар елдердiң орталық банктерiне қойылатын талаптар</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2149" w:type="dxa"/>
+Standard &amp; Poor's (Стандард энд Пурс) агенттігінің халықаралық шкаласы бойынша "ВВВ-"-тен төмен емес ұзақ мерзімді кредиттік рейтингі немесе басқа рейтингтік агенттіктердің бірінің осындай деңгейдегі рейтингі бар Қазақстан Республикасының бейрезидент банктеріндегі ағымдағы шоттардағы ақша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
-            </w:r>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9710" w:type="dxa"/>
+1.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Standard &amp; Poor's (Стандард энд Пурс) агенттігінің халықаралық шкаласы бойынша "ВВВ" төмен емес ұзақ мерзімді кредиттік рейтингі немесе басқа рейтингтік агенттіктердің бірінің осындай деңгейдегі рейтингі бар, "Бағалы қағаздар рыногы туралы" 2003 жылғы 2 шілдедегі Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>59-бабының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1-тармағында белгіленген функцияларды жүзеге асыратын Қазақстан Республикасының бейрезидент ұйымдарындағы шоттардағы ақша </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Standard &amp; Poor's (Стандард энд Пурс) агенттiгiнiң "AA-"-дан төмен емес рейтингi немесе басқа рейтингтік агенттiктердiң бiрiнiң осыған ұқсас деңгейдегi рейтингi бар халықаралық қаржы ұйымдарына қойылатын талаптар</w:t>
-[...36 lines deleted...]
-            </w:r>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9710" w:type="dxa"/>
+1.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының жергілікті атқарушы органдарына салықтар мен бюджетке төленетін басқа да төлемдер бойынша қойылатын талаптар</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2149" w:type="dxa"/>
+Бағалы қағаздарға қызмет көрсету мәселелері бойынша халықаралық қауымдастықтың мүшесі болып табылатын Қазақстан Республикасының бейрезидент ұйымдарындағы шоттардағы ақша (Іnternatіonal Securіtіes Servіces Assocіatіon)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
-            </w:r>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9710" w:type="dxa"/>
+1.9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Самұрық-Қазына" Ұлттық әл-ауқат қоры" акционерлік қоғамына қойылатын талаптар</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2149" w:type="dxa"/>
+осы банктер қор биржасының ресми тізімінің "Негізгі" алаңы "акциялар" секторының "премиум" санатына енгізілген эмитенттер немесе акциялары қор биржасы индексінің өкілдік тізімінде болатын эмитенттер болған жағдайда, Қазақстан Республикасының екінші деңгейдегі банктеріндегі салымдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
-            </w:r>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9710" w:type="dxa"/>
+1.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ұлттық холдинг - оригинатор, Қазақстан Республикасының ұлттық басқарушы холдингі құрған ислам арнайы қаржы компаниясы шығарған исламдық бағалы қағаздар</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2149" w:type="dxa"/>
+мына талаптардың біріне сәйкес келетін Қазақстан Республикасының екінші деңгейдегі банктеріндегі салымдар: Standard &amp; Poor's (Стандард энд Пурс) агенттігінің халықаралық шкаласы бойынша "В"-дан төмен емес ұзақ мерзімді кредиттік рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі немесе Standard &amp; Poor's (Стандард энд Пурс) агенттігінің ұлттық шкаласы бойынша "kzBB+"-тен төмен емес рейтингтік бағасы немесе басқа рейтингтік агенттіктердің бірінің ұлттық шкаласы бойынша осыған ұқсас деңгейдегі рейтингі бар; Қазақстан Республикасының резидент еншілес банктері, олардың бас банктері шетел валютасында Standard &amp; Poor's (Стандард энд Пурс) агенттігінің халықаралық шкаласы бойынша "А-"-тан төмен емес ұзақ мерзімді кредиттік рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар, Қазақстан Республикасының бейрезиденті болып табылады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
-            </w:r>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9710" w:type="dxa"/>
+1.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Standard &amp; Poor's (Стандард энд Пурс) агенттiгiнiң "AA-"-дан төмен емес тәуелсіз рейтингi немесе басқа рейтингтік агенттiктердiң бірiнiң осыған ұқсас деңгейдегі рейтингi бар шет мемлекеттердің орталық үкіметтері шығарған, мемлекеттік мәртебесі бар исламдық бағалы қағаздар</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2149" w:type="dxa"/>
+Standard &amp; Poor's (Стандард энд Пурс) агенттігінің халықаралық шкаласы бойынша "В-"-тен төмен емес ұзақ мерзімді кредиттік рейтингі немесе басқа рейтингтік агенттіктердің бірінің осындай деңгейдегі рейтингі немесе Standard &amp; Poor's (Стандард энд Пурс) агенттігінің ұлттық шкаласы бойынша "kzBB"-ден "kzBB-"-ке дейінгі рейтингі немесе басқа рейтингтік агенттіктердің бірінің ұлттық шкаласы бойынша осыған ұқсас деңгейдегі рейтингі бар Қазақстан Республикасының екінші деңгейдегі банктеріндегі салымдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
-            </w:r>
+90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9710" w:type="dxa"/>
+1.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Standard &amp; Poor's (Стандард энд Пурс) агенттiгiнiң "AA-"-дан төмен емес рейтингi немесе басқа рейтингтік агенттiктердiң бірiнiң осыған ұқсас деңгейдегі рейтингi бар халықаралық қаржы ұйымдары шығарған исламдық бағалы қағаздар</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2149" w:type="dxa"/>
+Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "АА-"-тан төмен емес ұзақ мерзімді рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар халықаралық қаржы ұйымдарындағы салымдар, Еуразиялық Даму Банкіндегі Қазақстан Республикасының ұлттық валютасындағы салымдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
-            </w:r>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9710" w:type="dxa"/>
+1.13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының бағалы қағаздар рыногы туралы заңнамасына сәйкес "Самұрық-Қазына" ұлттық әл-ауқат қоры", "Бәйтерек" ұлттық басқарушы холдингі", "Проблемалық кредиттер қоры" акционерлік қоғамдары шығарған бағалы қағаздар, "Қазақстанның Даму Банкі" акционерлік қоғамы шығарған бағалы қағаздар, Еуразиялық даму банкі шығарған және Қазақстан Республикасының ұлттық валютасына номинирленген бағалы қағаздар</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2149" w:type="dxa"/>
+Standard &amp; Poor's (Стандард энд Пурс) агенттігінің халықаралық шкаласы бойынша "ВВВ-"-тан төмен емес ұзақ мерзімді рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар бейрезидент банктердегі салымдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
-            </w:r>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9710" w:type="dxa"/>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Standard &amp; Poor's (Стандард энд Пурс) агенттiгiнiң "ВВВ-"-тен төмен емес ұзақ мерзімді рейтингi немесе басқа рейтингтік агенттiктердiң бірiнiң осыған ұқсас деңгейдегі рейтингi бар банктерде ашылған корреспонденттік шоттар бойынша талаптар</w:t>
-[...35 lines deleted...]
-0</w:t>
+Борыштық бағалы қағаздар - барлығы, оның ішінде:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2021 жылғы 1 қазаннан бастап борыштық бағалы қағаздардың құрамында орталық контрагенттің қатысуымен жасалған "кері репо" операциясының мәні болып табылатын борыштық бағалы қағаздар есепке алынбайды </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-II топ</w:t>
-            </w:r>
+2.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+басқа мемлекеттердің заңнамасына сәйкес айналысқа шығарылғандарды қоса алғанда, Қазақстан Республикасының Қаржы министрлігі мен Қазақстан Республикасының Ұлттық Банкі шығарған Қазақстан Республикасының мемлекеттік бағалы қағаздары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-16.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9710" w:type="dxa"/>
+2.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Қазақстан Республикасының жергілікті атқарушы органдары шығарған, Қазақстан Республикасының аумағында жұмыс істейтін қор биржасының ресми тізіміне енгізілген борыштық бағалы қағаздар </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Standard &amp; Poor's (Стандард энд Пурс) агенттiгiнiң "АА-"-дан төмен емес тәуелсiз рейтингi немесе басқа рейтингтік агенттiктердiң бірiнiң осыған ұқсас деңгейдегі рейтингi бар елдердің және тиісті рейтингтік бағасы жоқ елдердің қолма-қол шетел валютасы</w:t>
-[...36 lines deleted...]
-            </w:r>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-17.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9710" w:type="dxa"/>
+2.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Standard &amp; Poor's (Стандард энд Пурс) агенттiгiнiң "А+"-тен "А-"-ке дейiнгi тәуелсiз рейтингi немесе басқа рейтингтік агенттiктердiң бірiнiң осыған ұқсас деңгейдегі рейтингi бар елдердiң орталық үкіметтерiне қойылатын талаптар</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2149" w:type="dxa"/>
+акцияларының жүз пайызы Қазақстан Республикасының Ұлттық Банкіне тиесілі, кәсіпкерлік қызметке байланысты емес жеке тұлғалардың ипотекалық қарыздарын сатып алуды жүзеге асыратын заңды тұлға шығарған борыштық бағалы қағаздар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20</w:t>
-            </w:r>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-18.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9710" w:type="dxa"/>
+2.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Standard &amp; Poor's (Стандард энд Пурс) агенттiгiнiң "А+"-тен "А-"-ке дейiнгi тәуелсiз рейтингi немесе басқа рейтингтік агенттiктердiң бірiнiң осыған ұқсас деңгейдегі рейтингi бар елдердiң орталық банктерiне қойылатын талаптар</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2149" w:type="dxa"/>
+Қазақстан Республикасының және басқа мемлекеттердің заңнамасына сәйкес "Қазақстанның Даму Банкі", "Самұрық-Қазына" ұлттық әл-ауқат қоры", "Бәйтерек" ұлттық басқарушы холдингі, "Проблемалық кредиттер қоры" акционерлік қоғамдары шығарған борыштық бағалы қағаздар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20</w:t>
-            </w:r>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-19.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9710" w:type="dxa"/>
+2.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Standard &amp; Poor's (Стандард энд Пурс) агенттiгiнiң "А+"-тен "А-"-ке дейiнгi рейтингi немесе басқа рейтингтік агенттiктердiң бірiнiң осыған ұқсас деңгейдегі рейтингi бар халықаралық қаржы ұйымдарына қойылатын талаптар</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2149" w:type="dxa"/>
+Қазақстан Республикасының және басқа мемлекеттердің заңнамасына сәйкес шығарылған, қор биржасының ресми тізімінің "Негізгі" алаңының "борыштық бағалы қағаздар" секторына енгізілген Қазақстан Республикасы заңды тұлғаларының мемлекеттік емес бағалы қағаздары немесе қор биржасының "Негізгі" алаңының "борыштық бағалы қағаздар" секторына енгізу үшін қор биржасының талаптарын қанағаттандыратын "Астана" халықаралық қаржы орталығының аумағында жұмыс істейтін қор биржасында ашық сауда-саттыққа жіберілген Қазақстан Республикасы заңды тұлғаларының мемлекеттік емес борыштық бағалы қағаздары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20</w:t>
-            </w:r>
+90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9710" w:type="dxa"/>
+2.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының жергiлiктi атқарушы органдарына қойылатын талаптар</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2149" w:type="dxa"/>
+Қазақстан Республикасының және басқа мемлекеттердің заңнамасына сәйкес шығарылған, қор биржасының ресми тізімінің "Балама" алаңының "борыштық бағалы қағаздар" секторына енгізілген Қазақстан Республикасы заңды тұлғаларының мемлекеттік емес борыштық бағалы қағаздары немесе қор биржасының "Балама" алаңының "борыштық бағалы қағаздар" секторына енгізу үшін қор биржасының талаптарын қанағаттандыратын "Астана" халықаралық қаржы орталығының аумағында жұмыс істейтін қор биржасында ашық сауда-саттыққа жіберілген Қазақстан Республикасы заңды тұлғаларының мемлекеттік емес борыштық бағалы қағаздары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20</w:t>
-            </w:r>
+60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-21.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9710" w:type="dxa"/>
+2.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Standard &amp; Poor's (Стандард энд Пурс) агенттiгiнiң "АА-"-тен төмен емес тәуелсiз рейтингi немесе басқа рейтингтік агенттiктердiң бірiнiң осыған ұқсас деңгейдегі рейтингi бар елдердiң жергiлiктi билiк органдарына қойылатын талаптар</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2149" w:type="dxa"/>
+Қазақстан Республикасының және басқа мемлекеттердің заңнамасына сәйкес шығарылған, (эмитентте) Standard &amp; Poor's (Стандард энд Пурс) агенттігінің халықаралық шкаласы бойынша "ВВ-"-тан төмен емес рейтингтік бағасы немесе басқа рейтингтік агенттіктердің бірінің осындай деңгейдегі рейтингі бар немесе Standard &amp; Poor's (Стандард энд Пурс) агенттігінің ұлттық шкаласы бойынша "kzA-"-тан төмен емес рейтингі немесе басқа рейтингтік агенттіктердің бірінің ұлттық шкаласы бойынша осыған ұқсас деңгейдегі рейтингі бар Қазақстан Республикасы заңды тұлғаларының мемлекеттік емес бағалы қағаздары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20</w:t>
-            </w:r>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-22.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9710" w:type="dxa"/>
+2.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Қазақстан Республикасының және басқа мемлекеттердің заңнамасына сәйкес шығарылған, (эмитентте) Standard &amp; Poor's (Стандард энд Пурс) агенттігінің халықаралық шкаласы бойынша "B+"-тен "B-"-ке дейінгі рейтингтік бағасы немесе басқа рейтингтік агенттіктердің бірінің осындай деңгейдегі рейтингі бар немесе Standard &amp; Poor's (Стандард энд Пурс) агенттігінің ұлттық шкаласы бойынша "kzBBB+"-тен "kzBB-"-ке дейінгі рейтингі немесе басқа рейтингтік агенттіктердің бірінің ұлттық шкаласы бойынша осыған ұқсас деңгейдегі рейтингі бар Қазақстан Республикасы заңды тұлғаларының мемлекеттік емес борыштық бағалы қағаздары </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Standard &amp; Poor's (Стандард энд Пурс) агенттiгiнiң "А+"-тен төмен емес рейтингi немесе басқа рейтингтік агенттiктердiң бірiнiң осыған ұқсас деңгейдегі рейтингi бар ұйымдарға қойылатын талаптар</w:t>
-[...36 lines deleted...]
-            </w:r>
+85</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-23.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9710" w:type="dxa"/>
+2.9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Standard &amp; Poor's (Стандард энд Пурс) агенттiгiнiң "А+"-тен "А-"-ке дейiнгi тәуелсiз рейтингi немесе басқа рейтингтік агенттiктердiң бірiнiң осыған ұқсас деңгейдегі рейтингi бар елдердiң орталық үкіметтері шығарған, мемлекеттік мәртебесі бар исламдық бағалы қағаздар</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2149" w:type="dxa"/>
+Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "АА-" төмен емес халықаралық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осындай деңгейдегі рейтингі бар халықаралық қаржы ұйымдары шығарған мемлекеттік емес борыштық бағалы қағаздар, сондай-ақ Еуразиялық Даму Банкі шығарған және Қазақстан Республикасының ұлттық валютасында номинирленген бағалы қағаздар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20</w:t>
-            </w:r>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-24.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9710" w:type="dxa"/>
+2.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Standard &amp; Poor's (Стандард энд Пурс) агенттiгiнiң "А+"-тен "А-"-ке дейiнгi рейтингi немесе басқа рейтингтік агенттiктердiң бірiнiң осыған ұқсас деңгейдегі рейтингi бар халықаралық қаржы ұйымдары шығарған исламдық бағалы қағаздар</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2149" w:type="dxa"/>
+Standard &amp; Poor's (Стандард энд Пурс) агенттігінің халықаралық шкаласы бойынша "ВВВ-" төмен емес тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осындай деңгейдегі рейтингі бар шет мемлекеттердің борыштық бағалы қағаздары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20</w:t>
-            </w:r>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-25.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9710" w:type="dxa"/>
+2.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ұлттық басқарушы холдингке дауыс беруші акцияларының (қатысу үлестерінің) 100 (жүз) пайызы тиесілі заңды тұлға-оригинатор құрған ислам арнайы қаржы компаниясы шығарған Қазақстан Республикасының исламдық бағалы қағаздары</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2149" w:type="dxa"/>
+Standard &amp; Poor's (Стандард энд Пурс) агенттігінің халықаралық шкаласы бойынша "ВВ+"-тен "ВВ-"-ке дейінгі тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осындай деңгейдегі рейтингі бар шет мемлекеттердің борыштық бағалы қағаздары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20</w:t>
-            </w:r>
+90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-26.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9710" w:type="dxa"/>
+2.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Standard &amp; Poor's (Стандард энд Пурс) агенттігінің халықаралық шкаласы бойынша "В+"-тен "В-"-ке дейінгі тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осындай деңгейдегі рейтингі бар шет мемлекеттердің борыштық бағалы қағаздары </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "АА-"-дан төмен емес тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің жергілікті билік органдары шығарған исламдық бағалы қағаздар</w:t>
-[...36 lines deleted...]
-            </w:r>
+80</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-27.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9710" w:type="dxa"/>
+2.13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "АА-"-дан төмен емес рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар ұйымдар шығарған исламдық бағалы қағаздар</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2149" w:type="dxa"/>
+Standard &amp; Poor's (Стандард энд Пурс) агенттігінің халықаралық шкаласы бойынша (эмитенттің) "ВВВ-"-тен төмен емес рейтингтік бағасы немесе басқа рейтингтік агенттіктердің бірінің осындай деңгейдегі рейтингі бар шетелдік эмитенттердің мемлекеттік емес борыштық бағалы қағаздары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20</w:t>
-            </w:r>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-III топ</w:t>
-            </w:r>
+2.14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Standard &amp; Poor's (Стандард энд Пурс) агенттігінің халықаралық шкаласы бойынша (эмитенттің) "ВВ+"-тен "ВВ-"-ке дейінгі рейтингтік бағасы немесе басқа рейтингтік агенттіктердің бірінің осындай деңгейдегі рейтингі бар шетелдік эмитенттердің мемлекеттік емес борыштық бағалы қағаздары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+85</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-28.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9710" w:type="dxa"/>
+2.15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тазартылмаған бағалы металдар</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2149" w:type="dxa"/>
+Standard &amp; Poor's (Стандард энд Пурс) агенттігінің халықаралық шкаласы бойынша (эмитенттің) "В+"-тен "В-"-ке дейінгі рейтингтік бағасы немесе басқа рейтингтік агенттіктердің бірінің осындай деңгейдегі рейтингі бар шетелдік эмитенттердің мемлекеттік емес борыштық бағалы қағаздары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50</w:t>
-            </w:r>
+70</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-29.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9710" w:type="dxa"/>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "ВВВ+"-тен "ВВВ-"-ке дейінгі тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің орталық үкіметтеріне қойылатын талаптар</w:t>
-[...35 lines deleted...]
-50</w:t>
+Акциялар және депозитарлық қолхаттар - барлығы, оның ішінде:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2021 жылғы 1 қазаннан бастап акциялар мен депозитарлық қолхаттардың құрамында орталық контрагенттің қатысуымен жасалған "кері репо" операциясының мәні болып табылатын акциялар мен депозитарлық қолхаттар есепке алынбайды </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-30.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9710" w:type="dxa"/>
+3.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "ВВВ+"-тен "ВВВ-"-ке дейінгі тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің орталық банктеріне қойылатын талаптар</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2149" w:type="dxa"/>
+негізгі қор индекстерінің құрамына кіретін Қазақстан Республикасының заңды тұлғаларының және шетелдік эмитенттердің акциялары және базалық активі осы акциялар болып табылатын депозитарлық қолхаттар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50</w:t>
-            </w:r>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-31.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9710" w:type="dxa"/>
+3.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "ВВВ+"-тен "ВВВ-"-ке дейінгі тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар халықаралық қаржы ұйымдарына қойылатын талаптар</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2149" w:type="dxa"/>
+қор биржасының ресми тізіміне "Негізгі" алаңының "акциялар" секторы "премиум" санатының талаптарына сәйкес келетін, қор биржасының ресми тізіміне енгізілген заңды тұлғалардың акциялары және базалық активі осы акциялар болып табылатын депозитарлық қолхаттар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50</w:t>
-            </w:r>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-32.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9710" w:type="dxa"/>
+3.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "А+"-тен төмен емес "А-"-ке дейінгі тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің жергілікті билік органдарына қойылатын талаптар</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2149" w:type="dxa"/>
+қор биржасының ресми тізімінің "Негізгі" алаңы "акциялар" секторының "стандарт" санатына енгізілген Қазақстан Республикасының резидент заңды тұлғаларының акциялары немесе осы Қосымшаның 3.4-жолында көрсетілген акциялар және базалық активтері осы акциялар болып табылатын депозитарлық қолхаттарды санамағанда, "Астана" халықаралық қаржы орталығының аумағында жұмыс істейтін қор биржасының ресми тізіміне енгізілген, ашық сауда-саттыққа жіберілген Қазақстан Республикасының резидент заңды тұлғаларының акциялары және базалық активтері осы акциялар болып табылатын депозитарлық қолхаттар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50</w:t>
-            </w:r>
+80</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-33.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9710" w:type="dxa"/>
+3.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "А+"-тен "А-"-ке дейінгі рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар ұйымдарға қойылатын талаптар</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2149" w:type="dxa"/>
+қор биржасының ресми тізімінің "Балама" алаңының "акциялар" секторына енгізілген Қазақстан Республикасы заңды тұлғаларының акциялары немесе "Астана" халықаралық қаржы орталығының аумағында жұмыс істейтін қор биржасының "аймақтық акциялар нарығының сегменті" ресми тізімінің кіші бөліміне енгізілген Қазақстан Республикасының заңды тұлғаларының акциялары, жария активтерге жіберілген және базалық активі осы акциялар болып табылатын депозитарлық қолхаттар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50</w:t>
-            </w:r>
+60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-34.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9710" w:type="dxa"/>
+3.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Қазақстан Республикасының заңды тұлғаларының және Standard &amp; Poor's (Стандард энд Пурс) агенттігінің халықаралық шкаласы бойынша "ВВВ-"-тен төмен емес рейтингтік бағасы немесе басқа рейтингтік агенттіктердің бірінің осындай деңгейдегі рейтингі бар шетелдік эмитенттердің акциялары және осы акциялар базалық активі болып табылатын депозитарлық қолхаттар </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "ВВВ+"-тен "ВВ+"-ке дейінгі (қоса алғанда) борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар Қазақстан Республикасының резидент банктеріне немесе Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "ВВВ+"-тен "ВВ"-ға дейінгі (қоса алғанда) борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар бейрезидент банкке ашылған корреспонеднттік шоттар бойынша қойылатын талаптар</w:t>
-[...36 lines deleted...]
-            </w:r>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9710" w:type="dxa"/>
+3.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Қазақстан Республикасының заңды тұлғаларының және Standard &amp; Poor's (Стандард энд Пурс) агенттігінің халықаралық шкаласы бойынша "ВВ+"-тен "ВВ-"-қа дейінгі рейтингтік бағасы немесе басқа рейтингтік агенттіктердің бірінің осындай деңгейдегі рейтингі бар шетелдік эмитенттердің акциялары және осы акциялар базалық активі болып табылатын депозитарлық қолхаттар </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мына талапқа сәйкес келетін ипотекалық тұрғын үй қарыздары: (осы кестенің 52, 56 және 57-жолдарында көрсетілген жеке тұлғаларға берілген қарыздарды қоспағанда) берілген ипотекалық тұрғын үй қарызы сомасының кепіл құнына қатынасы кепіл құнын 50 (елу) пайызды қоса алғанда аспайды</w:t>
-[...36 lines deleted...]
-            </w:r>
+80</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-36.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9710" w:type="dxa"/>
+3.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мына талапқа сәйкес келетін ипотекалық тұрғын үй қарыздары: (осы кестенің 52, 56 және 57-жолдарында көрсетілген жеке тұлғаларға берілген қарыздарды қоспағанда) берілген ипотекалық тұрғын үй қарызы сомасының кепіл құнына қатынасы кепіл құнынан 51 (елу бір) пайыздан бастап 85 (сексен бес) пайызға дейін қоса алғанда шекте болады</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2149" w:type="dxa"/>
+Қазақстан Республикасының заңды тұлғаларының және Standard &amp; Poor's (Стандард энд Пурс) агенттігінің халықаралық шкаласы бойынша "В+"-тен "В-"-ке дейінгі рейтингтік бағасы немесе басқа рейтингтік агенттіктердің бірінің осындай деңгейдегі рейтингі бар шетелдік эмитенттердің акциялары және осы акциялар базалық активі болып табылатын депозитарлық қолхаттар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50</w:t>
-            </w:r>
+60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-37.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9710" w:type="dxa"/>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Халықаралық қаржылық есептілік стандарттарға сәйкес қарыздардың өтелмеген бөлігінен 35 (отыз бес) пайыздан аз провизиялар (резервтер) қалыптасқан Қазақстан Республикасының резиденттеріне берілген негізгі борыш және (немесе) есептелген сыйақы бойынша күнтізбелік 90 (тоқсан) күннен астам мерзімі өткен берешегі бар талаптар (ипотекалық тұрғын үй қарыздарын және осы кестенің 51, 52, 53, 56 және 57-жолдарында көрсетілген қарыздарды қоспағанда)</w:t>
-[...36 lines deleted...]
-            </w:r>
+Өзге бағалы қағаздар - барлығы, оның ішінде:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-38.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9710" w:type="dxa"/>
+4.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+қор биржасының ресми тізіміне енгізілген инвестициялық қорлардың бағалы қағаздары </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Халықаралық қаржылық есептілік стандарттарға сәйкес қарыздардың өтелмеген бөлігінен 35 (отыз бес) пайыздан астам және 50 (елу) пайыздан аз провизиялар (резервтер) қалыптасқан Қазақстан Республикасының резиденттеріне берілген негізгі борыш және (немесе) есептелген сыйақы бойынша күнтізбелік 90 (тоқсан) күннен астам мерзімі өткен берешегі бар талаптар (ипотекалық тұрғын үй қарыздарын және осы кестенің 51, 52, 53, 56 және 57-жолдарында көрсетілген қарыздарды қоспағанда)</w:t>
-[...36 lines deleted...]
-            </w:r>
+70</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-39.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9710" w:type="dxa"/>
+4.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Халықаралық қаржылық есептілік стандарттарға сәйкес қарыздардың өтелмеген бөлігінен 50 (елу) пайыздан астам провизиялар (резервтер) қалыптасқан Қазақстан Республикасының резиденттеріне берілген негізгі борыш және (немесе) есептелген сыйақы бойынша күнтізбелік 90 (тоқсан) күннен астам мерзімі өткен берешегі бар талаптар (ипотекалық тұрғын қарыздарын және осы кестенің 51, 52, 53, 56 және 57-жолдарында көрсетілген қарыздарды қоспағанда)</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2149" w:type="dxa"/>
+активтерінің құрылымы негізгі қор индекстерінің бірінің құрылымын қайталайтын Exchange Traded Funds (ETF) (Эксчейндж Трэйдэд Фандс) пайлары немесе негізгі қор индексіне байланысты пайлар бойынша баға белгілеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50</w:t>
-            </w:r>
+90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-40.</w:t>
-[...87 lines deleted...]
-            </w:r>
+4.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) қарыз валютасы – теңге</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2149" w:type="dxa"/>
+Mornіngstar (Морнинстар) рейтингтік агенттігінің "3 жұлдыздан" төмен емес рейтингтік бағасы бар Exchange Traded Funds (ETF) (Эксчейндж Трэйдэд Фандс), Exchange Traded Commodіtіes (ETC) (Эксчейндж Трэйдэд Коммодитис), Exchange Traded Notes (ETN) (Эксчейндж Трэйдэд Ноутс) пайлары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2021 жылғы 1 шілдеден 2021 жылғы 31 желтоқсан аралығын қоса алғанда – 50</w:t>
-[...28 lines deleted...]
-            </w:r>
+80</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-41.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9710" w:type="dxa"/>
+4.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "ВВВ+"-тен "ВВВ-"-ке дейінгі тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің орталық үкіметтері шығарған, мемлекеттік мәртебесі бар исламдық бағалы қағаздар</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2149" w:type="dxa"/>
+орталық контрагенттің қатысуымен жасалған "кері репо" операциясының нысанасы болып табылатын бағалы қағаздар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50</w:t>
-            </w:r>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-42.</w:t>
-[...72 lines deleted...]
-            </w:r>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Өзге бағалы қағаздар - барлығы, оның ішінде: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-43.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9710" w:type="dxa"/>
+5.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "А+"-тен бастап "А-"-ке дейінгі тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің жергілікті билік органдары шығарған исламдық бағалы қағаздар</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2149" w:type="dxa"/>
+Тазартылған бағалы металдар және металл шоттар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50</w:t>
-            </w:r>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-44.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9710" w:type="dxa"/>
+5.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "А+"-тен "А-"-ке дейінгі рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар ұйымдар шығарған исламдық бағалы қағаздар</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2149" w:type="dxa"/>
+Бағалы қағаздар нарығындағы кәсіби қызметті жүзеге асыру шеңберінде есептелген, бірақ төленбеген комиссиялық сыйақы бойынша (шарт талаптары бойынша мерзімі өтпеген) дебиторлық берешек (инвестициялық портфельді басқарушының үлестес тұлғаларының дебиторлық берешегін қоспағанда) - инвестициялық портфельді басқарушының балансы бойынша активтер сомасының 10 (он) пайызынан аспайтын сомада</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50</w:t>
-            </w:r>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-45.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9710" w:type="dxa"/>
+5.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Қазақстан қор биржасы" акционерлік қоғамына қойылатын талаптар</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2149" w:type="dxa"/>
+Бағалы қағаздар эмитенттеріне бағалы қағаздар шығарылымы проспектісінде көзделген олардың айналыс мерзімінің аяқталуына байланысты туындайтын бағалы қағаздардың номиналды құнын төлеу бойынша қойылатын талаптар (бағалы қағаздар шығарылымы проспектісінің шарттары бойынша мерзімі өтпеген)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50</w:t>
-            </w:r>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-IV топ</w:t>
-            </w:r>
+5.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Инвестициялық портфельді басқарушының балансы бойынша активтер сомасының 5 (бес) пайызынан аспайтын сомада жылжымайтын мүлік түріндегі инвестициялық портфельді басқарушының негізгі құрал-жабдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-46.</w:t>
-[...72 lines deleted...]
-            </w:r>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Өтімді активтердің жиынтығы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-47.</w:t>
-[...72 lines deleted...]
-            </w:r>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Баланс бойынша міндеттемелер </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-48.</w:t>
-[...72 lines deleted...]
-            </w:r>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Меншікті капиталдың ең төменгі мөлшері </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-49.</w:t>
-[...72 lines deleted...]
-            </w:r>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Меншікті капиталдың жеткіліктілігі коэффициенті </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="441" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50.</w:t>
-[...717 lines deleted...]
-            </w:r>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-1) қарыз алушы жеке тұлғаның орташа ай сайынғы кірісін есептеу үшін бірыңғай жинақтаушы зейнетақы қорынан соңғы 6 (алты) ай үшін жеке зейнетақы шотынан үзінді-көшірмені немесе қарыз алушы жалақыны қарыз алушы өтініш берген күннің алдындағы қатарынан 6 (алты) ай бойы банктің төлем карточкалары арқылы алғаны туралы ақпаратты қолдана отырып, Нормативтік құқықтық актілерді мемлекеттік тіркеу тіркелімінде № 9125 болып тіркелген "Қаржы ұйымдарының банк операцияларының жекелеген түрлерін және операцияларды жүргізуіне шектеулер енгізу туралы" Қазақстан Республикасының Ұлттық Банкі Басқармасының 2013 жылғы 25 желтоқсандағы № 292 </w:t>
-[...4251 lines deleted...]
-            </w:r>
+Өтімділік коэффициенті </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -13664,611 +15482,747 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Салымдардың кредиттiк тәуекел</w:t>
+              <w:t>Өзгерістер мен толықтырулар</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>дәрежесi бойынша</w:t>
+              <w:t>енгізілетін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мөлшерленген банк активтерiнiң</w:t>
+              <w:t>Қазақстан Республикасының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>кестесiне қосымша</w:t>
+              <w:t>пруденциялық реттеу мәселелері</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бойынша нормативтік құқықтық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>актілерінің тізбесіне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ұлттық Банкі Басқармасының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2018 жылғы 27 сәуірдегі</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 79 қаулысына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2-қосымша </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z50" w:id="41"/>
+    <w:bookmarkStart w:name="z101" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Салымдардың кредиттік тәуекел дәрежесі бойынша мөлшерленуге тиісті банк активтерінің есебіне түсіндірме</w:t>
+        <w:t xml:space="preserve"> Инвестициялық портфельді басқару жөніндегі қызметті жүзеге асыратын ұйымдар сақтауға міндетті пруденциялық нормативтердің мәндерін есептеу әдістемесі </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z51" w:id="42"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z102" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z103" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      1. Салымдар, дебиторлық берешек, сатып алынған исламдық бағалы қағаздар, банкте түзетілген құны аталған активтер көлемінің 50 (елу) пайызынан кем емес қамтамасыз етуі бар (Кредиттік тәуекел дәрежесі бойынша мөлшерленген банк активтері кестесінің (бұдан әрі – Кесте) 1, 2, 3, 11, 12 және 13-жолдарында көрсетілген активтер түріндегі), сауда делдалы ретінде сауда қызметін қаржыландырған кездегі коммерциялық кредиттер осы тармаққа сәйкес банктерде түзетілген қамтамасыз ету құнын анықтауға мүмкіндік беретін барабар есепке алу жүйесі болған кезде түзетілген қамтамасыз ету құнын шегергендегі тәуекел дәрежесі бойынша мөлшерленген активтер есебіне енгізіледі.</w:t>
+        <w:t xml:space="preserve">
+      1. Осы Инвестициялық портфельді басқару жөніндегі қызметті жүзеге асыратын ұйымдар сақтауға міндетті пруденциялық нормативтердің мәндерін есептеу әдістемесі (бұдан әрі - Әдістеме) "Бағалы қағаздар рыногы туралы" 2003 жылғы 2 шілдедегі Қазақстан Республикасының Заңы (бұдан әрі-Заң) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>49-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тармағына, "Қаржы нарығы мен қаржы ұйымдарын мемлекеттік реттеу, бақылау және қадағалау туралы" 2003 жылғы 4 шілдедегі Қазақстан Республикасының Заңы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9-3) тармақшасына сәйкес әзірленді және инвестициялық портфельді басқару жөніндегі қызметті жүзеге асыратын ұйымдардың (бұдан әрі-инвестициялық портфельді басқарушылар) сақтауға міндетті пруденциялық нормативтердің мәндерін есептеу тәртібін белгілейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z104" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Инвестициялық портфельді басқаруды жүзеге асыратын ұйымдар сақтауға жататын пруденциялық нормативтердің мәндерін есептеу әдістемесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z105" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Түзетілген қамтамасыз ету құны (Кестенің 1, 2, 3, 11, 12 және 13-жолдарында көрсетілген активтер түріндегі) мыналарға:</w:t>
+      2. Инвестициялық портфельді басқарушылар меншікті капиталының жеткіліктілігі коэффициентін мына формула бойынша есептейді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К = (ӨА - М) / МКТМ, мұндағы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      салымдардың, оның ішінде осы банктегі қамтамасыз ету ретінде ұсынылған салымдардың 100 (бір жүз) пайыз сомасына;</w:t>
+      ӨА - Әдістеменің 8-тармағына сәйкес өтімді деп танылатын, инвестициялық портфельді басқарушының есептеу күнгі жағдай бойынша қолдағы бар өтімді активтері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      қамтамасыз етуге берілген исламдық бағалы қағаздардың нарықтық құнының 95 (тоқсан бес) пайызына;</w:t>
+      М - есеп айырысу күніндегі баланс бойынша міндеттемелер;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      МКТМ - Әдістеменің 6-тармағына сәйкес есептелген, меншікті капиталдың жеткіліктілігі есебіне алынатын, инвестициялық портфельді басқарушының меншікті капиталының ең төменгі мөлшері. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z106" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      қамтамасыз етуге берілген тазартылған бағалы металдардың нарықтық құнының 85 (сексен бес) пайызына тең болады.</w:t>
+      3. Бірыңғай жинақтаушы зейнетақы қорымен жасалған шартқа сәйкес зейнетақы активтерін сенімгерлік басқаруды жүзеге асыратын инвестициялық портфельді басқарушы үшін МКТМ Әдістемесінің 7-тармағына сәйкес, басқаруға қабылданған өзге активтердің мөлшеріне қарамастан есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z107" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Меншікті капиталдың ең төмен мөлшерін есептеу мақсаты үшін республикалық бюджет туралы заңмен тиісті қаржы жылына белгіленген айлық есептік көрсеткіш (бұдан әрі - АЕК) мөлшері пайдаланылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z108" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Инвестициялық портфельді басқарушының өтімділік коэффициенті мына формула бойынша есептеледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өк = ӨА/М, мұндағы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жоғарыда көрсетілген салымдардың, дебиторлық берешектің, сатып алынған бағалы қағаздардың қамтамасыз етілмеген бөлігі салымдарға, дебиторлық берешекке, сатып алынған бағалы қағаздарға сәйкес келетін тәуекел дәрежесі бойынша Кестеге сәйкес мөлшерленеді.</w:t>
-[...289 lines deleted...]
-      жеке тұлғаларға тұрғын үй салу үшін не оны сатып алу және (немесе) жөндеу мақсатында берілетін ипотекалық қарыз ипотекалық тұрғын үй қарызын білдіреді;</w:t>
+      ӨА - инвестициялық портфельді басқарушының Әдістемесінің 8-тармағына сәйкес өтімді деп танылатын, есептеу күніндегі өтімді активтері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      жеке тұлғаларға кәсіпкерлік қызметті жүзеге асыруға байланысты емес тауарларды, жұмыстарды және көрсетілетін қызметтерді сатып алуға ұсынылған, сауда делдалы ретінде сауда қызметін қаржыландыру кезіндегі коммерциялық кредит тұтынушылық кредит дегенді білдіреді.</w:t>
+      М - есептеу күніндегі баланс бойынша міндеттемелер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z62" w:id="53"/>
+    <w:bookmarkStart w:name="z109" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Егер исламдық бағалы қағаздың арнайы шығарылым рейтингі болса, онда тәуекел дәрежесі бойынша банк активтерін мөлшерлеу кезінде бағалы қағаз рейтингін ескеру қажет.</w:t>
+      6. Егер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z63" w:id="54"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Орталық контрагенттің қатысуымен жасалған "кері репо" операциясының мәні болып табылатын бағалы қағаздар тәуекелдің нөлдік дәрежесі бойынша өлшенеді.</w:t>
+      басқаруға қабылданған активтердің құны 40 000 000 000 (қырық миллиард) теңгеден аз болса, онда МКТМ 75 000 (жетпіс бес мың) АЕК-ке тең болады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z64" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Нормативтердің 11-тармағына сәйкес нарықтық тәуекелді ескере отырып, активтердің, шартты және ықтимал талаптар мен міндеттемелердің есебіне енгізілген активтер валюталардың айырбастау бағамдарының және бағалы металдар бағамдарының өзгеруіне байланысты нарықтық тәуекелі бар қаржы құралдарының есебіне енгізілген активтерді қоспағанда, кредиттік тәуекел дәрежесі бойынша мөлшерленетін активтердің, шартты және ықтимал міндеттемелердің есебіне енгізілмейді.</w:t>
+      басқаруға қабылданған активтердің құны 40 000 000 000 (қырық миллиард) теңгеден астам болса, онда МКТМ 75 000 (жетпіс бес мың) АЕК-ке тең + (БҚА - 40 000 000 000 (қырық миллиард) теңге) * 0,0014 болады, мұндағы БҚА басқаруға қабылданған активтер болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z65" w:id="56"/>
+    <w:bookmarkStart w:name="z110" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      7. Егер: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      10. Салымдардың тәуекел дәрежесі бойынша мөлшерленген банк активтерін есептеу мақсаттары үшін қамтамасыз етілмеген тұтынушылық қарыздар ретінде жылжымайтын мүлік кепілімен қамтамасыз етілген қарыздарды, тұрғын үй құрылысына үлестік қатысу шарттары, жылжымайтын мүлікті сатып алу мәні болып табылатын өзге де шарттар бойынша талап ету құқықтарын, қамтамасыз етуі автокөлік болып табылатын қарыздарды, банктік салым шартына немесе ақша кепілі шартына сәйкес банкте орналастырылған, берілетін қарыз сомасын толығымен өтейтін ақша қамтамасыз етуі болып табылатын қарыздарды, білім беруді кредиттеу жүйесі шеңберінде берілетін қарыздарды және тұрғын үй құрылысы жинақ ақшасы жүйесінің шеңберінде берілетін қарыздарды қоспағанда, тұтынушылық қарыз түсініледі.</w:t>
+      сенімгерлік басқаруға қабылданған зейнетақы активтерінің ағымдағы құны 100 000 000 000 (бір жүз миллиард) теңгеден кем болса, МКТМ 1 029 000 (бір миллион жиырма тоғыз мың) АЕК-ке тең;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      сенімгерлік басқаруға қабылданған зейнетақы активтерінің ағымдағы құны 100 000 000 000 (бір жүз миллиард) теңгеден астам соманы құраса, МКТМ 1 029 000 (бір миллион жиырма тоғыз мың) АЕК + (СБҚЗА) - 100 000 000 000 (жүз миллиард) теңге) * 0,05, мұнда СБҚЗА сенімгерлік басқаруға қабылданған зейнетақы активтері болып табылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z111" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Инвестициялық портфельді басқарушының өтімді активтері ретінде осы қаулымен бекітілген Инвестициялық портфельді басқару жөніндегі қызметті жүзеге асыратын ұйымдардың сақтауға міндетті пруденциялық нормативтердің мәндерін есептеу Қағидаларына (бұдан әрі - Қағидалар) қосымшаға сәйкес инвестициялық портфельді басқарушының пруденциялық нормативтері мәндерін есептеу кестесінде көрсетілген активтер танылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z112" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Әдістеменің 8-тармағында көзделген өтімді активтер есебіне мыналар енгізілмейді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z113" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) инвестициялық портфельді басқарушының міндеттемелері бойынша қамтамасыз ету болып табылатын және (немесе) инвестициялық портфельді басқарушының меншік құқығы шектелген активтер (репо операцияларын қоспағанда).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Кері репо" операцияларының мәні болып табылатын бағалы қағаздар Қағидаларға қосымшаға сәйкес Инвестициялық портфельді басқарушының пруденциялық нормативтері мәндері есебінің кестесінде көрсетілген көлемде инвестициялық портфельді басқарушының өтімді активтер (орталық контрагенттің қатысуымен жасалған "кері репо" операциясының нысанасы болып табылатын бағалы қағаздарды қоспағанда) есебіне енгізіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталық контрагенттің қатысуымен жасалған "кері реп" операциясының мәні болып табылатын бағалы қағаздар инвестициялық портфельді басқарушының өтімді активтерінің есебіне толық көлемде енгізіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z114" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) параметрлері қор биржасының акциялар нарығының индексін есептеу мақсатында пайдаланылатын қор биржасының ресми тізіміне (қор биржасының өкілдік тізімі) кіретін акцияларды қоспағанда, инвестициялық портфельді басқарушыға қатысты үлестес тұлғалар болып табылатын заңды тұлғалар шығарған бағалы қағаздар. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -14380,17101 +16334,12668 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>актілерінің тізбесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2-қосымша</w:t>
+              <w:t>5-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Банктің пруденциялық</w:t>
+              <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>нормативтерінің және сақталуы</w:t>
+              <w:t>Ұлттық Банкі Басқармасының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>міндетті өзге де нормалары мен</w:t>
+              <w:t>2018 жылғы 27 сәуірдегі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>лимиттерінің нормативтік</w:t>
+              <w:t>№ 80 қаулысына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мәндері мен оларды есептеу</w:t>
-[...25 lines deleted...]
-              <w:t>мөлшеріне 5-қосымша</w:t>
+              <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z67" w:id="57"/>
+    <w:bookmarkStart w:name="z116" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Салымдардың кредиттік тәуекел дәрежесі бойынша мөлшерленген банк активтерінің кестесі</w:t>
+        <w:t xml:space="preserve"> Бағалы қағаздар нарығында брокерлік және (немесе) дилерлік қызметті жүзеге асыратын ұйымдардың сақтауға міндетті пруденциялық нормативтердің мәндерін есептеу қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z117" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z118" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Осы Бағалы қағаздар нарығында брокерлік және (немесе) дилерлік қызметті жүзеге асыратын ұйымдар сақтауға тиісті пруденциялық нормативтердің мәндерін есеп айырысу қағидалары (бұдан әрі - Қағидалар) "Бағалы қағаздар рыногы туралы" Қазақстан Республикасы Заңының (бұдан әрі - Бағалы қағаздар нарығы туралы заң) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>49-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тармағына, "Қаржы нарығы мен қаржы ұйымдарын мемлекеттік реттеу, бақылау және қадағалау туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9-3) тармақшасына сәйкес әзірленді және ерікті зейнетақы жарналарын тарту құқығымен инвестициялық портфельді басқару жөніндегі қызметті номиналды ұстаушы ретінде клиенттердің шоттарын жүргізу құқығынсыз бағалы қағаздар нарығында брокерлік және (немесе) дилерлік қызметпен қоса атқаратын ерікті жинақтаушы зейнетақы қорларын (бұдан әрі – ЕЖЗҚ), ерікті зейнетақы жарналарын тарту құқығынсыз инвестициялық портфельді басқару қызметін номиналды ұстаушы ретінде клиенттердің шоттарын жүргізу құқығымен брокерлік және (немесе) дилерлік қызметпен қоса атқаратын инвестициялық портфельді басқарушыларды (бұдан әрі – 1-ИПБ), ерікті зейнетақы жарналарын тарту құқығынсыз инвестициялық портфельді басқару қызметін клиенттердің шоттарын жүргізу құқығынсыз брокерлік және (немесе) дилерлік қызметпен қоса атқаратын инвестициялық портфельді басқарушыларды (бұдан әрі – 2-ИПБ) қоса алғанда, бағалы қағаздар нарығында брокерлік және (немесе) дилерлік қызметті жүзеге асыратын ұйымдар (бұдан әрі – брокер және (немесе) дилер) сақтауға тиісті пруденциялық нормативтердің мәндерін есептеу тәртібін белгілейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z119" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қағидалар Қазақстан Республикасының Ұлттық Банкімен жасалған активтерді инвестициялық басқару шартына сәйкес Қазақстан Республикасының Ұлттық Банкіне, Қазақстан Республикасының екінші деңгейдегі банктеріне, Ұлттық почта операторына, ерікті жинақтаушы зейнетақы қорларына, бірыңғай жинақтаушы зейнетақы қорының зейнетақы активтерін басқарушыларға қолданылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z120" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Брокердің және (немесе) дилердің, ЕЖЗҚ-ның, 1-ИПБ-дің, 2-ИПБ-нің үлестес тұлғалары бөлігінде Қағидаларда көзделген нормалар заңды тұлғаларға және олардың "Самұрық-Қазына" ұлттық әл-ауқат қоры" акционерлік қоғамының көрсетілген ұйымдардың дауыс беретін акцияларының жиырма бес және одан астам пайызын тікелей (банктер бойынша – жанама) иеленуі нәтижесінде брокермен және (немесе) дилермен, ЕЖЗҚ-мен, 1-ИПБ-мен, 2-ИПБ-мен үлестес болып табылатын үлестес тұлғаларына қолданылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z121" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Меншікті капиталдың ең төменгі мөлшерін есептеу мақсаты үшін тиісті қаржы жылына арналған республикалық бюджет туралы заңмен белгіленген айлық есептік көрсеткіш (бұдан әрі – АЕК) мөлшері қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z122" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Брокер және (немесе) дилер, ЕЖЗҚ, 1-ИПБ, 2-ИПБ пруденциялық нормативтерді бұзған жағдайда, бұзылған күннен 3 (үш) жұмыс күні ішінде тиісті пруденциялық нормативті бұзу фактісі және себептері туралы, оны жою бойынша іс-шаралар жоспарымен қоса қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкiлеттi органға (бұдан әрі - уәкілетті орган) хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z123" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Пруденциялық нормативтердің мәндерін есептеу тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z124" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Брокер және (немесе) дилер, ЕЖЗҚ, 1-ИПБ, 2-ИПБ Қағидалардың қосымшасына сәйкес Бағалы қағаздар нарығында брокерлік және (немесе) дилерлік қызметті жүзеге асыратын ұйымдардың пруденциялық нормативтерінің мәндерін есептеу кестесі бойынша алдыңғы жұмыс күнінiң соңындағы, сондай-ақ ағымдағы жұмыс күнінің тура алдындағы әрбір демалыс күндерінің соңындағы жағдай бойынша әрбiр жұмыс күнi пруденциялық нормативтері мәндерінің есебін жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z125" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Қағидалардың мақсаты үшін халықаралық қаржы ұйымдары деп мынадай ұйымдар түсініледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Азиялық даму банкі (Asian Development Bank);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Америкааралық даму банкі (Inter-American Development Bank);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Африкалық даму банкі (African Development Bank);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Еуразия даму банкі (Eurasian Development Bank);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Еуропа қайта құру және даму банкі (European Bank for Reconstruction and Development);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Еуропа инвестициялық банкі (European Investment Bank);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Еуропа Кеңесінің Даму Банкі (the Council of Europe Development Bank);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке секторды дамыту жөніндегі исламдық корпоарция (the Islamic Corporation for the Development of the Private Sector);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ислам даму банкі (Islamic Development Bank);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жан-жақты инвестицияларға кепілдік беру агенттігі (the Multilateral Investment Guarantee Agency);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Скандинавия инвестициялық банкі (the Nordic Investment Bank);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Халықаралық валюта қоры (the International Monetary Fund);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Халықаралық даму қауымдастығы (the International Development Association);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Халықаралық есеп айырысу банкі (the Bank for International Settlements);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Инвестициялық дауларды реттеу жөніндегі халықаралық орталық (the International Centre for Settlement of Investment Disputes);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Халықаралық қайта құру және даму банкі (International Bank for Reconstruction and Development);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Халықаралық қаржы корпорациясы (International Finance Corporation).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z126" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Уәкiлеттi орган Standard &amp; Poor's (Стандард энд Пурс) агенттігінің рейтингтік бағаларынан басқа Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8318 болып тіркелген "Болу қажеттілігі қаржы ұйымдарының, Қазақстан Республикасының бейрезиденті-банктері филиалдарының, Қазақстан Республикасының бейрезиденті-сақтандыру (қайта сақтандыру) ұйымдары филиалдарының қызметін реттейтін Қазақстан Республикасының заңнамасына сәйкес талап етілетін заңды тұлғалар және елдер үшін ең төменгі рейтингіні, осы рейтингіні беретін рейтингілік агенттіктер тізбесін белгілеу туралы"Қазақстан Республикасы Ұлттық Банкі Басқармасының 2012 жылғы 24 желтоқсандағы № 385 қаулысымен бекітілген Moody's Investors Service және Fitch (Мудис Инвесторс Сервис және Фич) агенттіктерінің (бұдан әрі - басқа рейтингтік агенттіктер) рейтингтік бағаларын да таниды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z127" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Қағидалардың мақсаты үшін негізгі қор индекстері деп мынадай есептік көрсеткіштер (индекстер) түсініледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      САС 40 (Compagnie des Agents de Change 40 Index) (Компани дэ Эжон дэ Шанж 40 Индекс); </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      DAX (Deutscher Aktienindex) (Дойтче Акциениндекс);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      DJIA (Dow Jones Industrial Average) (Доу Джонс Индастриал Эвередж);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      EURO STOXX 50 (EURO STOXX 50 Price Index) (Юроп Эс Ти Оу Экс Экс 50 Прайс Индекс);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      FTSE 100 (Financial Times Stock Exchange 100 Index) (Файнэншл Таймс Сток Эксчейндж 100 Индекс);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      HSI (Hang Seng Index) (Ханг Сенг Индекс);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      KASE (Kazakhstan Stock Exchange Index) (Казакстан Сток Эксчейндж Индекс);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      MSCI World Index (Morgan Stanley Capital International World Index) (Морган Стэнли Кэпитал Интернешнл Ворлд Индекс);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      MOEX Russia (Moscow Exchange Russia Index) (Москоу Эксчейндж Раша Индекс);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      NIKKEI 225 (Nikkei-225 Stock Average Index) (Никкэй-225 Сток Эвередж Индекс); </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      RTSI (Russian Trade System Index) (Рашен Трейд Систем Индекс); </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      S&amp;P 500 (Standard and Poor's 500 Index) (Стандард энд Пурс 500 Индекс);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      TOPIX 100 (Tokyo Stock Price 100 Index) (Токио Сток Прайс 100 Индекс);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      NASDAQ-100 (Nasdaq-100 Index) (Насдак-100 Индекс).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бағалы қағаздар нарығында</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>брокерлік және (немесе)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дилерлік қызметті жүзеге</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>асыратын ұйымдардың сақтауға</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>міндетті пруденциялық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нормативтердің мәндерін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>есептеу қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z129" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Бағалы қағаздар нарығында брокерлік және (немесе) дилерлік қызметті жүзеге асыратын ұйымдардың пруденциялық нормативтерінің мәндерін есептеу кестесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="575"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2100"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9625" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Баптардың атауы</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2100" w:type="dxa"/>
+Көрсеткіштің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тәуекел дәрежесі пайызбен</w:t>
+Баланс бойынша сомасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ескерілетін көлем (пайызбен)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Есептеу сомасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ескерту</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-I топ</w:t>
-            </w:r>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9625" w:type="dxa"/>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қолма-қол теңге</w:t>
-[...36 lines deleted...]
-            </w:r>
+Барлық ақша және салымдар, оның ішінде:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9625" w:type="dxa"/>
+1.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Ұйымның балансы бойынша активтер сомасының 10 (он) пайызынан аспайтын сомада кассадағы ақша </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "AA-" төмен емес тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің қолма-қол шетел валютасы</w:t>
-[...36 lines deleted...]
-            </w:r>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9625" w:type="dxa"/>
+1.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тазартылған бағалы металдар</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2100" w:type="dxa"/>
+осы қосымшаның 1.9 және 1.10-жолдарында көрсетілген Қазақстан Республикасының екінші деңгейдегі банктеріндегі ағымдағы шоттардағы ақша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
-            </w:r>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9625" w:type="dxa"/>
+1.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+осы қосымшаның 1.11-жолдарында көрсетілген Қазақстан Республикасының екінші деңгейдегі банктеріндегі ағымдағы шоттардағы ақша </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының Үкіметіне берілген қарыздар</w:t>
-[...36 lines deleted...]
-            </w:r>
+90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9625" w:type="dxa"/>
+1.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "AA-" төмен емес тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің орталық үкіметтеріне берілген қарыздар</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2100" w:type="dxa"/>
+орталық депозитарий шоттарындағы ақша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
-            </w:r>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9625" w:type="dxa"/>
+1.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының Ұлттық Банкіне берілген қарыздар</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2100" w:type="dxa"/>
+клирингтік ұйымның (орталық контрагенттің) кепілдік немесе резервтік қорларына жарна, маржа салымдары, ашық сауда-саттық әдісімен және (немесе) орталық контрагенттің қатысуымен қор биржасының сауда-саттық жүйесінде жасалған мәмілелер бойынша міндеттемелердің орындалуын толық және (немесе) ішінара қамтамасыз ету болып табылатын Ұйымның ақшасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
-            </w:r>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9625" w:type="dxa"/>
+1.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "АА-" төмен емес тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің орталық банктеріне берілген қарыздар</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2100" w:type="dxa"/>
+Standard &amp; Poor's (Стандард энд Пурс) агенттігінің халықаралық шкаласы бойынша "ВВВ-" төмен емес ұзақ мерзімді кредиттік рейтингі немесе басқа рейтингтік агенттіктердің бірінің осындай деңгейдегі рейтингі бар Қазақстан Республикасының бейрезидент банктеріндегі ағымдағы шоттардағы ақша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
-            </w:r>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9625" w:type="dxa"/>
+1.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+"Бағалы қағаздар рыногы туралы" 2003 жылғы 2 шілдедегі Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>59-бабының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1-тармағында белгіленген функцияларды жүзеге асыратын, Standard &amp; Poor's (Стандард энд Пурс) агенттігінің халықаралық шкаласы бойынша "ВВВ" төмен емес ұзақ мерзімді кредиттік рейтингі немесе басқа рейтингтік агенттіктердің бірінің осындай деңгейдегі рейтингі бар Қазақстан Республикасының бейрезидент ұйымдарындағы шоттардағы ақша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "AA-" төмен емес борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар халықаралық қаржы ұйымдарына берілген қарыздар</w:t>
-[...36 lines deleted...]
-            </w:r>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9625" w:type="dxa"/>
+1.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Самұрық-Қазына" ұлттық әл-ауқат қоры" акционерлік қоғамына берілген қарыздар</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2100" w:type="dxa"/>
+Бағалы қағаздарға қызмет көрсету мәселелері бойынша Халықаралық қауымдастықтың мүшесі болып табылатын Қазақстан Республикасының бейрезидент ұйымдарындағы шоттардағы ақша (Іnternatіonal Securіtіes Servіces Assocіatіon)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
-            </w:r>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9625" w:type="dxa"/>
+1.9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының Ұлттық Банкіндегі салымдар және Ұлттық Банкке өзге де талаптар</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2100" w:type="dxa"/>
+Осы банктер қор биржасының ресми тізімінің "Негізгі" алаңы "акциялар" секторының "премиум" санатына енгізілген эмитенттер немесе акциялары қор биржасы индексінің өкілдік тізімінде болатын эмитенттер болған жағдайда, Қазақстан Республикасының екінші деңгейдегі банктеріндегі салымдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
-            </w:r>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9625" w:type="dxa"/>
+1.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "АА-" төмен емес тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің орталық банктеріндегі салымдар</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2100" w:type="dxa"/>
+Мына талаптардың біреуіне сәйкес келетін Қазақстан Республикасының екінші деңгейдегі банктеріндегі салымдар: Standard &amp; Poor's (Стандард энд Пурс) агенттігінің халықаралық шкаласы бойынша "В" төмен емес ұзақ мерзімді кредиттік рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі немесе Standard &amp; Poor's (Стандард энд Пурс) агенттігінің ұлттық шкаласы бойынша "kzBB+"төмен емес рейтингтік бағасы немесе басқа рейтингтік агенттіктердің бірінің ұлттық шкаласы бойынша осыған ұқсас деңгейдегі рейтингі бар; Standard &amp; Poor's (Стандард энд Пурс) агенттігінің халықаралық шкаласы бойынша "А-" төмен емес шетел валютасында ұзақ мерзімді кредиттік рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар Қазақстан Республикасының бейрезидент бас банктері Қазақстан Республикасының резидент еншілес банктері болып табылады</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
-            </w:r>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9625" w:type="dxa"/>
+1.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "АА-" төмен емес борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар халықаралық қаржы ұйымдарындағы салымдар, Еуразиялық даму банкіндегі Қазақстан Республикасының ұлттық валютасымен салымдар</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2100" w:type="dxa"/>
+Standard &amp; Poor's (Стандард энд Пурс) агенттігінің халықаралық шкаласы бойынша "В-" ұзақ мерзімді кредиттік рейтингі немесе басқа рейтингтік агенттіктердің бірінің осындай деңгейдегі рейтингі, немесе Standard &amp; Poor's (Стандард энд Пурс) агенттігінің ұлттық шкаласы бойынша "kzBB"-ден "kzBB-"-ке дейінгі рейтингі немесе басқа рейтингтік агенттіктердің бірінің ұлттық шкаласы бойынша осыған ұқсас деңгейдегі рейтингі бар Қазақстан Республикасының екінші деңгейдегі банктеріндегі салымдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
-            </w:r>
+90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9625" w:type="dxa"/>
+1.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасы Үкіметінің дебиторлық берешегі</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2100" w:type="dxa"/>
+Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "АА-" төмен емес ұзақ мерзімді рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар халықаралық қаржы ұйымдарындағы салымдар, Еуразиялық Даму Банкіндегі Қазақстан Республикасының ұлттық валютасындағы салымдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
-            </w:r>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9625" w:type="dxa"/>
+1.13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының жергілікті атқарушы органдарының салықтар мен бюджетке төленетін басқа да төлемдер бойынша дебиторлық берешегі</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2100" w:type="dxa"/>
+Standard &amp; Poor's (Стандард энд Пурс) агенттігінің халықаралық шкаласы бойынша "ВВВ-" төмен емес ұзақ мерзімді рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар бейрезидент банктердегі салымдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
-            </w:r>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9625" w:type="dxa"/>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының Үкіметі мен Қазақстан Республикасының Ұлттық Банкі шығарған Қазақстан Республикасының мемлекеттік бағалы қағаздары</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2100" w:type="dxa"/>
+Борыштық бағалы қағаздар - барлығы, оның ішінде:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+2021 жылғы 1 қазаннан бастап борыштық бағалы қағаздардың құрамында орталық контрагенттің қатысуымен жасалған "кері репо" операциясының нысанасы болып табылатын борыштық бағалы қағаздар есепке алынбайды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-16.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9625" w:type="dxa"/>
+2.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Нұр-Сұлтан, Алматы және Шымкент қалаларының жергілікті атқарушы органдары шығарған Қазақстан Республикасының мемлекеттік бағалы қағаздары</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2100" w:type="dxa"/>
+Басқа мемлекеттердің заңнамасына сәйкес айналысқа шығарылғандарды қоса алғанда, Қазақстан Республикасының Қаржы министрлігі мен Қазақстан Республикасының Ұлттық Банкі шығарған Қазақстан Республикасының мемлекеттік бағалы қағаздары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
-            </w:r>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-17.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9625" w:type="dxa"/>
+2.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Қазақстан Республикасының бағалы қағаздар рыногы туралы заңнамасына сәйкес "Қазақстанның Даму Банкі" акционерлік қоғамы, "Самұрық-Қазына" ұлттық әл-ауқат қоры", "Бәйтерек" ұлттық басқарушы холдингі", "Проблемалық кредиттер қоры" акционерлік қоғамдары, сондай-ақ Еуразиялық Даму Банкі шығарған және Қазақстан Республикасының ұлттық валютасымен номинирленген бағалы қағаздар </w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2100" w:type="dxa"/>
+Қазақстан Республикасының жергілікті атқарушы органдары шығарған, Қазақстан Республикасының аумағында жұмыс істейтін қор биржасының ресми тізіміне енгізілген борыштық бағалы қағаздар </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
-            </w:r>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-18.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9625" w:type="dxa"/>
+2.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кәсіпкерлік қызметпен байланысты емес жеке тұлғалардың ипотекалық қарыздарын сатып алуды жүзеге асыратын, акцияларының 100 (жүз) пайызы Қазақстан Республикасының Ұлттық Банкіне тиесілі заңды тұлға шығарған бағалы қағаздар</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2100" w:type="dxa"/>
+акцияларының жүз пайызы Қазақстан Республикасының Ұлттық Банкіне тиесілі, кәсіпкерлік қызметке байланысты емес жеке тұлғалардың ипотекалық қарыздарын сатып алуды жүзеге асыратын заңды тұлға шығарған борыштық бағалы қағаздар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
-            </w:r>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-19.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9625" w:type="dxa"/>
+2.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "АА-" төмен емес тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар шет мемлекеттердің орталық үкіметтері шығарған мемлекеттік мәртебесі бар бағалы қағаздар</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2100" w:type="dxa"/>
+Қазақстан Республикасының және басқа мемлекеттердің заңнамасына сәйкес "Қазақстанның Даму Банкі", "Самұрық-Қазына" ұлттық әл-ауқат қоры", "Бәйтерек" ұлттық басқарушы холдингі, "Проблемалық кредиттер қоры" акционерлік қоғамдары шығарған борыштық бағалы қағаздар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
-            </w:r>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9625" w:type="dxa"/>
+2.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "АА-" төмен емес борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар халықаралық қаржы ұйымдары шығарған бағалы қағаздар</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2100" w:type="dxa"/>
+Қазақстан Республикасының және басқа мемлекеттердің заңнамасына сәйкес шығарылған, қор биржасының ресми тізімінің "Негізгі" алаңының "борыштық бағалы қағаздар" секторына кіретін Қазақстан Республикасы заңды тұлғаларының мемлекеттік емес бағалы қағаздары немесе шетел валютасында номинирленген және қор биржасының "Негізгі" алаңының "борыштық бағалы қағаздар" секторына енгізу үшін қор биржасының талаптарына сәйкес келетін "Астана" халықаралық қаржы орталығының аумағында жұмыс істейтін қор биржасында ашық сауда-саттыққа жіберілген Қазақстан Республикасы заңды тұлғаларының мемлекеттік емес борыштық бағалы қағаздары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
-            </w:r>
+90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-21.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9625" w:type="dxa"/>
+2.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "ВВВ-" төмен емес ұзақ мерзімді рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар банктерге ашық корреспонденттік шоттар бойынша талаптар</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2100" w:type="dxa"/>
+Қазақстан Республикасының және басқа мемлекеттердің заңнамасына сәйкес шығарылған, қор биржасының ресми тізімінің "Балама" алаңының "борыштық бағалы қағаздар" секторына енгізілген Қазақстан Республикасы заңды тұлғаларының мемлекеттік емес борыштық бағалы қағаздары немесе қор биржасының "Балама" алаңының "борыштық бағалы қағаздар" секторына енгізу үшін қор биржасының талаптарына сәйкес келетін "Астана" халықаралық қаржы орталығының аумағында жұмыс істейтін қор биржасында ашық сауда-саттыққа жіберілген Қазақстан Республикасы заңды тұлғаларының мемлекеттік емес борыштық бағалы қағаздары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
-            </w:r>
+60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-22.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9625" w:type="dxa"/>
+2.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тәуекелдің І тобына енгізілген активтер бойынша есептелген сыйақы</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2100" w:type="dxa"/>
+Қазақстан Республикасының және басқа мемлекеттердің заңнамасына сәйкес шығарылған, (эмитентте) Standard &amp; Poor's (Стандард энд Пурс) агенттігінің халықаралық шкаласы бойынша "ВВ-" төмен емес рейтингтік бағасы немесе басқа рейтингтік агенттіктердің бірінің осындай деңгейдегі рейтингі бар немесе Standard &amp; Poor's (Стандард энд Пурс) агенттігінің ұлттық шкаласы бойынша "kzА-" төмен емес рейтингі немесе басқа рейтингтік агенттіктердің бірінің ұлттық шкаласы бойынша осыған ұқсас деңгейдегі рейтингі бар Қазақстан Республикасы заңды тұлғаларының мемлекеттік емес борыштық бағалы қағаздары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
-            </w:r>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-II топ</w:t>
-            </w:r>
+2.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Қазақстан Республикасының және басқа мемлекеттердің заңнамасына сәйкес шығарылған, (эмитентте) Standard &amp; Poor's (Стандард энд Пурс) агенттігінің халықаралық шкаласы бойынша "В+"-дан "В-"-ке дейінгі рейтингтік бағасы немесе басқа рейтингтік агенттіктердің бірінің осындай деңгейдегі рейтингі бар немесе Standard &amp; Poor's (Стандард энд Пурс) агенттігінің ұлттық шкаласы бойынша "kzBBB+"-тен "kzBB-"-ке дейінгі рейтингі немесе басқа рейтингтік агенттіктердің бірінің ұлттық шкаласы бойынша осыған ұқсас деңгейдегі рейтингі бар Қазақстан Республикасы заңды тұлғаларының мемлекеттік емес борыштық бағалы қағаздары </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+85</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-23.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9625" w:type="dxa"/>
+2.9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "АА-" төмен тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің және тиісті рейтингтік бағасы жоқ елдердің қолма-қол шетел валютасы</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2100" w:type="dxa"/>
+Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "АА-" төмен емес халықаралық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осындай деңгейдегі рейтингі бар халықаралық қаржы ұйымдары шығарған мемлекеттік емес борыштық бағалы қағаздар, сондай-ақ Еуразиялық Даму Банкі шығарған және Қазақстан Республикасының ұлттық валютасында номинирленген борыштық бағалы қағаздар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20</w:t>
-            </w:r>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-24.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9625" w:type="dxa"/>
+2.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "А+"-тен "А-"-ке дейінгі тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің орталық үкіметтеріне берілген қарыздар</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2100" w:type="dxa"/>
+Standard &amp; Poor's (Стандард энд Пурс) агенттігінің халықаралық шәкілі бойынша "ВВВ-" төмен емес тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осындай деңгейдегі рейтингі бар шет мемлекеттердің борыштық бағалы қағаздары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20</w:t>
-            </w:r>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-25.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9625" w:type="dxa"/>
+2.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "А+"-тен "А-"-ке дейінгі тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің орталық банктеріне берілген қарыздар</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2100" w:type="dxa"/>
+Standard &amp; Poor's (Стандард энд Пурс) агенттігінің халықаралық шәкілі бойынша "ВВ+"-дан "ВВ-"-қа дейінгі тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осындай деңгейдегі рейтингі бар шет мемлекеттердің борыштық бағалы қағаздары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20</w:t>
-            </w:r>
+90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-26.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9625" w:type="dxa"/>
+2.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "А+"-тен "А-"-ке дейінгі борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар халықаралық қаржы ұйымдарына берілген қарыздар</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2100" w:type="dxa"/>
+Standard &amp; Poor's (Стандард энд Пурс) агенттігінің халықаралық шәкілі бойынша "В+"-дан "В-"-қа дейінгі тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осындай деңгейдегі рейтингі бар шет мемлекеттердің борыштық бағалы қағаздары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20</w:t>
-            </w:r>
+80</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-27.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9625" w:type="dxa"/>
+2.13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының жергілікті атқарушы органдарына берілген қарыздар</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2100" w:type="dxa"/>
+Standard &amp; Poor's (Стандард энд Пурс) агенттігінің халықаралық шәкілі бойынша "ВВВ-" төмен емес рейтингтік бағасы немесе басқа рейтингтік агенттіктердің бірінің осындай деңгейдегі рейтингі бар (эмитентте) шетелдік эмитенттердің мемлекеттік емес борыштық бағалы қағаздары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20</w:t>
-            </w:r>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-28.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9625" w:type="dxa"/>
+2.14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "AA-" төмен емес тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің жергілікті билік органдарына берілген қарыздар</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2100" w:type="dxa"/>
+Standard &amp; Poor's (Стандард энд Пурс) агенттігінің халықаралық шәкілі бойынша "ВВ+"-дан "ВВ-"-қа дейінгі рейтингтік бағасы немесе басқа рейтингтік агенттіктердің бірінің осындай деңгейдегі рейтингі бар шетелдік эмитенттердің (эмитентте) мемлекеттік емес борыштық бағалы қағаздары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20</w:t>
-            </w:r>
+85</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-29.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9625" w:type="dxa"/>
+2.15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "A+" төмен емес борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар ұйымдарға берілген қарыздар</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2100" w:type="dxa"/>
+Standard &amp; Poor's (Стандард энд Пурс) агенттігінің халықаралық шәкілі бойынша "В+"-дан "В-"-қа дейінгі рейтингтік бағасы немесе басқа рейтингтік агенттіктердің бірінің осындай деңгейдегі рейтингі бар шетелдік эмитенттердің (эмитентте) мемлекеттік емес борыштық бағалы қағаздары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20</w:t>
-            </w:r>
+70</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-30.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9625" w:type="dxa"/>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "А+"-тен "А-"-ке дейінгі тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің орталық банктеріндегі салымдар</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2100" w:type="dxa"/>
+Акциялар және депозитарлық қолхаттар - барлығы, оның ішінде:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20</w:t>
+2021 жылғы 1 қазаннан бастап акциялар мен депозитарлық қолхаттардың құрамында орталық контрагенттің қатысуымен жасалған "кері репо" операциясының мәні болып табылатын акциялар мен депозитарлық қолхаттар есепке алынбайды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-31.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9625" w:type="dxa"/>
+3.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+негізгі қор индекстерінің құрамына кіретін Қазақстан Республикасының заңды тұлғаларының және шетелдік эмитенттердің акциялары және базалық активі осы акциялар болып табылатын депозитарлық қолхаттар </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "А+"-тен "А-"-ке дейінгі борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар халықаралық қаржы ұйымдарындағы салымдар</w:t>
-[...36 lines deleted...]
-            </w:r>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-32.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9625" w:type="dxa"/>
+3.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "AА-" төмен емес борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар ұйымдардағы салымдар</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2100" w:type="dxa"/>
+қор биржасының ресми тізіміне "Негізгі" алаңының "акциялар" секторы "премиум" санатының талаптарына сәйкес келетін, қор биржасының ресми тізіміне енгізілген заңды тұлғалардың акциялары және базалық активі осы акциялар болып табылатын депозитарлық қолхаттар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20</w:t>
-            </w:r>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-33.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9625" w:type="dxa"/>
+3.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тәуекелдің І тобына жатқызылған дебиторлық берешекті қоспағанда, Қазақстан Республикасының жергілікті атқарушы органдарының дебиторлық берешегі</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2100" w:type="dxa"/>
+қор биржасының ресми тізімінің "Негізгі" алаңы "акциялар" секторының "стандарт" санатына енгізілген Қазақстан Республикасының резидент заңды тұлғаларының акциялары немесе осы Қосымшаның 3.4-жолында көрсетілген акциялар және базалық активтері осы акциялар болып табылатын депозитарлық қолхаттарды санамағанда, "Астана" халықаралық қаржы орталығының аумағында жұмыс істейтін қор биржасының ресми тізіміне енгізілген, жария сауда-сатыққа жіберілген Қазақстан Республикасының резидент заңды тұлғаларының акциялары және базалық активтері осы акциялар болып табылатын депозитарлық қолхаттар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20</w:t>
-            </w:r>
+80</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-34.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9625" w:type="dxa"/>
+3.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "AA-" төмен емес борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар ұйымдардың дебиторлық берешегі</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2100" w:type="dxa"/>
+қор биржасының ресми тізімінің "Балама" алаңының "акциялар" секторына енгізілген Қазақстан Республикасы заңды тұлғаларының акциялары немесе "Астана" халықаралық қаржы орталығының аумағында жұмыс істейтін қор биржасының "Аймақтық акциялар нарығының сегменті" ресми тізімінің кіші бөліміне енгізілген Қазақстан Республикасының заңды тұлғаларының акциялары жария сауда-сатыққа жіберілген және базалық активі осы акциялар болып табылатын депозитарлық қолхаттар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20</w:t>
-            </w:r>
+60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9625" w:type="dxa"/>
+3.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "А+"-тен "А-"-ке дейінгі тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің орталық үкіметтері шығарған, мемлекеттік мәртебесі бар бағалы қағаздар</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2100" w:type="dxa"/>
+Standard &amp; Poor's (Стандард энд Пурс) агенттігінің халықаралық шәкілі бойынша "ВВВ-" төмен емес рейтингтік бағасы немесе басқа рейтингтік агенттіктердің бірінің осындай деңгейдегі рейтингі бар Қазақстан Республикасының заңды тұлғаларының және шетелдік эмитенттердің акциялары және базалық активі осы акциялар болып табылатын депозитарлық қолхаттар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20</w:t>
-            </w:r>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-36.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9625" w:type="dxa"/>
+3.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "А+"-тен "А-"-ке дейінгі борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар халықаралық қаржы ұйымдары шығарған бағалы қағаздар</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2100" w:type="dxa"/>
+Standard &amp; Poor's (Стандард энд Пурс) агенттігінің халықаралық шәкілі бойынша "ВВ+"-дан "ВВ-"-қа дейінгі рейтингтік бағасы немесе басқа рейтингтік агенттіктердің бірінің осындай деңгейдегі рейтингі бар Қазақстан Республикасының заңды тұлғаларының және шетелдік эмитенттердің акциялары және базалық активі осы акциялар болып табылатын депозитарлық қолхаттар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20</w:t>
-            </w:r>
+80</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-37.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9625" w:type="dxa"/>
+3.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Нұр-Сұлтан, Алматы және Шымкент қалаларының жергілікті атқарушы органдары шығарған мемлекеттік бағалы қағаздарын қоспағанда, Қазақстан Республикасының жергілікті атқарушы органдары шығарған мемлекеттік бағалы қағаздар</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2100" w:type="dxa"/>
+Standard &amp; Poor's (Стандард энд Пурс) агенттігінің халықаралық шәкілі бойынша "В+"-дан "В-"-қа дейінгі рейтингтік бағасы немесе басқа рейтингтік агенттіктердің бірінің осындай деңгейдегі рейтингі бар Қазақстан Республикасының заңды тұлғаларының және шетелдік эмитенттердің акциялары және базалық активі осы акциялар болып табылатын депозитарлық қолхаттар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20</w:t>
-            </w:r>
+60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-38.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9625" w:type="dxa"/>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "АА-"-тен төмен емес тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің жергілікті билік органдары шығарған бағалы қағаздар</w:t>
-[...36 lines deleted...]
-            </w:r>
+Өзге бағалы қағаздар - барлығы, оның ішінде:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-39.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9625" w:type="dxa"/>
+4.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "AA-"-тен төмен емес борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар ұйымдар шығарған бағалы қағаздар</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2100" w:type="dxa"/>
+қор биржасының ресми тізіміне енгізілген инвестициялық қорлардың бағалы қағаздары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20</w:t>
-            </w:r>
+70</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-40.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9625" w:type="dxa"/>
+4.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Банк баланста ұстап тұратын және Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "ААА"-тен "АА-"-ке дейінгі кредиттік рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі немесе Standard &amp; Poor's (Стандард энд Пурс) агенттігінің ұлттық шкаласы бойынша "kzAAA"-тен "kzAA-"-ке дейінгі рейтингтік бағасы немесе басқа рейтингтік агенттіктердің бірінің ұлттық шкаласы бойынша осыған ұқсас деңгейдегі рейтингі бар секьюритилендіру позициялары</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2100" w:type="dxa"/>
+активтерінің құрылымы негізгі қор индекстерінің бірінің құрылымын қайталайтын немесе олардың пайлар бойынша баға белгілеулері негізгі қор индексіне байланысты болатын Exchange Traded Funds (ETF) (Эксчейндж Трэйдэд Фандс) пайлары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20</w:t>
-            </w:r>
+90</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-41.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9625" w:type="dxa"/>
+4.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тәуекелдің ІІ тобына енгізілген активтер бойынша есептелген сыйақы</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2100" w:type="dxa"/>
+Mornіngstar рейтингтік агенттігінің "3 жұлдыздан" төмен емес рейтингтік бағасы бар Exchange Traded Funds (ETF) (Эксчейндж Трэйдэд Фандс), Exchange Traded Commodіtіes (ETC) (Эксчейндж Трэйдэд Коммодитис), Exchange Traded Notes (ETN) (Эксчейндж Трэйдэд Ноутс) пайлары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20</w:t>
-            </w:r>
+80</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-III топ</w:t>
-            </w:r>
+4.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+орталық контрагенттің қатысуымен жасалған "кері репо" операциясының нысанасы болып табылатын бағалы қағаздар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-42.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9625" w:type="dxa"/>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тазартылмаған бағалы металдар</w:t>
-[...36 lines deleted...]
-            </w:r>
+Өзге активтер - барлығы, оның ішінде:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-43.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9625" w:type="dxa"/>
+5.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "ВВВ+"-тен "ВВВ-"-ке дейінгі тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің орталық үкіметтеріне берілген қарыздар</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2100" w:type="dxa"/>
+Тазартылған бағалы металдар және металл шоттар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50</w:t>
-            </w:r>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-44.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9625" w:type="dxa"/>
+5.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "ВВВ+"-тен "ВВВ-"-ке дейінгі тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің орталық банктеріне берілген қарыздар</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2100" w:type="dxa"/>
+Бағалы қағаздар нарығындағы кәсіби қызметті жүзеге асыру шеңберінде есептелген, бірақ төленбеген комиссиялық сыйақы бойынша (шарт талаптары бойынша мерзімі өтпеген) дебиторлық берешек (Ұйымның үлестес тұлғаларының дебиторлық берешегін қоспағанда) - Ұйымның балансы бойынша активтер сомасының 10 (он) пайызынан аспайтын сомада</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50</w:t>
-            </w:r>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-45.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9625" w:type="dxa"/>
+5.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "ВВВ+"-тен "ВВВ-"-ке дейінгі борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар халықаралық қаржы ұйымдарына берілген қарыздар</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2100" w:type="dxa"/>
+Бағалы қағаздар эмитенттеріне бағалы қағаздар шығарылымы проспектісінде қарастырылған бағалы қағаздардың айналыс мерзімінің аяқталуына байланысты туындайтын бағалы қағаздардың номиналды құнын төлеуге қойылатын талаптар (бағалы қағаздар шығарылымы проспектісінің шарттары бойынша мерзімі өтпеген)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50</w:t>
-            </w:r>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-46.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9625" w:type="dxa"/>
+5.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Ұйымның балансы бойынша активтер сомасының 5 (бес) пайызынан аспайтын сомада жылжымайтын мүлік түріндегі Ұйымның негізгі құрал-жабдықтары </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "А+"-тен "А-"-ке дейін төмен емес тәуелсіз рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар елдердің жергілікті билік органдарына берілген қарыздар</w:t>
-[...36 lines deleted...]
-            </w:r>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-47.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9625" w:type="dxa"/>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Standard &amp; Poor's (Стандард энд Пурс) агенттігінің "А"-дан "ВВВ+"-ке дейінгі борыштық рейтингі немесе басқа рейтингтік агенттіктердің бірінің осыған ұқсас деңгейдегі рейтингі бар ұйымдарға берілген қарыздар</w:t>
-[...36 lines deleted...]
-            </w:r>
+Өтімді активтердің жиынтығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-48.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9625" w:type="dxa"/>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мынадай талапқа сәйкес келетін ипотекалық тұрғын үй қарыздары (осы кестенің 76, 78 және 79 -жолдарында көрсетілген жеке тұлғаларға берілген қарыздарды қоспағанда): берілген ипотекалық тұрғын үй қарызы сомасының кепіл құнына қатынасы қоса алғанда кепіл құнының 50 (елу) пайызынан аспайды</w:t>
-[...36 lines deleted...]
-            </w:r>
+Баланс бойынша міндеттемелер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-49.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9625" w:type="dxa"/>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кәсіпкерлік қызметпен байланысты емес жеке тұлғалардың ипотекалық қарыздарын сатып алуды жүзеге асыратын, акцияларының 100 (жүз) пайызы Ұлттық Банкке тиесілі заңды тұлғаның сатып алу үшін белгіленген талаптарына сәйкес келетін ипотекалық тұрғын үй қарыздары, сондай-ақ олар бойынша сыйақылар</w:t>
-[...36 lines deleted...]
-            </w:r>
+Меншікті капиталдың ең төменгі мөлшері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9625" w:type="dxa"/>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кәсіпкерлік қызметпен байланысты емес жеке тұлғалардың ипотекалық қарыздарын сатып алуды жүзеге асыратын, акцияларының 100 (жүз) пайызы Ұлттық Банкке тиесілі заңды тұлғаға қайта берілген ипотекалық тұрғын үй қарыздары бойынша талаптар</w:t>
-[...36 lines deleted...]
-            </w:r>
+Меншікті капиталдың жеткіліктілігі коэффициенті</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-51.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="9625" w:type="dxa"/>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мынадай талаптарға сәйкес келетін ипотекалық тұрғын үй қарыздары (осы кестенің 76, 78 және 79 -жолдарында көрсетілген жеке тұлғаларға берілген қарыздарды қоспағанда): берілген ипотекалық тұрғын үй қарызы сомасының кепіл құнына қатынасы қоса алғанда кепіл құнының 51 (елу бір) пайызынан 85 (сексен бес) пайызына дейін қоса алғандағы шекте болады</w:t>
-[...10954 lines deleted...]
-            </w:r>
+Өтімділік коэффициенті</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -31512,30900 +29033,1557 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Салымдардың кредиттiк тәуекел</w:t>
+              <w:t>Өзгерістер мен толықтырулар</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>дәрежесi бойынша</w:t>
+              <w:t>енгізілетін Қазақстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мөлшерленген банк активтерiнiң</w:t>
+              <w:t>Республикасының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>кестесiне қосымша</w:t>
+              <w:t>пруденциялық реттеу мәселелері</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бойынша нормативтік құқықтық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>актілерінің тізбесіне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ұлттық Банкі Басқармасының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2018 жылғы 27 сәуірдегі</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 80 қаулысына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z69" w:id="58"/>
+    <w:bookmarkStart w:name="z131" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Салымдардың кредиттік тәуекел дәрежесі бойынша мөлшерленуге тиісті банк активтерінің есебіне түсіндірме</w:t>
+        <w:t xml:space="preserve"> Бағалы қағаздар нарығында брокерлік және (немесе) дилерлік қызметті жүзеге асыратын ұйымдар сақтауға міндетті пруденциялық нормативтердің мәндерін есептеу әдістемесі </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z70" w:id="59"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z132" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z133" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      1. Салымдар, дебиторлық берешек, сатып алынған бағалы қағаздар, банкте түзетілген құны аталған активтер көлемінің 50 (елу) пайызынан кем емес қамтамасыз етуі бар қарыздар (Салымдардың кредиттік тәуекел дәрежесі бойынша мөлшерленген банк активтері кестесінің (бұдан әрі – Кесте) 1, 2, 3, 10, 11, 12, 15, 16, 17, 18, 19 және 20-жолдарында көрсетілген активтер түріндегі) осы тармаққа сәйкес банктерде түзетілген қамтамасыз ету құнын анықтауға мүмкіндік беретін барабар есепке алу жүйесі болған кезде түзетілген қамтамасыз ету құнын шегергендегі тәуекел дәрежесі бойынша мөлшерленген активтер есебіне енгізіледі.</w:t>
+        <w:t xml:space="preserve">
+      1. Осы Бағалы қағаздар нарығында брокерлік және (немесе) дилерлік қызметті жүзеге асыратын ұйымдар сақтауға міндетті пруденциялық нормативтердің мәндерін есеп айырысу қағидалары (бұдан әрі – Қағидалар) "Бағалы қағаздар рыногы туралы" Қазақстан Республикасының Заңының (бұдан әрі - Бағалы қағаздар рыногы туралы заң) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>49-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тармағына, "Қаржы нарығы мен қаржы ұйымдарын мемлекеттiк реттеу, бақылау және қадағалау туралы" Қазақстан Республикасының Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9-3) тармағына сәйкес әзірленді және ерікті зейнетақы жарналарын тарту құқығымен инвестициялық портфельді басқару жөніндегі қызметті номиналды ұстаушы ретінде клиенттердің шоттарын жүргізу құқығынсыз бағалы қағаздар нарығында брокерлік және (немесе) дилерлік қызметпен қоса атқаратын ерікті жинақтаушы зейнетақы қорларын (бұдан әрі – ЕЖЗҚ), ерікті зейнетақы жарналарын тарту құқығынсыз инвестициялық портфельді басқару қызметін номиналды ұстаушы ретінде клиенттердің шоттарын жүргізу құқығымен брокерлік және (немесе) дилерлік қызметпен қоса атқаратын инвестициялық портфельді басқарушыларды (бұдан әрі – 1-ИПБ), ерікті зейнетақы жарналарын тарту құқығынсыз инвестициялық портфельді басқару қызметін клиенттердің шоттарын жүргізу құқығынсыз брокерлік және (немесе) дилерлік қызметпен қоса атқаратын инвестициялық портфельді басқарушыларды (бұдан әрі – 2-ИПБ) қоса алғанда, бағалы қағаздар нарығында брокерлік және (немесе) дилерлік қызметті жүзеге асыратын ұйымдар (бұдан әрі – брокер және (немесе) дилер) сақтауға тиісті пруденциялық нормативтердің мәндерін есептеу тәртібін белгілейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z134" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Брокердің және (немесе) дилердің пруденциялық нормативтерінің мәндерін есептеу әдістемесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z135" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Түзетілген қамтамасыз ету құны (Кестенің 1, 2, 3, 10, 11, 12, 15, 16, 17, 18, 19 және 20-жолдарында көрсетілген активтер түріндегі) мыналарға:</w:t>
+      2. Брокер және (немесе) дилер меншікті капиталдың жеткіліктілік коэффициентін мынадай формула бойынша есептейді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К = (ЛА-О) / МКАМ, мұндағы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      салымдар сомасының 100 (жүз) пайызына, оның ішінде осы банктегі қамтамасыз ету ретінде ұсынылғандары;</w:t>
+      ЛА-есептеу күніне қолда бар, Әдістеменің 4-тармағына сәйкес өтімді деп танылатын брокердің және (немесе) дилердің өтімді активтері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      қамтамасыз етуге берілген бағалы қағаздардың нарықтық құнының 95 (тоқсан бес) пайызына;</w:t>
+      О-есеп айырысу күніндегі баланс бойынша міндеттемелер;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      қамтамасыз етуге берілген тазартылған бағалы металдардың нарықтық құнының 85 (сексен бес) пайызына тең болады.</w:t>
+      МКАМ-брокердің және (немесе) дилердің меншікті капиталының жеткіліктілігі есебіне алынатын ең аз мөлшері:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жоғарыда көрсетілген салымдардың, дебиторлық берешектің, сатып алынған бағалы қағаздардың қамтамасыз етілмеген бөлігі салымдарға, дебиторлық берешекке, сатып алынған бағалы қағаздарға сәйкес келетін тәуекел дәрежесі бойынша Кестеге сай мөлшерленеді.</w:t>
-[...289 lines deleted...]
-      ипотекалық тұрғын үй қарызы деп жеке тұлғаларға тұрғын үй салу үшін не оны сатып алу және (немесе) жөндеу мақсатында берілетін ипотекалық қарыз түсініледі;</w:t>
+      Номиналды ұстаушы ретінде клиенттердің шоттарын жүргізу құқығы бар брокердің және (немесе) дилердің МКАМ 75 000 (жетпіс бес мың) АЕК-ті құрайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      тұтынушылық қарыз деп жеке тұлғаларға кәсіпкерлік қызметті жүзеге асырумен байланысты емес тауарларды, жұмыстарды және көрсетілетін қызметтерді сатып алуға берілген кредит түсініледі.</w:t>
+      Клиенттердің шоттарын жүргізу құқығы жоқ брокердің және (немесе) дилердің МКАМ, 53 000 (елу үш мың) АЕК-ті құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z81" w:id="70"/>
+    <w:bookmarkStart w:name="z136" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Егер бағалы қағаз шығарылымының арнайы борыштық рейтингі болса, онда тәуекел дәрежесі бойынша банк активтерін мөлшерлеу кезінде бағалы қағаз рейтингін ескеру қажет.</w:t>
+      3. Брокердің және (немесе) дилердің өтімділік коэффициенті мына формула бойынша есептеледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z82" w:id="71"/>
+    <w:bookmarkEnd w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Орталық контрагенттің қатысуымен жасалған "кері репо" операциясының мәні болып табылатын бағалы қағаздар тәуекелдің нөлдік дәрежесі бойынша өлшенеді.</w:t>
-[...438 lines deleted...]
-      Азиялық даму банкі (Asian Development Bank);</w:t>
+      Кл = ЛА / О, мұндағы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Америкааралық даму банкі (Inter-American Development Bank);</w:t>
+      ЛА-есептеу күніне қолда бар, Әдістеменің 4-тармағына сәйкес өтімді деп танылатын брокердің және (немесе) дилердің өтімді активтері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Африкалық даму банкі (African Development Bank);</w:t>
+      О-есеп айырысу күніндегі баланс бойынша міндеттемелер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z137" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Брокердің және (немесе) дилердің өтімді активтері ретінде тиісті көлемдерде бағалы қағаздар нарығында брокерлік және (немесе) дилерлік қызметті жүзеге асыратын ұйымдар сақтауға міндетті пруденциялық нормативтердің мәндерін есептеу Қағидаларына на (бұдан әрі - қағидалар) қосымшаға сәйкес "бағалы қағаздар нарығында брокерлік және (немесе) дилерлік қызметті жүзеге асыратын ұйымның пруденциялық нормативтердің мәндерін есептеу кестесінде" көрсетілген активтер танылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z138" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Әдістеменің 4-тармағында көзделген өтімді активтердің есебіне енгізілмейді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z139" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) брокердің және (немесе) дилердің міндеттемелері бойынша қамтамасыз ету болып табылатын және (немесе) брокердің және (немесе) дилердің меншік құқығы шектелген активтер (репо операцияларын қоспағанда).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Кері репо" операциясының нысанасы болып табылатын бағалы қағаздар бағалы қағаздар нарығында брокерлік және (немесе) дилерлік қызметті жүзеге асыратын ұйымның пруденциялық нормативтер мәндерінің есебінде көрсетілген көлемде осы Қағидаларға қосымшаға сәйкес нысан бойынша брокердің және (немесе) дилердің өтімді активтерінің есебіне енгізіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Еуразия даму банкі (Eurasian Development Bank);</w:t>
+      Орталық контрагенттің қатысуымен жасалған "кері репо" операциясының нысанасы болып табылатын бағалы қағаздар брокердің және (немесе) дилердің өтімді активтерінің есебіне толық көлемде енгізіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z140" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) параметрлері қор биржасының акциялар нарығының индексін (қор биржасының өкілдік тізімі) есептеу мақсатында пайдаланылатын қор биржасының ресми тізіміне кіретін акцияларды қоспағанда, брокерге және (немесе) дилерге қатысты аффилиирленген тұлғалар болып табылатын заңды тұлғалар шығарған бағалы қағаздар жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z141" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. ЕЖЗҚ-ның пруденциялық нормативтерінің мәндерін есептеу әдістемесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z142" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. ЕЖЗҚ меншікті капиталының жеткіліктілік коэффициенті мынадай формула бойынша есептеледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К = (ЛА-О) / МКАМ, мұндағы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Еуропа қайта құру және даму банкі (European Bank for Reconstruction and Development);</w:t>
+      ЛА-Әдістеменің 9-тармағында көрсетілген есептеу күніне қолда бар ЕЖЗҚ өтімді активтері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Еуропа инвестициялық банкі (European Investment Bank);</w:t>
+      О-есеп айырысу күніндегі баланс бойынша міндеттемелер;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Еуропа Кеңесінің Даму Банкі (the Council of Europe Development Bank);</w:t>
+      МКАМ-Әдістеменің 8-тармағына сәйкес есептелген, меншікті капиталдың жеткіліктілігі есебіне алынатын ЕЖЗҚ меншікті капиталының ең аз мөлшері.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z143" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. ЕЖЗҚ өтімділік коэффициенті мына формула бойынша есептеледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кл = ЛА/O, мұндағы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жеке секторды дамыту жөніндегі исламдық корпоарция (the Islamic Corporation for the Development of the Private Sector);</w:t>
+      ЛА-Әдістеменің 9-тармағында көрсетілген есептеу күніне қолда бар ЕЖЗҚ өтімді активтері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ислам даму банкі (Islamic Development Bank);</w:t>
+      О-есеп айырысу күніндегі баланс бойынша міндеттемелер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z144" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Егер:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      инвестициялық басқаруға қабылданған зейнетақы активтерінің құны 40 000 000 000 (қырық миллиард) теңгеден кем болса, МКАМ 107 000 (жүз жеті мың) АЕК-ке тең;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жан-жақты инвестицияларға кепілдік беру агенттігі (the Multilateral Investment Guarantee Agency);</w:t>
+      инвестициялық басқаруға қабылданған зейнетақы активтерінің құны 40 000 000 000 (қырық миллиард) теңгеден асады, онда МКАМ 107 000 (жүз жеті мың) АЕК + (АПУ- 40 000 000 000 (қырық миллиард) теңге) * 0,0001, мұнда АПУ инвестициялық басқаруға қабылданған зейнетақы активтері болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z145" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Ереженің қосымшасына сәйкес тиісті көлемдерде Бағалы қағаздар нарығында брокерлік және (немесе) дилерлік қызметті жүзеге асыратын ұйымның пруденциялық нормативтер мәндерін есептеу кестесінде көрсетілген ЕЖЗҚ-ның меншікті активтері ЕЖЗҚ-ның өтімді активтері деп танылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z146" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Әдістеменің 9-тармағында көзделген өтімді активтердің есебіне енгізілмейді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z147" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ЕЖЗҚ міндеттемелері бойынша қамтамасыз ету болып табылатын және (немесе) ЕЖЗҚ-ның меншік құқығы шектелген активтер (репо операцияларын қоспағанда).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Кері репо" операцияларының мәні болып табылатын бағалы қағаздар Қағидалардың қосымшасына сәйкес Бағалы қағаздар нарығында брокерлік және (немесе) дилерлік қызметті жүзеге асыратын ұйымның пруденциялық нормативтер мәндерін есептеу кестесінде көрсетілген көлемде ЕЖЗҚ өтімді активтерінің есебіне енгізіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Скандинавия инвестициялық банкі (the Nordic Investment Bank);</w:t>
+      Орталық контрагенттің қатысуымен жасалған "кері репо" операциясының нысанасы болып табылатын бағалы қағаздар ЕЖЗҚ-ның өтімді активтерінің есебіне толық көлемде енгізіледі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z148" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Халықаралық валюта қоры (the International Monetary Fund);</w:t>
+      2) ЕЖЗҚ-ға қатысты аффилиирленген тұлғалар болып табылатын заңды тұлғалар шығарған бағалы қағаздар;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z149" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Халықаралық даму қауымдастығы (the International Development Association);</w:t>
+      3) ЕЖЗҚ-ның ірі акционерлеріне және осы сенімгерлік басқарушылардың аффилиирленген тұлғаларына тиесілі ЕЖЗҚ-ның дауыс беретін акцияларының он және одан да көп пайызымен сенімгерлік басқарушылар шығарған бағалы қағаздар;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z150" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Халықаралық есеп айырысу банкі (the Bank for International Settlements);</w:t>
+      4) ЕЖЗҚ-ға қатысты аффилиирленген тұлғалар болып табылатын екінші деңгейдегі банктердегі салымдар мен ағымдағы шоттар.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z151" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Инвестициялық дауларды реттеу жөніндегі халықаралық орталық (the International Centre for Settlement of Investment Disputes);</w:t>
+        <w:t xml:space="preserve">
+      11. ЕЖЗҚ-ның меншікті активтері есебінен мәмілелер Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8815 болып тіркелген, Қазақстан Республикасының Ұлттық Банкі Басқармасының 2013 жылғы 27 тамыздағы № 237 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілген Бірыңғай жинақтаушы зейнетақы қорының және (немесе) ерікті жинақтаушы зейнетақы қорларының қызметін жүзеге асыру қағидаларының 2-тарауында белгіленген тәртіппен жасалады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z152" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. УПИ1 немесе УПИ2 пруденциялық нормативтерінің мәндерін есептеу әдістемесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z153" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Халықаралық қайта құру және даму банкі (International Bank for Reconstruction and Development);</w:t>
-[...14027 lines deleted...]
-      1) инвестициялық портфельді басқарушының міндеттемелері бойынша қамтамасыз ету болып табылатын және (немесе) инвестициялық портфельді басқарушының меншік құқығы шектелген активтер (репо операцияларын қоспағанда).</w:t>
+      12. УПИ1 немесе УПИ2 меншікті капиталының жеткіліктілік коэффициенті мынадай формула бойынша есептеледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Кері репо" операцияларының мәні болып табылатын бағалы қағаздар Қағидаларға қосымшаға сәйкес Инвестициялық портфельді басқарушының пруденциялық нормативтері мәндері есебінің кестесінде көрсетілген көлемде инвестициялық портфельді басқарушының өтімді активтер (орталық контрагенттің қатысуымен жасалған "кері репо" операциясының нысанасы болып табылатын бағалы қағаздарды қоспағанда) есебіне енгізіледі;</w:t>
+      К = (ЛА - О) / МКАМ, мұндағы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Орталық контрагенттің қатысуымен жасалған "кері реп" операциясының мәні болып табылатын бағалы қағаздар инвестициялық портфельді басқарушының өтімді активтерінің есебіне толық көлемде енгізіледі;</w:t>
-[...497 lines deleted...]
-      Азиялық даму банкі (Asian Development Bank);</w:t>
+      ЛА-есептеу күніне қолда бар, Әдістеменің 15-тармағына сәйкес өтімді деп танылатын УПИ1 немесе УПИ2 өтімді активтері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Америкааралық даму банкі (Inter-American Development Bank);</w:t>
+      О-есеп айырысу күніндегі баланс бойынша міндеттемелер;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Африкалық даму банкі (African Development Bank);</w:t>
+      МКАМ-Қағидалардың 14-тармағына сәйкес есептелген, меншікті капиталдың жеткіліктілігі есебіне алынатын, УПИ1 немесе УПИ2 меншікті капиталының ең аз мөлшері. Бірыңғай жинақтаушы зейнетақы қорымен жасалған шартқа сәйкес зейнетақы активтерін сенімгерлік басқаруды жүзеге асыратын УПИ1 немесе УПИ2 үшін МКАМ басқаруға қабылданған өзге активтердің мөлшеріне қарамастан Әдістеменің 14-тармағының 3) және 4) тармақшаларына сәйкес есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z154" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. УПИ1 немесе УПИ2 өтімділік коэффициенті мына формула бойынша есептеледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кл = ЛА/О, мұндағы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Еуразия даму банкі (Eurasian Development Bank);</w:t>
+      ЛА-есептеу күніне қолда бар, Әдістеменің 15-тармағына сәйкес өтімді деп танылатын УПИ1 немесе УПИ2 өтімді активтері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Еуропа қайта құру және даму банкі (European Bank for Reconstruction and Development);</w:t>
+      О-есеп айырысу күніндегі баланс бойынша міндеттемелер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z155" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Егер:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z156" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) УПИ басқаруына қабылданған активтердің құны 40 000 000 000 (қырық миллиард) теңгеден кем болса, МКАМ 107 000 (жүз жеті мың) АЕК-ке тең;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      УПИ 1 басқаруына қабылданған активтердің құны 40 000 000 000 (қырық миллиард) теңгеден астам соманы құрайды, онда МКАМ 107 000 (жүз жеті мың) АЕК + (АПУ - 40 000 000 000 (қырық миллиард) теңге)*0,0001, мұнда АПУ инвестициялық басқаруға қабылданған активтер болып табылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z157" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) УПИ2 басқаруына қабылданған активтердің құны 40 000 000 000 (қырық миллиард) теңгеден кем болса, МКАМ 85 000 (сексен бес мың) АЕК-ке тең;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      УПИ2 басқаруына қабылданған активтердің құны 40 000 000 000 (қырық миллиард) теңгеден астам соманы құрайды, онда МКАМ 85 000 (сексен бес мың) АЕК + (АПУ - 40 000 000 000 (қырық миллиард) теңге)*0,0001, мұнда АПУ инвестициялық басқаруға қабылданған активтер болып табылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z158" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) УПИ1 немесе УПИ2 сенімгерлік басқаруға қабылданған зейнетақы активтерінің ағымдағы құны 100 000 000 000 (бір жүз миллиард) теңгеден кем болса, онда МКАМ 1 029 000 (бір миллион жиырма тоғыз мың) АЕК-ке тең;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z159" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) УПИ1 немесе УПИ2 сенімгерлік басқаруға қабылдаған зейнетақы активтерінің ағымдағы құны 100 000 000 000 (бір жүз миллиард) теңгеден астам соманы құраса, онда МКАМ 1 029 000 (бір миллион жиырма тоғыз мың) АЕК + (ПАПУ - 100 000 000 000 (бір жүз миллиард) теңге) * 0,05, мұнда ПАПУ УПИ1 немесе УПИ2 сенімгерлік басқаруға қабылдаған зейнетақы активтері болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z160" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Қағидалардың қосымшасына сәйкес тиісті көлемдерде Бағалы қағаздар нарығында брокерлік және (немесе) дилерлік қызметті жүзеге асыратын ұйымның пруденциялық нормативтер мәндерін есептеу кестесінде көрсетілген активтер УПИ1 немесе УПИ2 өтімді активтері ретінде танылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z161" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Әдістеменің 15-тармағында көзделген УПИ1 немесе УПИ2 өтімді активтерінің есебіне енгізілмейді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z162" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) УПИ1 немесе УПИ2 міндеттемелері бойынша қамтамасыз ету болып табылатын және (немесе) УПИ1 немесе УПИ2 меншік құқығы шектелген активтер (репо операцияларын қоспағанда).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Кері репо" операциясының нысанасы болып табылатын бағалы қағаздар Қағидалардың қосымшасына сәйкес (орталық контрагенттің қатысуымен жасалған "кері репо" операциясының нысанасы болып табылатын бағалы қағаздарды есепке алмағанда) Бағалы қағаздар нарығында брокерлік және (немесе) дилерлік қызметті жүзеге асыратын ұйымның пруденциялық нормативтер мәндерін есептеу кестесінде көрсетілген көлемде УПИ1 немесе УПИ2 өтімді активтерінің есебіне енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Еуропа инвестициялық банкі (European Investment Bank);</w:t>
+      Орталық контрагенттің қатысуымен жасалған "кері репо" операциясының нысанасы болып табылатын бағалы қағаздар УПИ 1 немесе УПИ 2 өтімді активтерінің есебіне толық көлемде енгізіледі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z163" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Еуропа Кеңесінің Даму Банкі (the Council of Europe Development Bank);</w:t>
+      2) параметрлері қор биржасының акциялар нарығының индексін есептеу мақсатында пайдаланылатын қор биржасының ресми тізіміне кіретін акцияларды қоспағанда, УПИ1 немесе УПИ2-ге қатысты үлестес тұлғалар болып табылатын заңды тұлғалар шығарған бағалы қағаздар (қор биржасының өкілдік тізімі).</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...14894 lines deleted...]
-    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkEnd w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -62727,35 +30905,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>