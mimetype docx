--- v3 (2026-07-26)
+++ v4 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5584a0b" w14:textId="5584a0b">
+    <w:p w14:paraId="99ddcb6" w14:textId="99ddcb6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -111,335 +111,107 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Төтенше жағдайлар министрінің 2021 жылғы 20 қыркүйектегі № 463 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2021 жылғы 20 қыркүйекте № 24449 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...273 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Бұйрықтың қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-т.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қараңыз.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Үкіметінің 2020 жылғы 23 қазандағы № 701 қаулысымен бекітілген Қазақстан Республикасы Төтенше жағдайлар министрлігі туралы ереженің 16-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -456,51 +228,61 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1) тармағына сәйкес БҰЙЫРАМЫН:</w:t>
+        <w:t xml:space="preserve"> 1) тармағына сәйкес </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -681,4048 +463,286 @@
         <w:t>
       3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасы Төтенше жағдайлар вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:p>
-[...705 lines deleted...]
-        <w:t>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8040" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 </w:t>
-      </w:r>
-[...41 lines deleted...]
-        <w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>      Қазақстан Республикасы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Төтенше жағдайлар министрі </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 </w:t>
-      </w:r>
-[...135 lines deleted...]
-        <w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4340" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 </w:t>
-      </w:r>
-[...61 lines deleted...]
-        <w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ю. Ильин</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 </w:t>
-      </w:r>
-[...3042 lines deleted...]
-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "КЕЛІСІЛДІ"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасының</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Цифрлық даму, инновациялар</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>және аэроғарыш</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>өнеркәсібі министрлігі</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4758,193 +778,2965 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Өнеркәсіптік қауіпсіздік</w:t>
+              <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>саласындағы кәсіби авариялық-құтқару қызметтерін аттестаттау</w:t>
+              <w:t>Төтенше жағдайлар</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидалары мемлекеттік</w:t>
+              <w:t>министрлігінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қызметін көрсету қағидаларына</w:t>
+              <w:t>2021 жылғы 20 қыркүйектегі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1-қосымша</w:t>
+              <w:t>№ 463 бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>нысан</w:t>
+              <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z9" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Өнеркәсіптік қауіпсіздік саласындағы кәсіби авариялық-құтқару қызметтерін аттестаттау қағидалары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Осы өнеркәсіптік қауіпсіздік саласындағы кәсіби авариялық-құтқару қызметтерін аттестаттау қағидалары (бұдан әрі – қағидалар) Қазақстан Республикасы Үкіметінің 2020 жылғы 23 қазандағы № 701 қаулысымен бекітілген Қазақстан Республикасы Төтенше жағдайлар министрлігі туралы ереженің 16-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>95) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және өнеркәсіптік қауіпсіздік саласындағы кәсіби авариялық-құтқару қызметтерін аттестаттау тәртібін және "Өнеркәсіптік қауіпсіздік саласындағы кәсіби авариялық-құтқару қызметтерін аттестаттау" мемлекеттік қызметін көрсету тәртібін айқындайды.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Төтенше жағдайлар министрінің 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z11" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Өнеркәсіптік қауіпсіздік саласындағы кәсіби авариялық-құтқару қызметтерін аттестаттау өнеркәсіптік қауіпсіздік саласындағы уәкілетті органның заңды тұлғаның қауіпті өндірістік объектілерде тау-кен құтқару, газдан құтқару, бұрқаққа қарсы жұмыстарды орындауға құқығын ресми тануы және олардың "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Азаматтық қорғау туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">" Қазақстан Республикасы Заңының, "Авариялық-құтқару қызметтері мен құралымдарына қойылатын біліктілік талаптарын бекіту туралы" (Нормативтiк құқықтық актiлерді мемлекеттік тіркеу тізілімінде № 10261 болып тіркелген) Қазақстан Республикасы Заңының, Қазақстан Республикасы Ішкі істер министрінің 2015 жылғы 15 қаңтардағы № 21 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, "Құтқарушыларды аттестаттау және қайта аттестаттау қағидаларын бекіту туралы" (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17233 болып тіркелген) Қазақстан Республикасы Ішкі істер министрінің 2018 жылғы 11 шілдедегі № 507 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және "Өнеркәсіптік қауіпсіздік саласындағы кәсіби авариялық-құтқару қызметтерінің жеке құрамына қойылатын талаптарды және олардың штат санын есептеу нормативтерін, оларды жарақтандыру нормаларын бекіту туралы" (Нормативтiк құқықтық актiлерді мемлекеттік тіркеу тізілімінде № 23812 болып тіркелген) Төтенше жағдайлар министрінің 2021 жылғы 27 шілдедегі № 360 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> талаптарына сәйкестігін айқындау мақсатында.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z12" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Өнеркәсіптік қауіпсіздік саласындағы кәсіби авариялық-құтқару қызметтері аттестаттауға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда – ҚР Төтенше жағдайлар министрінің 02.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 433</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z13" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Өнеркәсіптік қауіпсіздік саласындағы кәсіби авариялық-құтқару қызметтері бастапқы, кезеңдік және кезектен тыс аттестаттауға жатады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бастапқы аттестаттауға жаңадан құрылатын өнеркәсіптік қауіпсіздік саласындағы кәсіби авариялық-құтқару қызметтері жатады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) кезеңдік аттестаттау бес жылда бір рет жүргізіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) кезектен тыс аттестаттау орындайтын жұмыстардың түрі немесе түрлері өзгерген жағдайда жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда – ҚР Төтенше жағдайлар министрінің 02.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 433</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Өнеркәсіптік қауіпсіздік саласындағы кәсіби авариялық-құтқару қызметін алғашқы аттестаттау кезінде әрбір жұмыс түрі үшін кәсіби авариялық-құтқару бөлімшелерінің саны кемінде екі бірлікті құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z20" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Қауіпті өндірістік объектілерге қызмет көрсетуге арналған шарттары бар өнеркәсіптік қауіпсіздік саласындағы кәсіби авариялық-құтқару қызметін кезеңдік және кезектен тыс аттестаттау кезінде жедел бөлімшелердің саны Қазақстан Республикасы Төтенше жағдайлар министрінің 2021 жылғы 27 шілдедегі № 360 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілген "Өнеркәсіптік қауіпсіздік саласындағы кәсіби авариялық-құтқару қызметтерінің жеке құрамына қойылатын талаптарды және олардың штат санын есептеу нормативтерін, оларды жарақтандыру нормаларын бекіту туралы" талаптарында белгіленген нормативтерге сәйкес есептеледі (Нормативтiк құқықтық актiлерді мемлекеттік тіркеу тізілімінде № 23812 болып тіркелген).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қауіпті өндірістік объектілерге қызмет көрсетуге арналған шарттар болмаған жағдайда, әрбір жұмыс түрі үшін кәсіби авариялық-құтқару бөлімшелерінің саны кемінде екі бірлікті құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармаққа өзгеріс енгізілді - ҚР Төтенше жағдайлар министрінің 02.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 433</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Өнеркәсіптік қауіпсіздік саласындағы кәсіби авариялық-құтқару қызметтерін аттестаттау "Өнеркәсіптік қауіпсіздік саласындағы кәсіби авариялық-құтқару қызметтерін аттестаттау" мемлекеттік қызмет көрсету тәртібімен жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z22" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Аттестаттаудан өткен өнеркәсіптік қауіпсіздік саласындағы кәсіби авариялық-құтқару қызметтеріне Өнеркәсіптік қауіпсіздік саласында авариялық-құтқару жұмыстарын жүргізу құқығына аттестат (бұдан әрі – Аттестат) беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда – ҚР Төтенше жағдайлар министрінің 02.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 433</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Аттестаттың қолданылуы мынадай жағдайларда тоқтатылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Аттестаттың берілген мерзімі аяқталған соң;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Аттестатан айыру (кері қайтарып алу);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) заңды тұлғаның атауын немесе меншік нысанын өзгерте отырып, оны тарату немесе қайта ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Аттестатта көзделген жұмыстардың белгілі бір түрін немесе түрлерін жүргізу құқығынан заңды тұлғаның бас тартуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) заңды тұлғаның Аттестатың қолданылуын тоқтату туралы ерікті өтініші.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аттестатың қолданылуы тоқтатылған жағдайда өнеркәсіптік қауіпсіздік саласындағы кәсіби авариялық-құтқару қызметі хабарлайды:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) өнеркәсіптік қауіпсіздік саласындағы уәкілетті органға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қызмет көрсетілетін объектіге.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда – ҚР Төтенше жағдайлар министрінің 02.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 433</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...8 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тарау. Мемлекеттік қызметті көрсету тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z32" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. "Өнеркәсіптік қауіпсіздік саласындағы кәсіби авариялық-құтқару қызметтерін аттестаттау" мемлекеттік көрсетілетін қызметін (бұдан әрі – мемлекеттік көрсетілетін қызмет) Қазақстан Республикасы Төтенше жағдайлар министрлігінің өнеркәсіптік қауіпсіздік комитеті (бұдан әрі – көрсетілетін қызметті беруші) көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z33" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Мемлекеттік қызметті алу үшін заңды және жеке тұлғалар (бұдан әрі-көрсетілетін қызметті алушы) көрсетілетін қызметті берушіге www.egov.kz "цифрлық үкімет" веб-порталы (бұдан әрі-портал) арқылы осы Қағидаларға 1-қосымшаға сәйкес нысан бойынша көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасымен куәландырылған электрондық құжат нысанындағы өтініш жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі осы Қағидаларға 2-қосымшаға сәйкес баяндалған. (бұдан әрі – негізгі талаптардың тізбесі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке басты куәландыратын құжат туралы, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы мәліметтерді көрсетілетін қызметті беруші тиісті мемлекеттік цифрлық жүйелерден "цифрлық үкімет" шлюзі арқылы алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда – ҚР Төтенше жағдайлар министрінің 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-т.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Мемлекеттік қызмет көрсетудің жалпы мерзімі 13 (он үш) жұмыс күнін құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 11-тармаққа өзгеріс енгізілді - ҚР Төтенше жағдайлар министрінің м.а. 15.04.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      13-тармақ жаңа редакцияда көзделген - ҚР Төтенше жағдайлар министрінің 29.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 365</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Көрсетілетін қызметті берушінің кеңсе қызметкері құжаттар мен мәліметтерді олар келіп түскен күні қабылдауды және тіркеуді жүзеге асырады және көрсетілетін қызметті берушінің басшысына, не болмаса оны алмастыратын тұлғаға жібереді, ол жауапты орындаушыны тағайындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті берушінің кеңсе қызметкері құжаттар мен мәліметтерді олар келіп түскен күні қабылдауды және тіркеуді жүзеге асырады және көрсетілетін қызметті берушінің басшысына, не болмаса оны алмастыратын тұлғаға жібереді, ол жауапты орындаушыны тағайындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы негізгі талаптар тізбесіне сәйкес құжаттар топтамасын толық ұсынбаған және (немесе) қолданылу мерзімі өтіп кеткен құжаттарды ұсынған жағдайларда, көрсетілетін қызметті беруші өтінішті қабылдаудан бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2 (екі) жұмыс күні ішінде ұсынылған құжаттар мәліметтерінің дұрыстығын тексереді және ұсынылған құжаттар мәліметтерінің дұрыс емес фактісі анықталған жағдайда осы Қағидаларға 3-қосымшаға (бұдан әрі - Дәлелді бас тарту) сәйкес нысан бойынша өтінішті одан әрі қараудан дәлелді бас тартуды дайындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылған құжаттардағы мәліметтер дұрыс болған жағдайда, көрсетілетін қызметті беруші көрсетілетін өнеркәсіптік қауіпсіздік саласындағы уәкілетті орган ведомствосының аумақтық бөлімшесіне (бұдан әрі – аумақтық департамент) негізгі талаптар тізбесіне сәйкес көрсетілетін қызметті алушының талаптарға сәйкестігі немесе сәйкессіздігі туралы қорытынды алу үшін сұрау салу жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымша жаңа редакцияда – ҚР Төтенше жағдайлар министрінің 02.10.2025 </w:t>
+      Аумақтық департамент көрсетілетін қызметті алушының "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>51-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес негізгі талаптар тізбесіне сәйкес қойылатын талаптарға сәйкестігіне рұқсат беру бақылауын жүзеге асырады, оның нәтижелері бойынша көрсетілетін қызметті алушының негізгі талаптар тізбесіне сәйкес қойылатын талаптарға сәйкестігі немесе сәйкес еместігі туралы қорытынды жасайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Көрсетілетін қызметті алушының қойылатын талаптарға сәйкестігі немесе сәйкес еместігі туралы қорытынды алған кезде жауапты орындаушы осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> немесе </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшаларға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысандар бойынша мемлекеттік қызмет көрсету нәтижесін ресімдейді</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 02.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 433</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2026 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі); өзгеріс енгізілді - ҚР Төтенше жағдайлар министрінің 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      14-тармақ жаңа редакцияда көзделген - ҚР Төтенше жағдайлар министрінің 29.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 365</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14. Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>73-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес мемлекеттік қызметті көрсетуден бас тарту үшін негіздер анықталған кезде көрсетілетін қызметті беруші көрсетілетін қызметті алушыға алдын ала шешім бойынша позициясын білдіру мүмкіндігі үшін мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешім, сондай-ақ тыңдауды өткізу уақыты мен орны (тәсілі) туралы хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тыңдау туралы хабарлама мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін кемінде 3 (үш) жұмыс күні бұрын жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тыңдау хабардар етілген күннен бастап 2 (екі) жұмыс күнінен кешіктірілмей жүргізіледі. Тыңдау нәтижелері бойынша көрсетілетін қызметті беруші оң нәтиже немесе мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауапты береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Ескерту. 14-тармаққа өзгеріс енгізілді - ҚР Төтенше жағдайлар министрінің 24.05.2022</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 170</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік он алпыс өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Мемлекеттік қызмет алдын ала жазылусыз және жеделдетілген қызмет көрсетусіз кезек күту тәртібімен көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметті көрсету нәтижесі көрсетілетін қызметті беруші басшысының не оны алмастыратын адамның электрондық цифрлық қолтаңбасымен куәландырылған электрондық құжат нысанында көрсетілетін қызметті алушының порталдағы "жеке кабинетіне" жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16. Көрсетілетін қызметті беруші Заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тармағының 11) тармақшасына сәйкес мемлекеттік қызмет көрсету сатысы туралы деректерді мемлекеттік немесе әлеуметтік жауапкершілігі бар көрсетілетін қызметтер көрсету мониторингінің цифрлық жүйесіне енгізуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рұқсаттар мен хабарламалардың мемлекеттік цифрлық жүйесі арқылы мемлекеттік қызмет көрсету кезінде оны көрсету сатысы туралы деректер мемлекеттік немесе әлеуметтік жауапкершілігі бар көрсетілетін қызметтер көрсету мониторингінің цифрлық жүйесіне автоматты режимде түседі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы Қағидаларға енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты "цифрлық үкіметтің" операторына және мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығына өнеркәсіптік қауіпсіздік саласындағы уәкілетті орган жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-т.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Аттестаттың қолданылу мерзімі бес жылды құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 17-тармақ жаңа редакцияда – ҚР Төтенше жағдайлар министрінің 02.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 433</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z40" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тарау. Көрсетілетін қызметті берушінің мемлекеттік қызметтерді көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      18-тармақ жаңа редакцияда көзделген - ҚР Төтенше жағдайлар министрінің 29.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 365</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды адам, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағым көрсетілетін қызметті берушіге, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адамға беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адам шағым келіп түскен күннен бастап 3 (үш) жұмыс күнінен кешіктірмей оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте көрсетілетін қызметті беруші, лауазымды адам, шешімге, әрекетке (әрекетсіздікке) шағым жасайды, егер ол 3 (үш) күн ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешім не өзге де әкімшілік әрекет қабылдаса, шағымды қарайтын органға шағым жібермеуге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Ескерту. 18-тармақ жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 24.05.2022</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 170</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік он алпыс өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      19. Заңның 25-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы ол тіркелген күннен бастап 5 (бес) жұмыс күні ішінде қаралуға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы ол тіркелген күннен бастап 15 (он бес) жұмыс күні ішінде қаралуға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Ескерту. 19-тармақ жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 24.05.2022</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 170</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік он алпыс өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z43" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      20. Көрсетілетін қызметті берушінің, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның шағымды қарау мерзімі Заңның 25-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес қажет болған жағдайда 10 (он) жұмыс күнінен аспайтын мерзімге ұзартылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) шағым бойынша қосымша зерделеу немесе тексеру не жергілікті жерге барып тексеру жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қосымша ақпарат алу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағымды қарау мерзімі ұзартылған жағдайда шағымдарды қарау жөніндегі өкілеттіктер берілген лауазымды адам шағымды қарау мерзімі ұзартылған кезден бастап 3 (үш) жұмыс күні ішінде шағым берген өтініш берушіге ұзарту себептерін көрсете отырып, шағымды қарау мерзімінің ұзартылғаны туралы жазбаша нысанда (шағым қағаз жеткізгіште берілген кезде) немесе электрондық нысанда (шағым электрондық түрде берілген кезде) хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Ескерту. 20-тармақ жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 24.05.2022</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 170</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік он алпыс өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z46" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      21. Егер Заңда өзгеше көзделмесе, сотқа шағым жасауға Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің 91-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әкімшілік (сотқа дейінгі) тәртіппен шағым жасалғаннан кейін жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Ескерту. 21-тармақ жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 24.05.2022</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 170</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік он алпыс өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4980,50 +3772,216 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>Өнеркәсіптік қауіпсіздік</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>саласындағы кәсіби авариялық-құтқару қызметтерін аттестаттау</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидалары мемлекеттік</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызметін көрсету қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      [Заңды тұлғаның деректемелері (мекенжайы, бизнес-сәйкестендіру нөмірі, телефоны)]</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>[Мемлекеттік органның атауы]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
@@ -5100,685 +4058,682 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш күні: [Күні]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Өнеркәсіптік қауіпсіздік саласында авариялық-құтқару жұмыстарын жүргізу құқығына куәлік алуға ӨТІНІШ</w:t>
-[...55 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Өнеркәсіптік қауіпсіздік саласында авариялық-құтқару жұмыстарын  жүргізу құқығына аттестат алуға  ӨТІНІШ ____________________________________________________________ (заңды тұлғаның атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z48" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Азаматтық қорғау туралы" 2014 жылғы 11 сәуірдегі Қазақстан  Республикасы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>27-1-бабын</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> басшылыққа ала отырып, Сізден мыналарды жүргізуді сұраймын</w:t>
-[...89 lines deleted...]
-      __________________________________________________________________.</w:t>
+        <w:t xml:space="preserve"> басшылыққа ала отырып, Сізден мыналарды жүргізуді сұраймын  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (аттестаттау түрін көрсету (бастапқы, кезеңдік және кезектен тыс)  аттестаттауды </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      өткізу және өнеркәсіптік қауіпсіздік саласында авариялық-құтқару  жұмыстарын </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жүргізу құқығына Аттестат мынадай жұмыс түрлеріне беру:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (жұмыс түрін (лерін) көрсету)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...218 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve">
+      Өнеркәсіптік қауіпсіздік саласындағы кәсіби авариялық-құтқару қызметі  мүлкінің </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      орналасқан жері (мүлік бірнеше өңірде орналасқан жағдайда, барлық өңірлер </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көрсетілсін)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (облыс, қала, аудан, елді мекен, көше атауы, үй/ғимарат нөмірі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Цифрлық жүйелердегі заңмен қорғалатын құпияны құрайтын мәліметтерді</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      пайдалануға келісемін. Ұсынылған ақпараттың дұрыстығын растаймын және </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасының  заңнамасына сәйкес дәйексіз мәліметтер бергені үшін </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жауапкершілік туралы растаймын</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>___________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>[Тегі, аты, әкесінің аты (болған</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жағдайда), электрондық</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>цифрлық қолтаңбасы]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-      </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="7810500" cy="2717800"/>
+            <wp:extent cx="6705600" cy="1905000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="7810500" cy="2717800"/>
+                      <a:ext cx="6705600" cy="1905000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">      2-қосымшаға өзгеріс енгізу көзделген - ҚР Төтенше жағдайлар министрінің 29.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 365</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...78 lines deleted...]
-        <w:t>) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -5828,178 +4783,165 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Өнеркәсіптік қауіпсіздік</w:t>
+              <w:t>"Өнеркәсіптік қауіпсіздік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>саласындағы кәсіби авариялық-</w:t>
+              <w:t>саласындағы кәсіби авариялық-құтқару қызметтерін аттестаттау</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>құтқару қызметтерін аттестаттау</w:t>
+              <w:t>қағидалары мемлекеттік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидалары мемлекеттік</w:t>
+              <w:t>қызметін көрсету" қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қызметін көрсету қағидаларына</w:t>
+              <w:t>2-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2-қосымша</w:t>
+              <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 2-қосымша жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 02.10.2025 </w:t>
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 13.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 433</w:t>
+        <w:t>№ 157</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.01.2026 бастап </w:t>
-[...20 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -6014,92 +4956,102 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Өнеркәсіптік қауіпсіздік саласындағы кәсіби авариялық-құтқару қызметтерін аттестаттау" мемлекеттік қызмет көрсету негізгі талаптар тізбесі:</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Өнеркәсіптік қауіпсіздік саласындағы кәсіби авариялық-құтқару қызметтерін аттестаттау қағидалары мемлекеттік қызметін көрсету" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1.</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6168,1748 +5120,1834 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2.</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету тәсілдері</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің (бар болса) атауын</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Электрондық үкіметтің" Веб-порталы www.egov.kz. (бұдан әрі – портал)</w:t>
+-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3.</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Мемлекеттік қызмет көрсету мерзімі</w:t>
+              <w:t xml:space="preserve">
+ Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдері </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-13 (он үш) жұмыс күні</w:t>
+              <w:t xml:space="preserve">
+ www.egov.kz "Цифрлық үкімет" веб-порталы (бұдан әрі - портал) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4.</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нысаны</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық (ішінара автоматтандырылған)</w:t>
+13 (он үш) жұмыс күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5.</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Мемлекеттік қызмет көрсету нәтижесі</w:t>
+              <w:t xml:space="preserve">
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесін беру нысаны </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Өнеркәсіптік қауіпсіздік саласында авариялық-құтқару жұмыстарын жүргізу құқығына аттестат (бұдан әрі - Аттестат) немесе дәлелді бас тарту</w:t>
+              <w:t xml:space="preserve">
+ Электрондық (ішінара цифрландырылған) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6.</w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тегін</w:t>
+Өнеркәсіптік қауіпсіздік саласында авариялық-құтқару жұмыстарын жүргізу құқығына аттестат (бұдан әрі - Аттестат) немесе дәлелді бас тарту</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7.</w:t>
+7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жұмыс кестесі</w:t>
+Көрсетілетін қызметті алушыдан мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде алынатын төлем мөлшері және оларды Қазақстан Республикасының заңнамасында көзделген жағдайларда жинау тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Қазақстан Республикасының </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> (бұдан әрі – Кодекс) сәйкес демалыс және мереке күндерін қоспағанда, белгіленген жұмыс кестесіне сәйкес дүйсенбіден жұмаға дейін сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 9.00-ден 18.30-ға дейін. Жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда тәулік бойы (көрсетілетін қызметті тұтынушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде Кодекске сәйкес өтінішті қабылдау және мемлекеттік қызметті көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады).</w:t>
+ Тегін </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8.</w:t>
+8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+Жұмыс кестесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">
+1) көрсетілетін қызметті беруші - Қазақстан Республикасының Еңбек </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес демалыс және мереке күндерін қоспағанда, белгіленген жұмыс графигіне сәйкес дүйсенбіден бастап жұманы қоса алғанда, түскі үзіліспен.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>
-1. Аттестаттау кезінде тау-кен құтқару жұмыстарына:</w:t>
-[...489 lines deleted...]
-Жеке басты куәландыратын құжаттар туралы, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы мәліметтерді көрсетілетін қызметті беруші тиісті мемлекеттік ақпараттық жүйелерден "электрондық үкімет" шлюзі арқылы алады.</w:t>
+2) портал - техникалық жұмыстарды жүргізуге байланысты үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау келесі жұмыс күні жүзеге асырылады).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9.</w:t>
+9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңдарында белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін қажетті құжаттар тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті алушы мемлекеттік қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) жеткіліксіздікті анықтау;</w:t>
+1. Аттестаттау кезінде тау-кен құтқару жұмыстарына:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+осы Қағидаларға 1-қосымшаға сәйкес нысан бойынша көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасымен куәландырылған электрондық құжат нысанындағы өтініш;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-2) аумақтық департаменттің көрсетілетін қызметті алушының қойылатын "Авариялық-құтқару қызметтері мен құралымдарына қойылатын біліктілік талаптарын бекіту туралы" (Нормативтiк құқықтық актiлерді мемлекеттік тіркеу тізілімінде № 10261 болып тіркелген) Қазақстан Республикасы Заңының, Қазақстан Республикасы Ішкі істер министрінің 2015 жылғы 15 қаңтардағы № 21 </w:t>
-[...59 lines deleted...]
-              <w:t xml:space="preserve"> талаптарына сәйкес еместігі туралы қорытындысы; </w:t>
+"Құтқарушыларды аттестаттау және қайта аттестаттау қағидаларын бекіту туралы" Қазақстан Республикасы Ішкі істер министрінің 2018 жылғы 11 шілдедегі № 507 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17233 болып тіркелген) сәйкес өнеркәсіптік қауіпсіздік саласындағы кәсіптік авариялық-құтқару қызметіне жұмысқа ресімделген, оның ішінде "құтқарушы" мәртебесін берген жұмыскерлер мен мамандар туралы мәліметтер;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+"Өнеркәсіптік қауіпсіздік саласындағы кәсіби авариялық-құтқару қызметтерінің жеке құрамына қойылатын талаптарды және олардың штат санын есептеу нормативтерін, оларды жарақтандыру нормаларын бекіту туралы" Қазақстан Республикасы Төтенше жағдайлар министрінің 2021 жылғы 27 шілдедегі № 360 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 23812 болып тіркелген) сәйкес өнеркәсіптік қауіпсіздік саласындағы кәсіптік авариялық-құтқару қызметтерін жарақтандыру нормалары көрсетілген мәліметтерді қамтитын цифрлық құжат;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+"Авариялық-құтқару қызметтері мен құралымдарына қойылатын біліктілік талаптарын бекіту туралы" Қазақстан Республикасы Ішкі істер министрінің 2015 жылғы 15 қаңтардағы № 21 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10261 болып тіркелген) сәйкес тәулік бойы кезекшілік өткеруді, бос ауысымның демалысын, байланыс (телефон, факсимильдік, радиобайланыс), жеке құрамды құлақтандыру жүйесін қамтамасыз ететін үй-жайлар мен жабдықтардың, сондай-ақ авариялық-құтқару қызметінің орналасу схемасына сәйкес мүлікке және материалдық құралдардың белгіленген қорларына арналған үй-жайлардың (авариялық-құтқару құралдары, жабдықтар мен керек-жарақтар, тыныс-тіршілікті қамтамасыз ету құралдары, нысанды киім-кешек) бар екендігі туралы мәліметтерді қамтитын цифрлық құжат.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) көрсетілетін қызметті тұтынушыға қатысты мемлекеттік қызметті алуды талап ететін қызметке немесе қызметтің жекелеген түрлеріне тыйым салу туралы заңды күшіне енген сот шешімі (үкімі) бар;</w:t>
+2. Аттестаттау кезінде газдан құтқару жұмыстарына:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4) көрсетілетін қызметті тұтынушыға қатысты соттың заңды күшіне енген шешімі болса, оның негізінде көрсетілетін қызметті тұтынушы мемлекеттік көрсетілетін қызметті алуға байланысты арнайы құқығынан айырылады;</w:t>
+осы Қағидаларға 1-қосымшаға сәйкес нысан бойынша көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасымен куәландырылған электрондық құжат нысанындағы өтініш;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-5) "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті тұтынушының мемлекеттік қызмет көрсету үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге ұсынылатын келісімінің болмауы.</w:t>
+"Құтқарушыларды аттестаттау және қайта аттестаттау қағидаларын бекіту туралы" Қазақстан Республикасы Ішкі істер министрінің 2018 жылғы 11 шілдедегі № 507 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17233 болып тіркелген) сәйкес өнеркәсіптік қауіпсіздік саласындағы кәсіптік авариялық-құтқару қызметіне жұмысқа ресімделген, оның ішінде "құтқарушы" мәртебесін берген жұмыскерлер мен мамандар туралы мәліметтер;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+"Өнеркәсіптік қауіпсіздік саласындағы кәсіби авариялық-құтқару қызметтерінің жеке құрамына қойылатын талаптарды және олардың штат санын есептеу нормативтерін, оларды жарақтандыру нормаларын бекіту туралы" Қазақстан Республикасы Төтенше жағдайлар министрінің 2021 жылғы 27 шілдедегі № 360 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 23812 болып тіркелген) сәйкес өнеркәсіптік қауіпсіздік саласындағы кәсіптік авариялық-құтқару қызметтерін жарақтандыру нормалары көрсетілген мәліметтерді қамтитын цифрлық құжат;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Авариялық-құтқару қызметтері мен құралымдарына қойылатын біліктілік талаптарын бекіту туралы" Қазақстан Республикасы Ішкі істер министрінің 2015 жылғы 15 қаңтардағы № 21 бұйрығына (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10261 болып тіркелген) сәйкес тәулік бойы кезекшілік өткеруді, бос ауысымның демалысын, байланыс (телефон, факсимильдік, радиобайланыс), жеке құрамды құлақтандыру жүйесін қамтамасыз ететін үй-жайлар мен жабдықтардың, сондай-ақ авариялық-құтқару қызметінің орналасу схемасына сәйкес мүлікке және материалдық құралдардың белгіленген қорларына арналған үй-жайлардың (авариялық-құтқару құралдары, жабдықтар мен керек-жарақтар, тыныс-тіршілікті қамтамасыз ету құралдары, нысанды киім-кешек) бар екендігі туралы мәліметтерді қамтитын цифрлық құжат.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Аттестаттау кезінде бұрқаққа қарсы жұмыстарына:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+осы Қағидаларға 1-қосымшаға сәйкес нысан бойынша көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасымен куәландырылған электрондық құжат нысанындағы өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+"Құтқарушыларды аттестаттау және қайта аттестаттау қағидаларын бекіту туралы" Қазақстан Республикасы Ішкі істер министрінің 2018 жылғы 11 шілдедегі № 507 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17233 болып тіркелген) сәйкес өнеркәсіптік қауіпсіздік саласындағы кәсіптік авариялық-құтқару қызметіне жұмысқа ресімделген, оның ішінде "құтқарушы" мәртебесін берген жұмыскерлер мен мамандар туралы мәліметтер;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+"Өнеркәсіптік қауіпсіздік саласындағы кәсіби авариялық-құтқару қызметтерінің жеке құрамына қойылатын талаптарды және олардың штат санын есептеу нормативтерін, оларды жарақтандыру нормаларын бекіту туралы" Қазақстан Республикасы Төтенше жағдайлар министрінің 2021 жылғы 27 шілдедегі № 360 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 23812 болып тіркелген) сәйкес өнеркәсіптік қауіпсіздік саласындағы кәсіптік авариялық-құтқару қызметтерін жарақтандыру нормалары көрсетілген мәліметтерді қамтитын цифрлық құжат;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Авариялық-құтқару қызметтері мен құралымдарына қойылатын біліктілік талаптарын бекіту туралы" Қазақстан Республикасы Ішкі істер министрінің 2015 жылғы 15 қаңтардағы № 21 бұйрығына (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10261 болып тіркелген) сәйкес тәулік бойы кезекшілік өткеруді, бос ауысымның демалысын, байланыс (телефон, факсимильдік, радиобайланыс), жеке құрамды құлақтандыру жүйесін қамтамасыз ететін үй-жайлар мен жабдықтардың, сондай-ақ авариялық-құтқару қызметінің орналасу схемасына сәйкес мүлікке және материалдық құралдардың белгіленген қорларына арналған үй-жайлардың (авариялық-құтқару құралдары, жабдықтар мен керек-жарақтар, тыныс-тіршілікті қамтамасыз ету құралдары, нысанды киім-кешек) бар екендігі туралы мәліметтерді қамтитын цифрлық құжат.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке басты куәландыратын құжаттар туралы, заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы мәліметтерді көрсетілетін қызметті беруші тиісті мемлекеттік цифрлық жүйелерден "цифрлық үкімет" шлюзі арқылы алады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10.</w:t>
+10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету ерекшеліктерін ескере отырып, өзге де талаптар</w:t>
+Қазақстан Республикасының заңымен белгіленген мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін негіздер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету орындарының мекенжайлары:</w:t>
+ 1) көрсетілетін қызметті алушы мемлекеттік қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) жеткіліксіздікті анықтау;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2) аумақтық департаменттің көрсетілетін қызметті алушының қойылатын "Авариялық-құтқару қызметтері мен құралымдарына қойылатын біліктілік талаптарын бекіту туралы" (Нормативтiк құқықтық актiлерді мемлекеттік тіркеу тізілімінде № 10261 болып тіркелген) Қазақстан Республикасы Заңының, Қазақстан Республикасы Ішкі істер министрінің 2015 жылғы 15 қаңтардағы № 21 бұйрығы, "Құтқарушыларды аттестаттау және қайта аттестаттау қағидаларын бекіту туралы" (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17233 болып тіркелген) Қазақстан Республикасы Ішкі істер министрінің 2018 жылғы 11 шілдедегі № 507 бұйрығы және "Өнеркәсіптік қауіпсіздік саласындағы кәсіби авариялық-құтқару қызметтерінің жеке құрамына қойылатын талаптарды және олардың штат санын есептеу нормативтерін, оларды жарақтандыру нормаларын бекіту туралы" (Нормативтiк құқықтық актiлерді мемлекеттік тіркеу тізілімінде № 23812 болып тіркелген) Төтенше жағдайлар министрінің 2021 жылғы 27 шілдедегі № 360 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> талаптарына сәйкес еместігі туралы қорытындысы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) қызмет көрсетушінің интернет-ресурсында;</w:t>
+3) көрсетілетін қызметті тұтынушыға қатысты мемлекеттік қызметті алуды талап ететін қызметке немесе қызметтің жекелеген түрлеріне тыйым салу туралы заңды күшіне енген сот шешімі (үкімі) бар;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) www.egov.kz. порталында.</w:t>
+4) көрсетілетін қызметті тұтынушыға қатысты соттың заңды күшіне енген шешімі болса, оның негізінде көрсетілетін қызметті тұтынушы мемлекеттік көрсетілетін қызметті алуға байланысты арнайы құқығынан айырылады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+5) "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті тұтынушының мемлекеттік қызмет көрсету үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге ұсынылатын келісімінің болмауы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып, өзге де талаптарды көздейді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Мемлекеттік қызмет көрсету орындарының мекенжайлары: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1) қызмет көрсетушінің интернет-ресурсында; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2) www.egov.kz. порталында. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету мәселелері жөніндегі бірыңғай байланыс орталығының телефоны: "1414", +7 (800) 080 7777.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-қосымша жаңа редакцияда көзделген - ҚР Төтенше жағдайлар министрінің 29.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 365</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10830,55 +9868,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>