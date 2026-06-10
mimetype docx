--- v1 (2026-03-14)
+++ v2 (2026-06-10)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d19f778" w14:textId="d19f778">
+    <w:p w14:paraId="8959a57" w14:textId="8959a57">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -436,1937 +436,3525 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Үкіметінің 2020 жылғы 23 қазандағы № 701 қаулысымен бекітілген Қазақстан Республикасы Төтенше жағдайлар министрлігі туралы ереженің 16-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>95) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
+        <w:t xml:space="preserve"> және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1) тармағына сәйкес </w:t>
-[...11 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> 1) тармағына сәйкес БҰЙЫРАМЫН:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Төтенше жағдайлар министрінің 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Қоса беріліп отырған Өнеркәсіптік қауіпсіздік саласындағы кәсіби авариялық-құтқару қызметтерін аттестаттау </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидалары</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қазақстан Республикасы Төтенше жағдайлар министрлігінің Өнеркәсіптік қауіпсіздік комитеті заңнамада белгіленген тәртіппен:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы бұйрықтың Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелуін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы бұйрықтың Қазақстан Республикасы Төтенше жағдайлар министрлігінің ресми интернет-ресурсында жариялануын қамтамасыз етсін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркегеннен кейін он жұмыс күні ішінде Қазақстан Республикасы Төтенше жағдайлар министрлігі Заң департаментіне осы тармақтың 1) және 2) тармақшаларында көзделген іс-шараларды орындау туралы мәліметтерді ұсынуды қамтамасыз етсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасы Төтенше жағдайлар вице-министріне жүктелсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...24 lines deleted...]
-        <w:t>Кіріспе</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...4 lines deleted...]
-        <w:t>жаңа</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республикасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Төтенше</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...24 lines deleted...]
-        <w:t>Төтенше</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жағдайлар</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...4 lines deleted...]
-        <w:t>жағдайлар</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>министрі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...456 lines deleted...]
-    <w:bookmarkEnd w:id="6"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Ю. Ильин</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>"КЕЛІСІЛДІ"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>Қазақстан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Республикасы</w:t>
+        <w:t>Республикасының</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Төтенше</w:t>
+        <w:t>Цифрлық</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> даму, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>инновациялар</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>және</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>жағдайлар</w:t>
+        <w:t>аэроғарыш</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>өнеркәсібі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>министрі</w:t>
-[...21 lines deleted...]
-    </w:p>
+        <w:t>министрлігі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z8" w:id="7"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Төтенше жағдайлар</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>министрлігінің</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2021 жылғы 20 қыркүйектегі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 463 бұйрығымен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бекітілген</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z9" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>"КЕЛІСІЛДІ"</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t>Өнеркәсіптік</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан</w:t>
+        <w:t>қауіпсіздік</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Республикасының</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t>саласындағы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Цифрлық</w:t>
+        <w:t>кәсіби</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> даму, </w:t>
+        <w:t>авариялық-құтқару</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>инновациялар</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t>қызметтерін</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>және</w:t>
+        <w:t>аттестаттау</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>аэроғарыш</w:t>
-[...144 lines deleted...]
-    <w:bookmarkStart w:name="z9" w:id="8"/>
+        <w:t>қағидалары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Өнеркәсіптік</w:t>
+        <w:t xml:space="preserve">1-тарау. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жалпы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>қауіпсіздік</w:t>
-[...122 lines deleted...]
-    <w:bookmarkEnd w:id="8"/>
+        <w:t>ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Осы өнеркәсіптік қауіпсіздік саласындағы кәсіби авариялық-құтқару қызметтерін аттестаттау қағидалары (бұдан әрі – қағидалар) Қазақстан Республикасы Үкіметінің 2020 жылғы 23 қазандағы № 701 қаулысымен бекітілген Қазақстан Республикасы Төтенше жағдайлар министрлігі туралы ереженің 16-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>95) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және өнеркәсіптік қауіпсіздік саласындағы кәсіби авариялық-құтқару қызметтерін аттестаттау тәртібін және "Өнеркәсіптік қауіпсіздік саласындағы кәсіби авариялық-құтқару қызметтерін аттестаттау" мемлекеттік қызметін көрсету тәртібін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Төтенше жағдайлар министрінің 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z11" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Өнеркәсіптік қауіпсіздік саласындағы кәсіби авариялық-құтқару қызметтерін аттестаттау өнеркәсіптік қауіпсіздік саласындағы уәкілетті органның заңды тұлғаның қауіпті өндірістік объектілерде тау-кен құтқару, газдан құтқару, бұрқаққа қарсы жұмыстарды орындауға құқығын ресми тануы және олардың "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Азаматтық қорғау туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">" Қазақстан Республикасы Заңының, "Авариялық-құтқару қызметтері мен құралымдарына қойылатын біліктілік талаптарын бекіту туралы" (Нормативтiк құқықтық актiлерді мемлекеттік тіркеу тізілімінде № 10261 болып тіркелген) Қазақстан Республикасы Заңының, Қазақстан Республикасы Ішкі істер министрінің 2015 жылғы 15 қаңтардағы № 21 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, "Құтқарушыларды аттестаттау және қайта аттестаттау қағидаларын бекіту туралы" (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17233 болып тіркелген) Қазақстан Республикасы Ішкі істер министрінің 2018 жылғы 11 шілдедегі № 507 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және "Өнеркәсіптік қауіпсіздік саласындағы кәсіби авариялық-құтқару қызметтерінің жеке құрамына қойылатын талаптарды және олардың штат санын есептеу нормативтерін, оларды жарақтандыру нормаларын бекіту туралы" (Нормативтiк құқықтық актiлерді мемлекеттік тіркеу тізілімінде № 23812 болып тіркелген) Төтенше жағдайлар министрінің 2021 жылғы 27 шілдедегі № 360 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> талаптарына сәйкестігін айқындау мақсатында.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z12" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Өнеркәсіптік қауіпсіздік саласындағы кәсіби авариялық-құтқару қызметтері аттестаттауға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда – ҚР Төтенше жағдайлар министрінің 02.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 433</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z13" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Өнеркәсіптік қауіпсіздік саласындағы кәсіби авариялық-құтқару қызметтері бастапқы, кезеңдік және кезектен тыс аттестаттауға жатады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бастапқы аттестаттауға жаңадан құрылатын өнеркәсіптік қауіпсіздік саласындағы кәсіби авариялық-құтқару қызметтері жатады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) кезеңдік аттестаттау бес жылда бір рет жүргізіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) кезектен тыс аттестаттау орындайтын жұмыстардың түрі немесе түрлері өзгерген жағдайда жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда – ҚР Төтенше жағдайлар министрінің 02.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 433</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Өнеркәсіптік қауіпсіздік саласындағы кәсіби авариялық-құтқару қызметін алғашқы аттестаттау кезінде әрбір жұмыс түрі үшін кәсіби авариялық-құтқару бөлімшелерінің саны кемінде екі бірлікті құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z20" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Қауіпті өндірістік объектілерге қызмет көрсетуге арналған шарттары бар өнеркәсіптік қауіпсіздік саласындағы кәсіби авариялық-құтқару қызметін кезеңдік және кезектен тыс аттестаттау кезінде жедел бөлімшелердің саны Қазақстан Республикасы Төтенше жағдайлар министрінің 2021 жылғы 27 шілдедегі № 360 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілген "Өнеркәсіптік қауіпсіздік саласындағы кәсіби авариялық-құтқару қызметтерінің жеке құрамына қойылатын талаптарды және олардың штат санын есептеу нормативтерін, оларды жарақтандыру нормаларын бекіту туралы" талаптарында белгіленген нормативтерге сәйкес есептеледі (Нормативтiк құқықтық актiлерді мемлекеттік тіркеу тізілімінде № 23812 болып тіркелген).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қауіпті өндірістік объектілерге қызмет көрсетуге арналған шарттар болмаған жағдайда, әрбір жұмыс түрі үшін кәсіби авариялық-құтқару бөлімшелерінің саны кемінде екі бірлікті құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармаққа өзгеріс енгізілді - ҚР Төтенше жағдайлар министрінің 02.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 433</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Өнеркәсіптік қауіпсіздік саласындағы кәсіби авариялық-құтқару қызметтерін аттестаттау "Өнеркәсіптік қауіпсіздік саласындағы кәсіби авариялық-құтқару қызметтерін аттестаттау" мемлекеттік қызмет көрсету тәртібімен жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z22" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Аттестаттаудан өткен өнеркәсіптік қауіпсіздік саласындағы кәсіби авариялық-құтқару қызметтеріне Өнеркәсіптік қауіпсіздік саласында авариялық-құтқару жұмыстарын жүргізу құқығына аттестат (бұдан әрі – Аттестат) беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда – ҚР Төтенше жағдайлар министрінің 02.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 433</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Аттестаттың қолданылуы мынадай жағдайларда тоқтатылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Аттестаттың берілген мерзімі аяқталған соң;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Аттестатан айыру (кері қайтарып алу);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) заңды тұлғаның атауын немесе меншік нысанын өзгерте отырып, оны тарату немесе қайта ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Аттестатта көзделген жұмыстардың белгілі бір түрін немесе түрлерін жүргізу құқығынан заңды тұлғаның бас тартуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) заңды тұлғаның Аттестатың қолданылуын тоқтату туралы ерікті өтініші.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аттестатың қолданылуы тоқтатылған жағдайда өнеркәсіптік қауіпсіздік саласындағы кәсіби авариялық-құтқару қызметі хабарлайды:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) өнеркәсіптік қауіпсіздік саласындағы уәкілетті органға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қызмет көрсетілетін объектіге.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда – ҚР Төтенше жағдайлар министрінің 02.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 433</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">1-тарау. </w:t>
+        <w:t xml:space="preserve">2-тарау. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Жалпы</w:t>
+        <w:t>Мемлекеттік</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ережелер</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t>қызметті</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көрсету</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z32" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. "Өнеркәсіптік қауіпсіздік саласындағы кәсіби авариялық-құтқару қызметтерін аттестаттау" мемлекеттік көрсетілетін қызметін (бұдан әрі – мемлекеттік көрсетілетін қызмет) Қазақстан Республикасы Төтенше жағдайлар министрлігінің өнеркәсіптік қауіпсіздік комитеті (бұдан әрі – көрсетілетін қызметті беруші) көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z33" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы өнеркәсіптік қауіпсіздік саласындағы кәсіби авариялық-құтқару қызметтерін аттестаттау қағидалары (бұдан әрі – қағидалар) Қазақстан Республикасы Үкіметінің 2020 жылғы 23 қазандағы № 701 қаулысымен бекітілген Қазақстан Республикасы Төтенше жағдайлар министрлігі туралы ереженің 16-тармағының </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және өнеркәсіптік қауіпсіздік саласындағы кәсіби авариялық-құтқару қызметтерін аттестаттау тәртібін және "Өнеркәсіптік қауіпсіздік саласындағы кәсіби авариялық-құтқару қызметтерін аттестаттау" мемлекеттік қызметін көрсету тәртібін айқындайды.</w:t>
+      11. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      11-тармақтың бірінші абзацы 12.07.2026 бастап қолданысқа енгізіледі - ҚР Төтенше</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жағдайлар </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>министрінің 13.04.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>мәтін алып тасталды</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі осы Қағидаларға 2-қосымшаға сәйкес баяндалған. (бұдан әрі – негізгі талаптардың тізбесі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      11-тармақтың үшінші абзацы 12.07.2026 бастап қолданысқа енгізіледі - ҚР Төтенше</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жағдайлар </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>министрінің 13.04.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>мәтін алып тасталды</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда – ҚР Төтенше жағдайлар министрінің 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Мемлекеттік қызмет көрсетудің жалпы мерзімі 13 (он үш) жұмыс күнін құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 11-тармаққа өзгеріс енгізілді - ҚР Төтенше жағдайлар министрінің м.а. 15.04.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Көрсетілетін қызметті берушінің кеңсе қызметкері құжаттар мен мәліметтерді олар келіп түскен күні қабылдауды және тіркеуді жүзеге асырады және көрсетілетін қызметті берушінің басшысына, не болмаса оны алмастыратын тұлғаға жібереді, ол жауапты орындаушыны тағайындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті берушінің кеңсе қызметкері құжаттар мен мәліметтерді олар келіп түскен күні қабылдауды және тіркеуді жүзеге асырады және көрсетілетін қызметті берушінің басшысына, не болмаса оны алмастыратын тұлғаға жібереді, ол жауапты орындаушыны тағайындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы негізгі талаптар тізбесіне сәйкес құжаттар топтамасын толық ұсынбаған және (немесе) қолданылу мерзімі өтіп кеткен құжаттарды ұсынған жағдайларда, көрсетілетін қызметті беруші өтінішті қабылдаудан бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2 (екі) жұмыс күні ішінде ұсынылған құжаттар мәліметтерінің дұрыстығын тексереді және ұсынылған құжаттар мәліметтерінің дұрыс емес фактісі анықталған жағдайда осы Қағидаларға 3-қосымшаға (бұдан әрі - Дәлелді бас тарту) сәйкес нысан бойынша өтінішті одан әрі қараудан дәлелді бас тартуды дайындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылған құжаттардағы мәліметтер дұрыс болған жағдайда, көрсетілетін қызметті беруші көрсетілетін өнеркәсіптік қауіпсіздік саласындағы уәкілетті орган ведомствосының аумақтық бөлімшесіне (бұдан әрі – аумақтық департамент) негізгі талаптар тізбесіне сәйкес көрсетілетін қызметті алушының талаптарға сәйкестігі немесе сәйкессіздігі туралы қорытынды алу үшін сұрау салу жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Аумақтық департамент көрсетілетін қызметті алушының "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>51-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес негізгі талаптар тізбесіне сәйкес қойылатын талаптарға сәйкестігіне рұқсат беру бақылауын жүзеге асырады, оның нәтижелері бойынша көрсетілетін қызметті алушының негізгі талаптар тізбесіне сәйкес қойылатын талаптарға сәйкестігі немесе сәйкес еместігі туралы қорытынды жасайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Көрсетілетін қызметті алушының қойылатын талаптарға сәйкестігі немесе сәйкес еместігі туралы қорытынды алған кезде жауапты орындаушы осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> немесе </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшаларға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысандар бойынша мемлекеттік қызмет көрсету нәтижесін ресімдейді</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 02.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 433</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі); өзгеріс енгізілді - ҚР Төтенше жағдайлар министрінің 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14. Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>73-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес мемлекеттік қызметті көрсетуден бас тарту үшін негіздер анықталған кезде көрсетілетін қызметті беруші көрсетілетін қызметті алушыға алдын ала шешім бойынша позициясын білдіру мүмкіндігі үшін мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешім, сондай-ақ тыңдауды өткізу уақыты мен орны (тәсілі) туралы хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тыңдау туралы хабарлама мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін кемінде 3 (үш) жұмыс күні бұрын жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тыңдау хабардар етілген күннен бастап 2 (екі) жұмыс күнінен кешіктірілмей жүргізіледі. Тыңдау нәтижелері бойынша көрсетілетін қызметті беруші оң нәтиже немесе мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауапты береді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Ескерту</w:t>
+        <w:t>Ескерту. 14-тармаққа өзгеріс енгізілді - ҚР Төтенше жағдайлар министрінің 24.05.2022</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 170</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">. 1-тармақ </w:t>
-[...16 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік он алпыс өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Мемлекеттік қызмет алдын ала жазылусыз және жеделдетілген қызмет көрсетусіз кезек күту тәртібімен көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметті көрсету нәтижесі көрсетілетін қызметті беруші басшысының не оны алмастыратын адамның электрондық цифрлық қолтаңбасымен куәландырылған электрондық құжат нысанында көрсетілетін қызметті алушының порталдағы "жеке кабинетіне" жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      16-тармақ жаңа редакцияда көзделген - ҚР Төтенше</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жағдайлар </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>министрінің 13.04.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
-          <w:i/>
-[...30 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      16-тармақтың бірінші абзацы 12.07.2026 дейін қолданылады - ҚР Төтенше</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жағдайлар </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>министрінің 13.04.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
-          <w:i/>
-[...10 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16. Көрсетілетін қызметті беруші Заңның 5-бабы 2-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес Мемлекеттік қызмет көрсету сатысы туралы деректерді мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне енгізуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      16-тармақтың екінші абзацы 12.07.2026 дейін қолданылады - ҚР Төтенше</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жағдайлар </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>министрінің 13.04.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
-          <w:i/>
-[...239 lines deleted...]
-          <w:i/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рұқсаттар мен хабарламалардың мемлекеттік ақпараттық жүйесі арқылы мемлекеттік қызмет көрсету кезінде оны көрсету сатысы туралы деректер мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне автоматты режимде түседі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы Қағидаларға енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылым операторына және мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығына өнеркәсіптік қауіпсіздік саласындағы уәкілетті орган жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда – ҚР Төтенше жағдайлар министрінің 02.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 433</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...164 lines deleted...]
-    <w:bookmarkEnd w:id="10"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Аттестаттың қолданылу мерзімі бес жылды құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда – ҚР Төтенше жағдайлар министрінің 02.10.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 17-тармақ жаңа редакцияда – ҚР Төтенше жағдайлар министрінің 02.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 433</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2026 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -2379,2310 +3967,762 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z13" w:id="11"/>
-[...683 lines deleted...]
-    <w:bookmarkStart w:name="z31" w:id="17"/>
+    <w:bookmarkStart w:name="z40" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>2-тарау. Ме</w:t>
-[...614 lines deleted...]
-      Тыңдау хабардар етілген күннен бастап 2 (екі) жұмыс күнінен кешіктірілмей жүргізіледі. Тыңдау нәтижелері бойынша көрсетілетін қызметті беруші оң нәтиже немесе мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауапты береді.</w:t>
+        <w:t>3-тарау. Көрсетілетін қызметті берушінің мемлекеттік қызметтерді көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z41" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды адам, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағым көрсетілетін қызметті берушіге, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адамға беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адам шағым келіп түскен күннен бастап 3 (үш) жұмыс күнінен кешіктірмей оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте көрсетілетін қызметті беруші, лауазымды адам, шешімге, әрекетке (әрекетсіздікке) шағым жасайды, егер ол 3 (үш) күн ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешім не өзге де әкімшілік әрекет қабылдаса, шағымды қарайтын органға шағым жібермеуге құқылы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Ескерту. 14-тармаққа өзгеріс енгізілді - ҚР Төтенше жағдайлар министрінің 24.05.2022</w:t>
+        <w:t>Ескерту. 18-тармақ жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 24.05.2022</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 170</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік он алпыс өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="23"/>
-[...37 lines deleted...]
-    <w:bookmarkStart w:name="z38" w:id="24"/>
+    <w:bookmarkStart w:name="z42" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      16. Көрсетілетін қызметті беруші Заңның 5-бабы 2-тармағының </w:t>
-[...243 lines deleted...]
-    <w:bookmarkStart w:name="z40" w:id="26"/>
+      19. Заңның 25-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы ол тіркелген күннен бастап 5 (бес) жұмыс күні ішінде қаралуға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы ол тіркелген күннен бастап 15 (он бес) жұмыс күні ішінде қаралуға жатады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...79 lines deleted...]
-      Бұл ретте көрсетілетін қызметті беруші, лауазымды адам, шешімге, әрекетке (әрекетсіздікке) шағым жасайды, егер ол 3 (үш) күн ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешім не өзге де әкімшілік әрекет қабылдаса, шағымды қарайтын органға шағым жібермеуге құқылы.</w:t>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Ескерту. 19-тармақ жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 24.05.2022</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 170</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік он алпыс өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z43" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      20. Көрсетілетін қызметті берушінің, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның шағымды қарау мерзімі Заңның 25-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес қажет болған жағдайда 10 (он) жұмыс күнінен аспайтын мерзімге ұзартылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) шағым бойынша қосымша зерделеу немесе тексеру не жергілікті жерге барып тексеру жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қосымша ақпарат алу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағымды қарау мерзімі ұзартылған жағдайда шағымдарды қарау жөніндегі өкілеттіктер берілген лауазымды адам шағымды қарау мерзімі ұзартылған кезден бастап 3 (үш) жұмыс күні ішінде шағым берген өтініш берушіге ұзарту себептерін көрсете отырып, шағымды қарау мерзімінің ұзартылғаны туралы жазбаша нысанда (шағым қағаз жеткізгіште берілген кезде) немесе электрондық нысанда (шағым электрондық түрде берілген кезде) хабарлайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Ескерту. 18-тармақ жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 24.05.2022</w:t>
+        <w:t>Ескерту. 20-тармақ жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 24.05.2022</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 170</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік он алпыс өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="28"/>
+    <w:bookmarkStart w:name="z46" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      19. Заңның 25-бабының </w:t>
-[...40 lines deleted...]
-    </w:p>
+      21. Егер Заңда өзгеше көзделмесе, сотқа шағым жасауға Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің 91-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әкімшілік (сотқа дейінгі) тәртіппен шағым жасалғаннан кейін жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Ескерту. 19-тармақ жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 24.05.2022</w:t>
+        <w:t>Ескерту. 21-тармақ жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 24.05.2022</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 170</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік он алпыс өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z43" w:id="29"/>
-[...125 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      1-қосымша жаңа редакцияда көзделген - ҚР Төтенше</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жағдайлар </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>министрінің 13.04.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...130 lines deleted...]
-        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік он алпыс өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -5568,50 +5608,178 @@
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7810500" cy="2717800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      2-қосымша жаңа редакцияда көзделген - ҚР Төтенше</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жағдайлар </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>министрінің 13.04.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>