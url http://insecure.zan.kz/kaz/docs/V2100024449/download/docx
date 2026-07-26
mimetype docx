--- v2 (2026-06-10)
+++ v3 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8959a57" w14:textId="8959a57">
+    <w:p w14:paraId="5584a0b" w14:textId="5584a0b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -10830,55 +10830,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -11204,31 +11204,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>