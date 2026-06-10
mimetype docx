--- v0 (2025-11-14)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6da657a" w14:textId="6da657a">
+    <w:p w14:paraId="b1d86e8" w14:textId="b1d86e8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2931,145 +2931,115 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Мемлекеттік сатып алу заңда көзделген негіздер бойынша өтпеген деп бірнеше рет (3 реттен артық) танылған немесе ұйым шарт бойынша өнім берушінің көрсетілген қызметтерінің актілерін қабылдаудан негізді бас тартқан жағдайда, ұйым тиісті қаржы жылының 10 желтоқсанынан кешіктірмей қосымша келісімге қол қою арқылы негізгі шарттың сомасын өзгерту жөніндегі негізгі шартқа өзгерістер енгізуге бастамашылық жасайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
     <w:bookmarkStart w:name="z161" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысан бойынша республикалық меншікке түскен қауіпті қалдықтар: </w:t>
+        <w:t>
+      27. Ұйым жыл сайын, жылдың 1 ақпанына дейін интернет-ресурста қауіпті қалдықтардың көлемі, түрлері және қауіпті қалдықтардың орналасқан жерлері туралы ақпаратты орналастырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      қауіпті қалдықтардың көлемі мен түрлері туралы;</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 27-тармақ жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 60</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      қауіпті қалдықтардың орналасқан жерлері туралы;</w:t>
-[...35 lines deleted...]
-      қауіпті қалдықтарды басқару бойынша қабылданатын шаралар туралы ақпаратты береді.</w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z162" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28. Ұйымның уәкілетті өкілдері аумақтық органның уәкілетті өкілдерінің қатысуымен (келісім бойынша) жыл сайын 1 қыркүйектен кешіктірілмейтін мерзімде қауіпті қалдықтардың орналасқан жеріне шығуды жүзеге асырады, қауіпті қалдықтарды видеожазбаға түсіре отырып, көзбен шолу арқылы тексеру жүргізеді және оның қорытындысы бойынша осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -10621,544 +10591,86 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z182" w:id="76"/>
-[...492 lines deleted...]
-      (Ұйымның уәкілетті өкілі)                         (қолы)</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 9-қосымша алып тасталды - ҚР Экология және табиғи ресурстар министрінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 60</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -11213,242 +10725,242 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">бұйрыққа </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z103" w:id="77"/>
+    <w:bookmarkStart w:name="z103" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Энергетика министрлігінің күші жойылған кейбір бұйрықтар тізімі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z104" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. "Сот шешімімен республикалық меншікке түсті деп танылған иесіз қауіпті қалдықтарды басқару қағидаларын бекіту туралы" Қазақстан Республикасы Энергетика министрінің 2015 жылғы 20 наурыздағы № 229 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11475 болып тіркелген)</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z104" w:id="78"/>
-[...15 lines deleted...]
-      1. "Сот шешімімен республикалық меншікке түсті деп танылған иесіз қауіпті қалдықтарды басқару қағидаларын бекіту туралы" Қазақстан Республикасы Энергетика министрінің 2015 жылғы 20 наурыздағы № 229 </w:t>
+    <w:bookmarkStart w:name="z105" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. "Сот шешімімен республикалық меншікке түсті деп танылған иесіз қауіпті қалдықтарды басқару қағидаларын бекіту туралы" Қазақстан Республикасы Энергетика министрінің 2015 жылғы 20 наурыздағы № 229 бұйрығына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Энергетика министрінің 2016 жылғы 18 қазандағы № 451 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11475 болып тіркелген)</w:t>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 14400 болып тіркелген).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z105" w:id="79"/>
-[...15 lines deleted...]
-      2. "Сот шешімімен республикалық меншікке түсті деп танылған иесіз қауіпті қалдықтарды басқару қағидаларын бекіту туралы" Қазақстан Республикасы Энергетика министрінің 2015 жылғы 20 наурыздағы № 229 бұйрығына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Энергетика министрінің 2016 жылғы 18 қазандағы № 451 </w:t>
+    <w:bookmarkStart w:name="z106" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. "Сот шешімімен республикалық меншікке түсті деп танылған иесіз қауіпті қалдықтарды басқару қағидаларын бекіту туралы" Қазақстан Республикасы Энергетика министрінің 2015 жылғы 20 наурыздағы № 229 бұйрығына өзгеріс енгізу туралы" Қазақстан Республикасы Энергетика министрінің 2018 жылғы 28 сәуірдегі № 156 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 14400 болып тіркелген).</w:t>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17014 болып тіркелген).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z106" w:id="80"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -11774,31 +11286,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>