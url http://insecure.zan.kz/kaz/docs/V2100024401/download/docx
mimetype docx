--- v0 (2025-11-14)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="76804eb" w14:textId="76804eb">
+    <w:p w14:paraId="ec6966b" w14:textId="ec6966b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -777,51 +777,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Қазақстан Республикасы Төтенше жағдайлар министрлігінің арнаулы оқу орнына қабылдау тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. ТЖМ арнаулы оқу орнына күндізгі оқу нысаны бойынша орта білімі бар, он алты жасқа толған Қазақстан Республикасының азаматтары қабылданады.</w:t>
+      2. ТЖМ арнаулы оқу орнына күндізгі оқу нысаны бойынша орта білімі бар, он алты жасқа толған Қазақстан Республикасының азаматтары (бұдан әрі - азаматтар) қабылданады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ТЖМ арнаулы оқу орнына "Азаматтық қорғаныстың командалық тактикалық күші" білім беру бағдарламасы бойынша күндізгі оқу нысаны бойынша "Әскери қызмет және әскери қызметшілердің мәртебесі туралы" Қазақстан Республикасы Заңының 39-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -882,51 +882,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 21.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 345</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Төтенше жағдайлар министрінің 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 244</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -973,51 +993,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ТЖМ арнаулы оқу орнына түсу кезінде бейіндік пәндер "математика" және "физика" болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. ТЖМ арнаулы оқу орнына оқуға түсуге ниет білдірген азаматтар тіркелген тұрғылықты жері бойынша Төтенше жағдайлар департаменттерінің (бұдан әрі – ТЖД) кадр қызметтеріне еркін нысанда өтініш береді.</w:t>
+      4. ТЖМ арнаулы оқу орнына оқуға түсуге ниет білдірген азаматтар тіркелген тұрғылықты жері бойынша астананың, облыстардың, республикалық маңызы бар қалалардың Төтенше жағдайлар департаменттерінің (бұдан әрі – ТЖД) кадр қызметтеріне еркін нысанда өтініш береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Әскери қызмет және әскери қызметшілердің мәртебесі туралы" Қазақстан Республикасы Заңының 50-1-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1258,81 +1278,101 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Төтенше жағдайлар министрінің 22.10.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 169</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Төтенше жағдайлар министрінің м.а. 10.05.2024 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгерістер енгізілді - ҚР Төтенше жағдайлар министрінің м.а. 10.05.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 184</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 26.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 290</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 244</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -3763,88 +3803,150 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) тiзбесiн бiлiм беру саласындағы уәкiлеттi орган айқындайтын жалпы бiлiм беретiн пәндер бойынша халықаралық олимпиадалар мен ғылыми жобалар конкурстарының (ғылыми жарыстардың) (бiрiншi, екiншi және үшiншi дәрежелi дипломдармен марапатталған), орындаушылардың халықаралық және республикалық конкурстарының және спорттық жарыстардың (бiрiншi, екiншi және үшiншi дәрежелi дипломдармен марапатталған) соңғы үш жылдағы жеңiмпаздарының, сондай-ақ өздерi таңдаған мамандықтары олимпиаданың, конкурстың немесе спорттық жарыстың пәнiне сәйкес келген жағдайда, жалпы бiлiм беретiн пәндер бойынша ағымдағы оқу жылында президенттік, республикалық олимпиадалар мен ғылыми жобалар конкурстары (бiрiншi, екiншi және үшiншi дәрежелi дипломдармен марапатталған) жеңiмпаздарының;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
     <w:bookmarkStart w:name="z79" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) жетiм балалар мен ата-анасының қамқорлығынсыз қалған балалардың, сондай-ақ кәмелетке толғанға дейін ата-анасынан айырылған немесе ата-анасының қамқорлығынсыз қалған жастардың қатарындағы Қазақстан Республикасы азаматтарының, бірінші және екінші топтардағы мүгедектердің, басқа мемлекеттердiң аумағындағы ұрыс қимылдары ардагерлерінің, жеңілдіктер бойынша Ұлы Отан соғысының ардагерлеріне теңестірілген ардагерлердің, медициналық қорытындыға сәйкес тиісті білім беру ұйымдарында оқуға қарсы көрсетілімдері жоқ бала кезінен мүгедектердің, мүгедек балалардың және үздік білімі туралы құжаттары (куәліктері, аттестаттары, дипломдары) бар адамдардың артықшылықты құқығы бар.</w:t>
+      5) жетiм балалар мен ата-анасының қамқорлығынсыз қалған балалардың, сондай-ақ кәмелетке толғанға дейін ата-анасынан айырылған немесе ата-анасының қамқорлығынсыз қалған жастардың қатарындағы азаматтарының және үздік білімі туралы құжаттары (куәліктері, аттестаттары, дипломдары) бар адамдардың артықшылықты құқығы бар.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Балдардың көрсеткіштері бірдей болған жағдайда және басым құқығы болмаған кезде аттестаттың немесе дипломның орта балдары жоғары адамдар қабылданады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Балдардың көрсеткіштері бірдей болған жағдайда және басым құқығы болмаған кезде, сондай-ақ аттестаттың немесе дипломның орташа балдары бірдей болған кезде бейіндік пәндер бойынша алған балдары ескеріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 32-тармаққа өзгеріс енгізілді - ҚР Төтенше жағдайлар министрінің  26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 244</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z107" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       32-1. Мерзімді әскери қызмет өткерген және конкурстық іріктеуден өткен және алдын ала және түпкілікті медициналық куәландыру кезінде оқуға жарамды деп танылған, сондай-ақ міндетті арнайы тексеруден өткен азаматтар қатарынан оқуға кандидаттар ТЖМ арнаулы оқу орнына конкурстан тыс, бірақ "Қазақстан Республикасы Төтенше жағдайлар министрлігінің арнаулы оқу орнының қызмет қағидаларын бекіту туралы" Қазақстан Республикасы Төтенше жағдайлар министрінің 2021 жылғы 13 тамыздағы № 394 бұйрығымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 23991 болып тіркелген) бекітілген Қазақстан Республикасы Төтенше жағдайлар министрлігінің арнаулы оқу орнының қызмет қағидаларының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -15810,55 +15912,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -16184,31 +16286,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>