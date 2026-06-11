--- v0 (2025-11-15)
+++ v1 (2026-06-11)
@@ -1,45 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="78a5fad" w14:textId="78a5fad">
+    <w:p w14:paraId="a08c78c" w14:textId="a08c78c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,93 +94,175 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қауіпті қалдықтар паспортының нысанын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Экология, геология және табиғи ресурстар министрінің 2021 жылғы 20 тамыздағы № 335 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2021 жылғы 16 қыркүйекте № 24386 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Экология, геология және табиғи ресурстар министрінің 2021 жылғы 20 тамыздағы № 335 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2021 жылғы 16 қыркүйекте № 24386 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Қазақстан Республикасының Экология кодексінің 343-бабының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:</w:t>
+      Қазақстан Республикасы Экология кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>343-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және "Мемлекеттік статистика туралы" Қазақстан Республикасы Заңының 16-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) тармақшасына сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 94</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған Қауіпті қалдықтар паспортының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -448,140 +531,156 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      Қазақстан Республикасы </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Экология, геология және </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">табиғи ресурстар министрі </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -900,1583 +999,2676 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасы</w:t>
+              <w:t>Қауіпті қалдықтар паспортының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Экология, геология және</w:t>
+              <w:t>нысанына 1-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>табиғи ресурстар министрі</w:t>
+              <w:t>Әкімшілік деректер жинауға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 жылғы 20 тамыздағы </w:t>
-[...25 lines deleted...]
-              <w:t>бекітілген</w:t>
+              <w:t>арналған нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Қауіпті қалдықтар паспортының нысаны </w:t>
+        <w:t xml:space="preserve"> Қауіпті қалдықтар паспортының нысанын толтыру жөніндегі ақпарат</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Нысан жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 94</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жар ияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z14" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылады: Қоршаған ортаны қорғау саласындағы уәкілетті органға.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z15" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан ndbecology.gov.kz интернет- ресурсында орналастырылған.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z16" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі: ҚҚПИ-1</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z17" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кезеңділік: қажеттілігіне қарай (қауіпті қалдықтар пайда болған кезде және/немесе олардың құрамы / қауіпті қасиеттері өзгерген кезде).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Есепті кезең: _________ жыл.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z19" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын адамдар тобы: қызметі барысында қауіпті қалдықтар түзілетін жеке және заңды тұлғалар (қалдықтарды түзушілер).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z20" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: қауіпті қалдықтар пайда болған немесе анықталған сәттен бастап үш ай ішінде не қауіпті қалдықтардың жаңартылған паспорты бекітілген күннен бастап.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z21" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке сәйкестендіру нөмірі (ЖСН) /</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z22" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бизнес-сәйкестендіру нөмірі (БСН):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z23" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5346700" cy="431800"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId4"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5346700" cy="431800"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (деректер жеке адамдар ұсынған жағдайда, сондай-ақ агрегатталған түрде толтырылмайды)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z25" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жинау әдісі: электронды түрде</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z26" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қауіпті қалдықтар паспортының нысаны</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="811"/>
-[...9 lines deleted...]
-        <w:gridCol w:w="1038"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1119"/>
+        <w:gridCol w:w="1119"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="811" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z27" w:id="25"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қауіпті қалдықтардың атауы және олардың қалдықтар сыныптауышына сәйкес коды</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қауіпті қалдықтардың атауы және олардың қалдықтар сыныптауышына сәйкес коды</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="25"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1836" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қалдықтарды түзушінің деректемелер: жеке тұлға үшін жеке сәйкестендіру нөмірі және заңды тұлға үшін бизнес сәйкестендіру нөмірі, оның тұрған жері</w:t>
+Қалдықтарды түзушінің деректемелері: жеке тұлға үшін жеке сәйкестендіру нөмірі және заңды тұлға үшін бизнес сәйкестендіру нөмірі, оның тұрған жері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қауіпті қалдықтар түзілетін объектінің тұрған жері</w:t>
+Қауіпті қалдықтар түзілетін объектінің тұрған жері (орналасқан жері әкімшілік-аумақтық объектілердің жіктеуішіне сәйкес толтырылады (КАТО)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2624" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қалдықтардың шығу тегі: бастапқы тауардың (өнімнің) атауымен бірге, нәтижесінде қалдықтар түзілген технологиялық процестің немесе нәтижесінде тауар (өнім) өзінің тұтынушылық қасиеттерін жоғалтқан процестің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="388" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қалдықтардың қауіпті қасиеттерінің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="811" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қалдықтардың химиялық құрамы және олардың құрамдастарының қауіпті қасиеттерінің сипаттамасы</w:t>
+Қалдықтардың химиялық құрамы және олардың компоненттерінің қауіпті қасиеттерінің сипаттамасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="389" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қалдықтарды басқарудың ұсынылатын тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қалдықтарды басқару кезіндегі қажетті сақтық шаралары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қалдықтарды тасуға және тиеу-түсіру жұмыстарын жүргізуге қойылатын талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2448" w:type="dxa"/>
+            <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қауіпті қалдықтарға байланысты табиғи және техногендік сипаттағы төтенше жағдайлардың және олардың салдарларының алдын алу және жою жөніндегі, оның ішінде тасу және тиеу-түсіру жұмыстарын жүргізу кезіндегі шаралар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1038" w:type="dxa"/>
+            <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қосымша ақпарат (қалдықтарды түзуші хабарлайтын өзге де ақпарат).</w:t>
+Қосымша ақпарат (қалдықтарды түзуші хабарлайтын өзге де ақпарат)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="811" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z39" w:id="26"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="26"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1836" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2624" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="388" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="811" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="389" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2448" w:type="dxa"/>
+            <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1038" w:type="dxa"/>
+            <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="811" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1836" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2624" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="388" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="811" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="389" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="558" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="839" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2448" w:type="dxa"/>
+            <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1038" w:type="dxa"/>
+            <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z63" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертпе: Осымен зертханалық зерттеулер, талдаулар, сынақтар (тестілер) арқылы, сондай-ақ қалдықтардың осы түрлерін, анықтамалық және өзге де көздерді және басқа да деректерді қалыптастырудың бастапқы шикізаты мен технологиясы туралы білімдер мен мәліметтерді пайдалана отырып тексергенімді мәлімдеймін, көрсетілген қалдықтарда тек жоғарыда аталған компоненттер көрсетілген концентрацияда болады және оларды қауіпті деп санаймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z64" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қауіпті қалдықтардың химиялық және компоненттік құрамы аккредиттелген зертхана орындаған қалдықтар үлгілерін сынау хаттамаларымен расталған.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z65" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өзінің тұтыну қасиеттерін жоғалтқан тауарлармен (өнімдермен) ұсынылған қалдықтар үшін техникалық құжаттамаға сәйкес бастапқы тауардың (өнімнің) компоненттік құрамы туралы мәліметтер көрсетілген.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z66" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Зертханалық зерттеулердің нәтижелері қоса беріледі (қажет болған жағдайда).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z67" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ақпарат сенімді, дәл және толық.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z68" w:id="32"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Атауы ______________</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="32"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+___________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z70" w:id="33"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мекенжай _________________</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="33"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+_______________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z73" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефон___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z74" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық пошта мекенжайы_______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z75" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орындаушы __________________________________ ___________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z76" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тегі, аты және әкесінің аты (бар болса) қолы, телефон</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z77" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басшы немесе оның міндетін атқарушы тұлға</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z78" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________ ___________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z79" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тегі, аты және әкесінің аты (бар болса) қолы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Қауіпті қалдықтар</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>паспортының нысаны"</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әкімшілік деректерді жинауға</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>арналған нысанға қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z81" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Қауіпті қалдықтар паспортының нысанын толтыру бойынша әкімшілік деректерді жинауға арналған нысанын толтыру жөніндегі түсіндірме </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z82" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Кәсіпорын басшысы ________________________________________________________ </w:t>
-[...54 lines deleted...]
-      </w:r>
+      1. Осы нысан Қазақстан Республикасы Экология </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кодексінің</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және сот тәртібімен мемлекеттік меншікке түсті деп танылған иесіз қалдықтарды басқару қағидаларының талаптарын іске асыру мақсатында қалыптастырылатын әкімшілік деректерді жинауға арналған.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z83" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Осы түсіндірмеде пайдаланылатын ұғымдар Қазақстан Республикасының Экология кодексінде, "Мемлекеттік статистика туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, сондай-ақ Қазақстан Республикасының өзге де нормативтік құқықтық актілерінде айқындалған мәндерде қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z84" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. "Мемлекеттік статистика туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3) тармақшасына сәйкес әкімшілік деректер – бастапқы статистикалық және балама деректерді қоспағанда, әкімшілік дереккөздер қалыптастыратын жеке немесе заңды тұлға жөніндегі жеке-дара сандық (сандар көмегімен өлшенетін) және (немесе) сапалық (белгілі бір қағидат және (немесе) белгі бойынша құрылған) деректер және шаруашылық бойынша есепке алу деректері.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z85" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Нысан жолдарында қауіпті қалдықтар туралы мәліметтер қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z86" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. "Қауіпті қалдықтардың атауы және олардың коды қалдықтар сыныптауышына сәйкес" деген 1-бағанда қауіпті қалдықтардың атауы және олардың коды қалдықтар сыныптауышына сәйкес енгізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z87" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. "Қалдықтарды жасаушының деректемелері: жеке тұлға үшін жеке сәйкестендіру нөмірі және заңды тұлға үшін бизнес-сәйкестендіру нөмірі, оның орналасқан жері" деген 2-бағанда қалдықтарды жасаушының жеке сәйкестендіру нөмірі (жеке тұлға үшін) не бизнес-сәйкестендіру нөмірі (заңды тұлға үшін), сондай-ақ оның орналасқан жері туралы мәліметтер көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z88" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. "Қауіпті қалдықтар түзілетін объектінің орналасқан жері" деген 3-бағанда қауіпті қалдықтар түзілетін объектінің нақты орналасқан жері – облыс, қала, аудан, елді мекен және әрі қарай мекенжай бөлігі көрсетіледі. Аумақ коды Әкімшілік-аумақтық объектілердің жіктеуішіне (КАТО) сәйкес көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z89" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. "Қалдықтардың шығу тегі: қалдықтар пайда болған технологиялық процестің немесе тауардың (өнімнің) бастапқы тауардың (өнімнің) атауымен өзінің тұтыну қасиеттерін жоғалтқан (жоғалтқан) процестің атауы" деген 4-бағанда қалдықтардың пайда болуының технологиялық процесінің немесе өнім өзінің тұтыну қасиеттерін жоғалтатын процестің атауы көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z90" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. "Қалдықтардың қауіпті қасиеттерінің тізбесі" деген 5-бағанда есепті күн сәтіндегі қалдықтардың қауіпті қасиеттері сипатталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z91" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. "Қалдықтардың химиялық құрамы және олардың компоненттерінің қауіпті қасиеттерінің сипаттамасы" деген 6-бағанда қалдықтардың химиялық құрамы, сондай-ақ олардың компоненттерінің қауіпті қасиеттерінің сипаттамасы келтіріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z92" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. "Қалдықтарды басқарудың ұсынылатын тәсілдері" деген 7-бағанда қалдықтардың пайда болуын болғызбауға және азайтуға, қайта пайдалануға, сұрыптауға, сондай-ақ қалдықтарды кәдеге жаратуға және қайта өңдеуге бағытталған қалдықтарды басқару тәсілдері мен әдістері сипатталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z93" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. "Қалдықтарды басқару кезіндегі қажетті сақтық шаралары" деген 8-бағанда қалдықтарды қауіпсіз жинауға, сақтауға, тасымалдауға, өңдеуге арналған іс-қимылдар кешені көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z94" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. "Қалдықтарды тасымалдауға және тиеу-түсіру жұмыстарын жүргізуге қойылатын талаптар" деген 9-бағанда экологиялық және санитариялық нормалардың талаптары, персоналдың қауіпсіздігін қамтамасыз ету, мамандандырылған көлік пен ыдысты пайдалану көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z95" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. "Табиғи және техногендік сипаттағы төтенше жағдайлардың және олардың қауіпті қалдықтармен байланысты салдарларының алдын алу және жою жөніндегі шаралар, оның ішінде тасымалдау және тиеу-түсіру жұмыстарын жүргізу кезінде" деген 10-бағанда қауіпті қалдықтармен байланысты төтенше жағдайлардың алдын алу және оларды жою жөніндегі шаралар сипатталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z96" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. "Қосымша ақпарат (қалдықтарды жасаушы хабарлайтын өзге де ақпарат)" деген 11-бағанда қалдықтарды жасаушы ұсынатын қосымша мәліметтер мен өзге де ақпарат жазылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z97" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Қазақстан Республикасының заңнамасына сәйкес жеке және заңды тұлғалар осы нысан бойынша қызметі барысында қауіпті қалдықтар пайда болатын әкімшілік деректердің толықтығы, дұрыстығы және уақтылы ұсынылуы үшін жауапты болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z98" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Қазақстан Республикасы Статистика агенттігі Төрағасының міндетін атқарушының 2010 жылғы 14 шілдедегі № 183 бұйрығымен бекітілген Әкімшілік дереккөздердің әкімшілік деректерді өтеусіз негізде ұсыну қағидаларына сәйкес осы нысан бойынша ақпарат ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2798,35 +3990,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>