--- v1 (2026-06-11)
+++ v2 (2026-09-07)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a08c78c" w14:textId="a08c78c">
+    <w:p w14:paraId="4d8b366" w14:textId="4d8b366">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -3620,55 +3620,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3994,31 +3994,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>