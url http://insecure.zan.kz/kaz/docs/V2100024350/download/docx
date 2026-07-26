--- v0 (2025-11-13)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="714c83a" w14:textId="714c83a">
+    <w:p w14:paraId="b09b177" w14:textId="b09b177">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -208,51 +208,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Мемлекеттік қызмет істері агенттігі Төрағасының 05.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1084,375 +1084,750 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының Президентімен лауазымға тағайындалатын мемлекеттік қызметшінің ант мәтіні бар бланкінің түпнұсқасы Қазақстан Республикасы Президентінің Әкімшілігінде сақталады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z21" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) мүлікті сенімгерлік басқару шартының көшірмесі (бар болған жағдайда);</w:t>
+      10) мүлікті сенімгерлікпен басқару шартының нотариалды куәландырылған көшірмесі (болған жағдайда);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z22" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) мемлекеттік қызметшіге тәртіптік жаза қолдану және оны мерзімінен бұрын алып тастау (бар болған жағдайда) туралы уәкілетті адамның актілері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z46" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11-1) тармақша жаңа редакцияда көзделген - ҚР Мемлекеттік қызмет істері агенттігі Төрағасының 13.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 49</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11-1) мемлекеттік қызметші туралы құқықтық статистика және арнайы есепке алу жөніндегі уәкілетті органнан "Е-қызмет" ақпараттық жүйесі арқылы сұратылатын құқық бұзушылықтар жөніндегі мәліметтер;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z23" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) осы тізбенің қосымшасына сәйкес нысан бойынша өмірбаян;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z23" w:id="23"/>
-[...15 lines deleted...]
-      12) осы тізбенің қосымшасына сәйкес нысан бойынша өмірбаян;</w:t>
+    <w:bookmarkStart w:name="z24" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) әскери билеттің көшірмесі (бар болған жағдайда);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z24" w:id="24"/>
-[...15 lines deleted...]
-      13) әскери билеттің көшірмесі (бар болған жағдайда);</w:t>
+    <w:bookmarkStart w:name="z31" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) қызметші еңбек қызметін жүзеге асырған ұйымдардың бизнес-сәйкестендіру нөмірлері және дара кәсіпкерлердің жеке сәйкестендіру нөмірлері туралы деректер (бар болған жағдайда);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
-[...15 lines deleted...]
-      14) қызметші еңбек қызметін жүзеге асырған ұйымдардың бизнес-сәйкестендіру нөмірлері және дара кәсіпкерлердің жеке сәйкестендіру нөмірлері туралы деректер (бар болған жағдайда);</w:t>
+    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) жақын туыстарының жеке сәйкестендіру нөмірлері туралы деректер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
-[...15 lines deleted...]
-      15) жақын туыстарының жеке сәйкестендіру нөмірлері туралы деректер;</w:t>
+    <w:bookmarkStart w:name="z33" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) жеке істі қалыптастыру немесе жаңарту сәтінде жарамды Qazaq resmi test/Qaztest және (немесе) шет тілін меңгеру деңгейі туралы сертификаттар (бар болған жағдайда);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
-[...15 lines deleted...]
-      16) жеке істі қалыптастыру немесе жаңарту сәтінде жарамды Qazaq resmi test/Qaztest және (немесе) шет тілін меңгеру деңгейі туралы сертификаттар (бар болған жағдайда);</w:t>
+    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) мемлекеттік қызметшінің жеке, этикалық және кәсіби қасиеттеріне қатысты, оның кәсіби қызметімен байланысты жеке жетістіктері туралы мәліметтерді, сондай-ақ мемлекеттік қызметшіні лауазымға тағайындауға және лауазымнан босатуға құқығы бар адамнан немесе мемлекеттік органның бірінші басшысынан, сондай-ақ жоғары тұрған мемлекеттік органның, оның ішінде Қазақстан Республикасы Президентінің Әкімшілігі мен Қазақстан Республикасы Үкіметі Аппаратының лауазымды адамдарынан кәсіби қызметіне қатысты наразылық туралы мәліметтер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
-[...15 lines deleted...]
-      17) мемлекеттік қызметшінің жеке, этикалық және кәсіби қасиеттеріне қатысты, оның кәсіби қызметімен байланысты жеке жетістіктері туралы мәліметтерді, сондай-ақ мемлекеттік қызметшіні лауазымға тағайындауға және лауазымнан босатуға құқығы бар адамнан немесе мемлекеттік органның бірінші басшысынан, сондай-ақ жоғары тұрған мемлекеттік органның, оның ішінде Қазақстан Республикасы Президентінің Әкімшілігі мен Қазақстан Республикасы Үкіметі Аппаратының лауазымды адамдарынан кәсіби қызметіне қатысты наразылық туралы мәліметтер;</w:t>
+    <w:bookmarkStart w:name="z47" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17-1) мемлекеттік қызметшіні оқыту туралы мәліметтер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z47" w:id="29"/>
-[...15 lines deleted...]
-      17-1) мемлекеттік қызметшіні оқыту туралы мәліметтер;</w:t>
+    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) қызметшінің ғылым, мәдениет, өнер және спорт саласындағы әлеуметтік-қоғамдық қызметі және қабілеттері туралы деректер.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z35" w:id="30"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 1-тармаққа өзгеріс енгізілді – ҚР Мемлекеттік қызмет істері агенттігі Төрағасының 05.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі); 16.05.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 86</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі); 13.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 49</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (11.03.2026 бастап қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z25" w:id="31"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2-тармақ жаңа редакцияда көзделген - ҚР Мемлекеттік қызмет істері агенттігі Төрағасының 13.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 49</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Мемлекеттік қызметшінің жеке ісі қағаз түрінде бір данада жүргізіледі және мемлекеттік қызметшінің жұмыс орны бойынша мемлекеттік органның персоналды басқару қызметінде (кадр қызметінде) (немесе персоналды басқару қызметінің міндеттерін орындау жүктелген бөлімшеде) сақталады. Мемлекеттік қызметшілердің жеке істері "Е-қызмет" ақпараттық жүйесінде немесе персоналды басқару бойынша ведомстволық ақпараттық жүйеде электрондық түрде қалыптасады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: Қазақстан Республикасының Президенті қызметке тағайындайтын мемлекеттік қызметшілердің жеке істері Қазақстан Республикасы Президентінің Әкімшілігінде және осы адамдар жұмыс істейтін мемлекеттік органда жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3-тармақ жаңа редакцияда көзделген - ҚР Мемлекеттік қызмет істері агенттігі Төрағасының 13.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 49</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Осы тізбенің 1-тармағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1567,235 +1942,446 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>18) тармақшаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген деректер тек қана "Е-қызмет" ақпараттық жүйесінде оларды қағаз түрінде сақтамай жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. Тізбе 3-тармақпен толықтырылды – ҚР Мемлекеттік қызмет істері агенттігі Төрағасының 05.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі); жаңа реакцияда -  ҚР Мемлекеттік қызмет істері агенттігі Төрағасының 16.05.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 86</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z29" w:id="33"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4-тармақ жаңа редакцияда көзделген - ҚР Мемлекеттік қызмет істері агенттігі Төрағасының 13.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 49</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. "Е-қызмет" ақпараттық жүйесінде мемлекеттік қызметшінің жеке ісін сапалы жүргізуді қамтамасыз ету заңнамаға сәйкес мемлекеттік органның аппарат басшысына, ал аппарат басшысы лауазымы жоқ мемлекеттік органдарда – мемлекеттік лауазымға тағайындау құқығы бар адамға жүктеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 4-тармақпен толықтырылды – ҚР Мемлекеттік қызмет істері агенттігі Төрағасының 05.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z48" w:id="34"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5-тармақ жаңа редакцияда көзделген - ҚР Мемлекеттік қызмет істері агенттігі Төрағасының 13.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 49</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Мемлекеттік қызметші туралы мәліметтерді "Е-қызмет" ақпараттық жүйесінде өзектендіруді персоналды басқару қызметі (кадр қызметі) жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1814,70 +2400,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z49" w:id="35"/>
+    <w:bookmarkStart w:name="z49" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Осы тізбеде көзделген дербес деректерді жинау, өңдеу және сақтау дербес деректер саласындағы заңнама талаптары сақтала отырып жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4295,50 +4881,166 @@
       (толтырылған күні / дата заполнения)                   Личная подпись</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      1-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жаңа редакцияда көзделген - ҚР Мемлекеттік қызмет істері агенттігі Төрағасының 13.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 49</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Өмірбаянның 1, 3, 5-тармақтары "Е-қызмет" ақпараттық жүйесімен автоматты түрде толтырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -4493,68 +5195,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">№ 158 бұйрығына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z27" w:id="36"/>
+    <w:bookmarkStart w:name="z27" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік қызметшінің қызметтiк тiзiмі  Послужной список государственного служащего</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша жаңа редакцияда - ҚР Мемлекеттік қызмет істері агенттігі Төрағасының 16.05.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6538,50 +7240,166 @@
       Қолы/Подпись __________________ _______ жыл/год "__" _____________ айы/месяц</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      1-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жаңа редакцияда көзделген - ҚР Мемлекеттік қызмет істері агенттігі Төрағасының 13.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 49</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қызметтік тізім "Е-қызмет" ақпараттық жүйесімен қалыптастырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -6763,55 +7581,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>