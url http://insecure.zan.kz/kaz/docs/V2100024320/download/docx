--- v0 (2025-10-13)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5938d05" w14:textId="5938d05">
+    <w:p w14:paraId="5c0d1dc" w14:textId="5c0d1dc">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -828,546 +828,834 @@
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі – Қағидалар) "Ойын бизнесі туралы" Қазақстан Республикасы Заңының 8-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 7-3) тармақшасына сәйкес әзірленді және ақпаратты жүйелі түрде жинауды және интернет-ресурстардың мазмұнын интернет-казино, Қазақстан Республикасында ойын бизнесі саласындағы қызметпен айналысу құқығына лицензиялары жоқ шетелдік букмекерлік кеңселер және (немесе) тотализаторлар белгілерінің болуы-болмауы тұрғысынан талдауды жүзеге асыру тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z19" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Туризм және спорт </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>министрінің м.а. 30.04.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда мынадай ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z20" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Интернет – электрондық ақпараттық ресурстарды жіберуге арналған телекоммуникациялардың біріктірілген желілерінің және есептеу ресурстарының дүниежүзілік жүйесі;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z20" w:id="11"/>
-[...15 lines deleted...]
-      1) Интернет – электрондық ақпараттық ресурстарды жіберуге арналған телекоммуникациялардың біріктірілген желілерінің және есептеу ресурстарының дүниежүзілік жүйесі;</w:t>
+    <w:bookmarkStart w:name="z21" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) интернет-казино – нақты уақыт режимінде Интернет желісі және (немесе) электрондық ақша арқылы құмар ойындарды ұйымдастыру мен өткізу мүмкіндігін іске асыратын және ұтыс алуды көздейтін интернет-ресурс;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z21" w:id="12"/>
-[...15 lines deleted...]
-      2) интернет-казино – нақты уақыт режимінде Интернет желісі және (немесе) электрондық ақша арқылы құмар ойындарды ұйымдастыру мен өткізу мүмкіндігін іске асыратын және ұтыс алуды көздейтін интернет-ресурс;</w:t>
+    <w:bookmarkStart w:name="z22" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) интернет-ресурс – бірегей желілік адресі және (немесе) домендік аты бар және Интернетте жұмыс істейтін аппараттық-бағдарламалық кешенде орналастырылған (мәтіндік, графикалық, аудиокөрінімді немесе өзге де түрдегі) ақпарат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z22" w:id="13"/>
-[...15 lines deleted...]
-      3) интернет-ресурс – бірегей желілік адресі және (немесе) домендік аты бар және Интернетте жұмыс істейтін аппараттық-бағдарламалық кешенде орналастырылған (мәтіндік, графикалық, аудиокөрінімді немесе өзге де түрдегі) ақпарат;</w:t>
+    <w:bookmarkStart w:name="z23" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) құмар ойын – ұтысты көздейтін, қатысушылардың өз арасында не ойын бизнесін ұйымдастырушымен аталған адамдар қатысатын оқиға нәтижесіне жасалған, тәуекелге негізделген келісім;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z23" w:id="14"/>
-[...15 lines deleted...]
-      4) құмар ойын – ұтысты көздейтін, қатысушылардың өз арасында не ойын бизнесін ұйымдастырушымен аталған адамдар қатысатын оқиға нәтижесіне жасалған, тәуекелге негізделген келісім;</w:t>
+    <w:bookmarkStart w:name="z24" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) мерчент ID – төлем жүйелерін пайдалана отырып, шетелдік компанияны төлем және (немесе) ақша аударымын алушы ретінде сәйкестендіретін символдардың бірегей жиынтығы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z24" w:id="15"/>
-[...15 lines deleted...]
-      5) мерчент ID – төлем жүйелерін пайдалана отырып, шетелдік компанияны төлем және (немесе) ақша аударымын алушы ретінде сәйкестендіретін символдардың бірегей жиынтығы;</w:t>
+    <w:bookmarkStart w:name="z25" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) ойын бизнесін ұйымдастырушы – құмар ойындарын және (немесе) бәс тігуді Қазақстан Республикасының заңнамасында белгіленген талаптарға сәйкес ұйымдастыруды және өткізуді жүзеге асыратын заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z25" w:id="16"/>
-[...15 lines deleted...]
-      6) ойын бизнесін ұйымдастырушы – құмар ойындарын және (немесе) бәс тігуді Қазақстан Республикасының заңнамасында белгіленген талаптарға сәйкес ұйымдастыруды және өткізуді жүзеге асыратын заңды тұлға;</w:t>
+    <w:bookmarkStart w:name="z26" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) ойын бизнесі саласындағы уәкілетті орган (бұдан әрi – уәкілетті орган) – ойын бизнесі саласындағы мемлекеттік саясатты іске асыруды және бақылауды жүзеге асыратын, Қазақстан Республикасының Үкіметі айқындайтын мемлекеттік орган;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z26" w:id="17"/>
-[...15 lines deleted...]
-      7) ойын бизнесі саласындағы уәкілетті орган (бұдан әрi – уәкілетті орган) – ойын бизнесі саласындағы мемлекеттік саясатты іске асыруды және бақылауды жүзеге асыратын, Қазақстан Республикасының Үкіметі айқындайтын мемлекеттік орган;</w:t>
+    <w:bookmarkStart w:name="z27" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) ұтыс – құмар ойынның және (немесе) бәс тігудің ойын бизнесін ұйымдастырушы белгілеген қағидаларда көзделген нәтижесі шыққан кезде құмар ойынға және (немесе) бәс тігуге қатысушыға міндетті түрде төленуге жататын мүліктік пайда;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z27" w:id="18"/>
-[...15 lines deleted...]
-      8) ұтыс – құмар ойынның және (немесе) бәс тігудің ойын бизнесін ұйымдастырушы белгілеген қағидаларда көзделген нәтижесі шыққан кезде құмар ойынға және (немесе) бәс тігуге қатысушыға міндетті түрде төленуге жататын мүліктік пайда;</w:t>
+    <w:bookmarkStart w:name="z28" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) электрондық ақша – электрондық нысанда сақталатын және электрондық ақша жүйесінде жүйеге басқа да қатысушылар төлем құралы ретінде қабылдайтын электрондық ақша эмитентінің шартсыз және кері қайтарып алынбайтын ақшалай міндеттемелері.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z28" w:id="19"/>
-[...15 lines deleted...]
-      9) электрондық ақша – электрондық нысанда сақталатын және электрондық ақша жүйесінде жүйеге басқа да қатысушылар төлем құралы ретінде қабылдайтын электрондық ақша эмитентінің шартсыз және кері қайтарып алынбайтын ақшалай міндеттемелері.</w:t>
+    <w:bookmarkStart w:name="z29" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Интернет-ресурстардың мазмұнында интернет-казино, Қазақстан Республикасында ойын бизнесі саласындағы қызметпен айналысу құқығына лицензиялары жоқ шетелдік букмекерлік кеңселер және (немесе) тотализаторлар белгілерінің болуы-болмауы тұрғысынан ақпаратты жүйелі түрде жинауды жүзеге асыру тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z29" w:id="20"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 2-тарау. Интернет-ресурстардың мазмұнында интернет-казино, Қазақстан Республикасында ойын бизнесі саласындағы қызметпен айналысу құқығына лицензиялары жоқ шетелдік букмекерлік кеңселер және (немесе) тотализаторлар белгілерінің болуы-болмауы тұрғысынан ақпаратты жүйелі түрде жинауды жүзеге асыру тәртібі</w:t>
+    <w:bookmarkStart w:name="z30" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Интернет-казино заңсыз қызметін анықтау мақсатында уәкілетті орган интернет-казино, Қазақстан Республикасында ойын бизнесі саласындағы қызметпен айналысу құқығына лицензиялары жоқ шетелдік букмекерлік кеңселер және (немесе) тотализаторлар белгілерінің болуы-болмауы тұрғысынан, оның ішінде жеке және заңды тұлғалардан алынатын интернет-казино, Қазақстан Республикасында ойын бизнесі саласындағы қызметпен айналысу құқығына лицензиялары жоқ шетелдік букмекерлік кеңселер және (немесе) тотализаторлар белгілері бар интернет-ресурстар туралы мәліметтер бойынша интернет-ресурстардың мазмұны туралы ақпаратты жүйелі түрде жинауды (бұдан әрі – жүйелі түрде жинау) жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z30" w:id="21"/>
-[...15 lines deleted...]
-      3. Интернет-казино заңсыз қызметін анықтау мақсатында уәкілетті орган интернет-казино, Қазақстан Республикасында ойын бизнесі саласындағы қызметпен айналысу құқығына лицензиялары жоқ шетелдік букмекерлік кеңселер және (немесе) тотализаторлар белгілерінің болуы-болмауы тұрғысынан, оның ішінде жеке және заңды тұлғалардан алынатын интернет-казино, Қазақстан Республикасында ойын бизнесі саласындағы қызметпен айналысу құқығына лицензиялары жоқ шетелдік букмекерлік кеңселер және (немесе) тотализаторлар белгілері бар интернет-ресурстар туралы мәліметтер бойынша интернет-ресурстардың мазмұны туралы ақпаратты жүйелі түрде жинауды (бұдан әрі – жүйелі түрде жинау) жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z31" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Жүйелі түрде жинау келесі кезеңдерді қамтиды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z31" w:id="22"/>
-[...15 lines deleted...]
-      4. Жүйелі түрде жинау келесі кезеңдерді қамтиды:</w:t>
+    <w:bookmarkStart w:name="z32" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) интернет-казино, Қазақстан Республикасында ойын бизнесі саласындағы қызметпен айналысу құқығына лицензиялары жоқ шетелдік букмекерлік кеңселер және (немесе) тотализаторлар белгілерін анықтау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z32" w:id="23"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z33" w:id="24"/>
+    <w:bookmarkStart w:name="z33" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) анықталған интернет-казиноларды, Қазақстан Республикасында ойын бизнесі саласындағы қызметпен айналысу құқығына лицензиялары жоқ шетелдік букмекерлік кеңселер және (немесе) тотализаторларды тіркеу. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z34" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Интернет-казино, Қазақстан Республикасында ойын бизнесі саласындағы қызметпен айналысу құқығына лицензиялары жоқ шетелдік букмекерлік кеңселер және (немесе) тотализаторлар белгілерін анықтау нақты уақыт режимінде Интернет желісі арқылы құмар ойындарды ұйымдастыру мен өткізу мүмкіндігін іске асыратын интернет-ресурстарды іздеу және қарау, сондай-ақ мерчент ID белгілеу жолымен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z34" w:id="25"/>
-[...15 lines deleted...]
-      5. Интернет-казино, Қазақстан Республикасында ойын бизнесі саласындағы қызметпен айналысу құқығына лицензиялары жоқ шетелдік букмекерлік кеңселер және (немесе) тотализаторлар белгілерін анықтау нақты уақыт режимінде Интернет желісі арқылы құмар ойындарды ұйымдастыру мен өткізу мүмкіндігін іске асыратын интернет-ресурстарды іздеу және қарау, сондай-ақ мерчент ID белгілеу жолымен жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z35" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Анықталған интернет-казиноны, Қазақстан Республикасында ойын бизнесі саласындағы қызметпен айналысу құқығына лицензиялары жоқ шетелдік букмекерлік кеңселер және (немесе) тотализаторларды, интернет-казино, Қазақстан Республикасында ойын бизнесі саласындағы қызметпен айналысу құқығына лицензиялары жоқ шетелдік букмекерлік кеңселер және (немесе) тотализаторлар белгілері бар интернет-ресурстар тізбесіне (бұдан әрі – Тізбе) интернет-казино, Қазақстан Республикасында ойын бизнесі саласындағы қызметпен айналысу құқығына лицензиялары жоқ шетелдік букмекерлік кеңселер және (немесе) тотализаторлар белгілері бар интернет-ресурстар туралы негізгі деректерді енгізу арқылы жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z35" w:id="26"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z36" w:id="27"/>
+    <w:bookmarkStart w:name="z36" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Уәкілетті орган осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша Тізбені жүргізеді және оны интернет-ресурс туралы негізгі деректерді тіркеу арқылы жаңартылуына қарай өзінің интернет-ресурсында орналастырады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z37" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Интернет-ресурстардың мазмұнын интернет-казино, Қазақстан Республикасында ойын бизнесі саласындағы қызметпен айналысу құқығына лицензиялары жоқ шетелдік букмекерлік кеңселер және (немесе) тотализаторлар белгілерінің болуы-болмауы тұрғысынан талдауды жүзеге асыру тәртібі</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z37" w:id="28"/>
+    <w:bookmarkStart w:name="z38" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Жүйелі түрде жинау нәтижелері бойынша уәкілетті орган жиналған ақпарат негізінде интернет-ресурстардың мазмұнына интернет-казино, Қазақстан Республикасында ойын бизнесі саласындағы қызметпен айналысу құқығына лицензиялары жоқ шетелдік букмекерлік кеңселер және (немесе) тотализаторлар белгілерінің болуы-болмауы тұрғысынан талдауды жүзеге асырады және мынадай мақсаттарда пайдаланылатын талдамалық ақпаратты қалыптастырады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z39" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) интернет-казино, Қазақстан Республикасында ойын бизнесі саласындағы қызметпен айналысу құқығына лицензиялары жоқ шетелдік букмекерлік кеңселер және (немесе) тотализаторлар белгілері бар интернет-ресурстар санының ұлғаю немесе азаю серпінін қадағалау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z40" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) интернет-казино, Қазақстан Республикасында ойын бизнесі саласындағы қызметпен айналысу құқығына лицензиялары жоқ шетелдік букмекерлік кеңселер және (немесе) тотализаторлар қызметіне қарсы іс-қимыл мәселелері бойынша заңнаманы жетілдіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z41" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Қазақстан Республикасының аумағында интернет-казино, ойын бизнесі саласындағы қызметпен айналысу құқығына лицензиялары жоқ шетелдік букмекерлік кеңселер және (немесе) тотализаторлар қызметінің жолын кесу жөніндегі шараларды дайындау.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...87 lines deleted...]
-    <w:bookmarkStart w:name="z42" w:id="33"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Туризм және спорт </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>министрінің м.а. 30.04.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Ақпаратты жүйелі түрде жинауды және интернет-ресурстардың мазмұнын интернет-казино, Қазақстан Республикасында ойын бизнесі саласындағы қызметпен айналысу құқығына лицензиялары жоқ шетелдік букмекерлік кеңселер және (немесе) тотализаторлар белгілерінің болуы-болмауы тұрғысынан талдау нәтижелері бойынша анықталған интернет-казино сілтемелері бойынша уәкілетті орган, Қазақстан Республикасында ойын бизнесі саласындағы қызметпен айналысу құқығына лицензиялары жоқ шетелдік букмекерлік кеңселер және (немесе) тотализаторлар бойынша мәліметтерді ақпарат саласындағы уәкілетті органның Қазақстан Республикасының аумағында оларға қолжетімділікті шектеу жөнінде шаралар қабылдау үшін "Кибернадзор" ақпараттық жүйесіне жүктейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1641,68 +1929,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z44" w:id="34"/>
+    <w:bookmarkStart w:name="z44" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Интернет-казино, Қазақстан Республикасында ойын бизнесі саласындағы қызметпен айналысу құқығына лицензиялары жоқ шетелдік букмекерлік кеңселер және (немесе) тотализаторлар белгілері бар интернет-ресурстардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -2321,55 +2609,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2695,31 +2983,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>