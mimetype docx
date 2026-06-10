--- v1 (2026-03-14)
+++ v2 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8192404" w14:textId="8192404">
+    <w:p w14:paraId="da94795" w14:textId="da94795">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1241,636 +1241,2080 @@
         <w:t xml:space="preserve">
       2. Осы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қағидаларда</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пайдаланылған негізгі түсініктер мен анықтамалар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z14" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Экология және табиғи ресурстар министрінің 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 88</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ақпараттандыру объектілерін интеграциялау – Қазақстан Республикасында пайдаланылатын деректерді берудің стандартты хаттамалары негізінде ақпараттандыру объектілері арасындағы ақпараттық өзара іс-қимылды ұйымдастыру және қамтамасыз ету жөніндегі іс-шаралар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z15" w:id="13"/>
+    <w:bookmarkStart w:name="z15" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) арнайы органдар – осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген, Қазақстан Республикасының заңнамасында белгіленген тәртіппен табиғи ресурстардың тиісті түрлерінің мемлекеттік кадастрлары мен мониторингін жүргізуді жүзеге асыратын арнайы уәкілетті мемлекеттік органдар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z16" w:id="14"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z16" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Кадастрлардың бірыңғай жүйесінің кіші жүйелері – табиғи ресурстардың мемлекеттік кадастрларының мәліметтерін қамтитын Кадастрлардың бірыңғай жүйесінің құрамында іске асырылған компоненттер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z17" w:id="15"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) тармақша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Экология және табиғи ресурстар министрінің 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 88</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Кадастрлардың бірыңғай жүйесі – Қазақстан Республикасының табиғи және экономикалық әлеуетін бірыңғай жалпымемлекеттік кешенді есепке алу мен бағалауды қамтамасыз ету мақсатында Қазақстан Республикасы табиғи ресурстарының мемлекеттік кадастрларының барлық түрін біріктіретін салааралық ақпараттық жүйе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:bookmarkStart w:name="z18" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Кадастрлардың бірыңғай жүйесін жүргізуді қоршаған ортаны қорғау саласындағы уәкілетті орган табиғи ресурстардың тиісті түрлерінің мониторингін жүзеге асыратын арнайы уәкілетті мемлекеттік органдармен бірлесіп, табиғи ресурстардың жай-күйі мен пайдаланылуын есепке алу деректері негізінде ұйымдастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қоршаған ортаны қорғау саласындағы уәкілетті органның ведомстволық бағынысты ұйымы Кадастрлардың бірыңғай жүйесін жүргізуді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="17"/>
+    <w:bookmarkStart w:name="z19" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Қазақстан Республикасы табиғи ресурстары мемлекеттік кадастрларының бірыңғай жүйесін жүргізу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z20" w:id="18"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z20" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Кадастрлардың бірыңғай жүйесін жүргізудің негізгі қағидаттары мыналар болып табылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z21" w:id="19"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z21" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) кадастрлық ақпаратты өңдеу және ұсыну технологиясының бірлігі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z22" w:id="20"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) тармақша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Экология және табиғи ресурстар министрінің 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 88</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) автоматтандырылған ақпараттық-коммуникациялық технологияларды қолдану;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z23" w:id="21"/>
+    <w:bookmarkStart w:name="z23" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ақпаратты толықтыру мен жаңартудың объективтілігі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z24" w:id="22"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z24" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) мемлекеттік құпияларды және заңмен қорғалатын өзге құпияны құрайтын ақпараттан басқа Кадастрлардың бірыңғай жүйесінде қамтылған ақпараттың жалпыға бірдей қолжетімділігі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z25" w:id="23"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z25" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Кадастрлардың бірыңғай жүйесі мыналарға арналған:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z26" w:id="24"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z26" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) табиғат пайдалану мәселелеріне қатысты оларды шешу үшін мемлекеттік органдарды, ғылыми орта өкілдерін, үкіметтік емес және қоғамдық ұйымдарды, мүдделі заңды және жеке тұлғаларды табиғи ресурстардың жай-күйі туралы уақтылы және дұрыс ақпаратпен қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z27" w:id="25"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z27" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Қазақстан Республикасының табиғи ресурстарын есепке алу, қазіргі заманғы бағдарламалық-техникалық құралдарды пайдалану негізінде табиғи ресурстық ақпаратты жинақтау, сақтау және өңдеу тәсілдерін стандарттау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z28" w:id="26"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) тармақша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Экология және табиғи ресурстар министрінің 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 88</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ақпараттық ресурстарға жедел санкцияланған қолжетімділікті қамтамасыз ету, мемлекеттік статистикалық есептілікті және шолу-талдау сипатындағы құжаттарды автоматтандырылған қалыптастыру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z29" w:id="27"/>
+    <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Кадастрлардың бірыңғай жүйесін географиялық байланысы, ұйымдық-құқықтық нысаны, меншік және шаруашылық жүргізу түрі, топографиялық-геодезиялық материалдар, статистикалық есепке алу деректері көрсетіле отырып, әрбір есептік кадастрлық объектінің жай-күйі туралы цифрлық түрдегі құжаттамалық мәліметтер құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z30" w:id="28"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7-тармақ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Экология және табиғи ресурстар министрінің 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 88</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Кадастрлардың бірыңғай жүйесінің жұмыс істеуін қамтамасыз ету деректердің салыстырмалылығы мен ақпараттық ресурстардың үйлесімділігін қамтамасыз ететін бірыңғай ұйымдастырушылық, әдіснамалық және ақпараттық тәсіл негізінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z31" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-тармақ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Экология және табиғи ресурстар министрінің 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 88</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Кадастрлардың бірыңғай жүйесінің кіші жүйелерін ақпаратпен толықтыру мен жаңартуды меншік ақпараттық жүйелері бар арнайы уәкілетті мемлекеттік органдар Қазақстан Республикасы Ақпарат және коммуникациялар министрінің міндетін атқарушының 2018 жылғы 29 наурыздағы № 123 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 16777 болып тіркелген) "Электрондық үкіметтің" ақпараттандыру объектілерін интеграциялау қағидаларына сәйкес көрсетілген ақпараттық жүйелерді интеграциялау арқылы электрондық түрде жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z32" w:id="30"/>
+    <w:bookmarkStart w:name="z32" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9. Кадастрлардың бірыңғай жүйесінің құрылымын мынадай есепке алу объектілері құрайды, олар бойынша мониторингті мынадай арнайы уәкілетті мемлекеттік органдар мен ұйымдар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z57" w:id="31"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z57" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мемлекеттік жер кадастры бойынша – жер ресурстарын басқару саласындағы орталық уәкілетті орган және "Азаматтарға арналған үкімет" мемлекеттік корпорациясы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z58" w:id="32"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z58" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) мемлекеттік су кадастры (жерүсті және жерасты су объектілері, су ресурстарын пайдалану) бойынша – қоршаған ортаны қорғау, су қорын пайдалану және қорғау саласындағы, жер қойнауын зерделеу жөніндегі уәкілетті мемлекеттік органдар – тұтас республика бойынша, ал олардың аумақтық органдары – өзендер бассейндері мен әкімшілік-аумақтық бірліктер шегінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z59" w:id="33"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z59" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) мемлекеттік орман кадастры бойынша – орман шаруашылығы саласындағы уәкілетті мемлекеттік орган – тұтас республика бойынша, ал оның аумақтық органдары – әкімшілік-аумақтық бірліктер шегінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z60" w:id="34"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z60" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) жер қойнауының мемлекеттік қорының бірыңғай кадастры бойынша – жер қойнауын зерделеу жөніндегі уәкілетті мемлекеттік орган – тұтас республика бойынша, ал оның аумақтық органдары – әкімшілік-аумақтық бірліктер шегінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z61" w:id="35"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z61" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) ерекше қорғалатын табиғи аумақтардың мемлекеттік кадастры бойынша – ерекше қорғалатын табиғи аумақтар саласындағы уәкілетті мемлекеттік орган – тұтас республика бойынша, ал оның аумақтық органдары – әкімшілік-аумақтық бірліктер шегінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z62" w:id="36"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z62" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) жануарлар дүниесінің мемлекеттік кадастры бойынша – жануарлар дүниесін қорғау, молайту және пайдалану саласындағы уәкілетті мемлекеттік орган және балық шаруашылығы саласындағы уәкілетті мемлекеттік орган – республика бойынша тұтастай, сондай-ақ олардың аумақтық органдары – әкімшілік-аумақтық бірліктер шегінде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z63" w:id="37"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z63" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) өсімдіктер дүниесінің мемлекеттік кадастры бойынша – өсімдіктер дүниесін күзету, қорғау, қалпына келтіру және пайдалану саласындағы уәкілетті орган – тұтас республика бойынша, ал өсімдіктер дүниесін күзету, қорғау, қалпына келтіру және пайдалану саласындағы уәкілетті орган ведомствосының аумақтық органдары – әкімшілік-аумақтық бірліктер шегінде жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1889,491 +3333,960 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="38"/>
+    <w:bookmarkStart w:name="z40" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Кадастрларды жүргізетін арнайы уәкілетті мемлекеттік органдар мен ұйымдар құзыреті шегінде жыл сайын, есептілік кезеңінен кейінгі айдың 15-күніне қарай Кадастрлардың бірыңғай жүйесін толықтыруды өтеусіз жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z41" w:id="39"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z41" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Кадастрлардың бірыңғай жүйесіне енгізілген объект туралы деректерде мыналар қамтылуға тиіс:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z42" w:id="40"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z42" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) арнайы уәкілетті мемлекеттік органдар бекіткен есептік материалдар, объектінің паспорты және статистикалық ақпарат;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z43" w:id="41"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z43" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) объектінің кеңістіктіктегі жағдайы туралы картографиялық материал және аумақты кешенді бағалауға қажетті басқа да деректер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z44" w:id="42"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z44" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. "Жер кадастры" кіші жүйесі "Жылжымайтын мүліктің бірыңғай мемлекеттік кадастры" ақпараттық жүйесі деректерінің негізінде Қазақстан Республикасы Ауыл шаруашылығы министрінің міндетін атқарушының 2023 жылғы 16 тамыздағы № 303 және Қазақстан Республикасы Әділет министрінің міндетін атқарушының 2023 жылғы 21 тамыздағы № 602 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бірлескен бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33322 болып тіркелген) "Жылжымайтын мүліктің бірыңғай мемлекеттік кадастры" ақпараттық жүйесін жүргізу және пайдалану қағидаларына сәйкес қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z45" w:id="43"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-тармақ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Экология және табиғи ресурстар министрінің 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 88</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. "Су кадастры" кіші жүйесі мемлекеттік су кадастры деректерінің негізінде Қазақстан Республикасы Ауыл шаруашылығы министрінің міндетін атқарушының 2015 жылғы 31 шілдедегі № 19-1/718 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12109 болып тіркелген) Суларды және олардың пайдаланылуын мемлекеттiк есепке алуды, мемлекеттiк су кадастрын және су объектiлерiнiң мемлекеттiк мониторингiн жүргiзу қағидаларына сәйкес қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z46" w:id="44"/>
+    <w:bookmarkStart w:name="z46" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. "Орман кадастры" кіші жүйесі мемлекеттік орман кадастры деректерінің негізінде Қазақстан Республикасы Ауыл шаруашылығы министрінің міндетін атқарушының 2015 жылғы 27 ақпандағы № 18-02/163 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11387 болып тіркелген) Мемлекеттік орман қоры аумағында орман қорының мемлекеттік есебін, мемлекеттік орман кадастрын, ормандардың мемлекеттік мониторингін және орман орналастыруды жүргізу қағидаларына сәйкес қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z47" w:id="45"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z47" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. "Жер қойнауы кадастры" кіші жүйесі мемлекеттік жер қойнауы қорының бірыңғай кадастры деректерінің негізінде Қазақстан Республикасы Инвестициялар және даму министрінің міндетін атқарушының 2018 жылғы 25 мамырдағы № 393 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17053 болып тіркелген) Мемлекеттік жер қойнауы қорының бірыңғай кадастрын жүргізу қағидаларын және Пайдалы қазбалар қорларын мемлекеттік есепке алу бойынша ақпаратты мемлекеттік органдарға ұсыну қағидаларына сәйкес қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z48" w:id="46"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z48" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. "Ерекше қорғалатын табиғи аумақтардың кадастры" кіші жүйесі ерекше қорғалатын табиғи аумақтардың мемлекеттік кадастры деректерінің негізінде Қазақстан Республикасы Экология, геология және табиғи ресурстар министрінің 2022 жылғы 21 ақпандағы № 43 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 26894 болып тіркелген) Қазақстан Республикасының ерекше қорғалатын табиғи аумақтарының мемлекеттік кадастрын жүргізу қағидаларына сәйкес қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z49" w:id="47"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z49" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. "Жануарлар дүниесінің кадастры (аң аулау объектілері болып табылатын жануарлардың түрлері бойынша)" кіші жүйесі жануарлар дүниесінің кадастры деректерінің негізінде Қазақстан Республикасы Ауыл шаруашылығы министрінің 2015 жылғы 26 маусымдағы № 18-03/577 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11800 болып тіркелген) Жануарлар дүниесiн мемлекеттiк есепке алуды, оның кадастры мен мониторингiн жүргiзу қағидаларына сәйкес қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z50" w:id="48"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z50" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. "Жануарлар дүниесінің кадастры (балық және басқа су жануарлары бойынша)" кіші жүйесі Қазақстан Республикасында балық қоры мен өзге де су жануарларына мемлекеттік кадастры деректерінің негізінде Қазақстан Республикасы Қоршаған орта және су ресурстары министрінің 2014 жылғы 1 шілдедегі № 245-Ө </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9655 болып тіркелген) Балықтардың және балық аулау объектілеріне жатқызылған басқа су жануарларының және балықтар мен өзге шаруашылық мақсаттарда пайдаланылатын басқа су жануарларының кадастр кітаптарын жүргізу қағидаларына сәйкес қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z51" w:id="49"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z51" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. "Өсімдіктер дүниесінің кадастры" кіші жүйесі өсімдіктер дүниесінің мемлекеттік кадастры деректерінің негізінде Қазақстан Республикасы Экология және табиғи ресурстар министрінің 2023 жылғы 23 ақпандағы № 59 бұйрығымен бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 31995 болып тіркелген) Өсімдіктер дүниесінің мемлекеттік мониторингі және мемлекеттік кадастрын жүргізу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес қалыптастырылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z52" w:id="50"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z52" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. "Картографиялық деректер" кіші жүйесі осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес картографиялық деректердің базалық көрсеткіштерімен табиғи жағдайларды интеграцияланған картографиялық бағалауды білдіреді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z53" w:id="51"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ескертпесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>21</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-тармақ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редакцияда</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>көзделген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Экология және табиғи ресурстар министрінің 13.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 88</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Кадастрлардың бірыңғай жүйесін енгізу кезінде "Ақпараттандыру туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2388,51 +4301,50 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және "Ақпараттық-коммуникациялық технологиялар және ақпараттық қауіпсіздікті қамтамасыз ету саласындағы бірыңғай талаптарды бекіту туралы" Қазақстан Республикасы Үкіметінің 2016 жылғы 20 желтоқсандағы № 832 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес ақпараттық қауіпсіздікті қамтамасыз ету жөніндегі талаптар ескеріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2524,68 +4436,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жүйесін жүргізу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z55" w:id="52"/>
+    <w:bookmarkStart w:name="z55" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Картографиялық деректердің базалық көрсеткіштері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -12859,55 +14771,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>