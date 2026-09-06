--- v2 (2026-06-10)
+++ v3 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="da94795" w14:textId="da94795">
+    <w:p w14:paraId="02f6955" w14:textId="02f6955">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -14771,55 +14771,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -15145,31 +15145,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>