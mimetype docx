--- v0 (2025-11-04)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3ddcde6" w14:textId="3ddcde6">
+    <w:p w14:paraId="a485119" w14:textId="a485119">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жер қойнауын пайдалану жөніндегі операциялардың салдарын жою жөніндегі зерттеу және жұмыс нәтижелерін қабылдау қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің м.а. 2021 жылғы 20 тамыздағы № 458 және Қазақстан Республикасы Экология, геология және табиғи ресурстар министрінің 2021 жылғы 26 тамыздағы № 343 бірлескен бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2021 жылы 31 тамызда № 24171 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің м.а. 2021 жылғы 20 тамыздағы № 458 және Қазақстан Республикасы Экология, геология және табиғи ресурстар министрінің 2021 жылғы 26 тамыздағы № 343 бірлескен бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2021 жылы 31 тамызда № 24171 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Жер қойнауы және жер қойнауын пайдалану туралы" 2017 жылғы 27 желтоқсандағы Қазақстан Республикасы кодексінің 54-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -288,140 +288,156 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бірлескен бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      Қазақстан Республикасының </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Экология, геология және </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">табиғи ресурстар министрі </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -434,165 +450,180 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>М. Мирзагалиев</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      Қазақстан Республикасының </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Индустрия және инфрақұрылымдық </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">даму министрінің міндетін атқарушы </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -2034,1091 +2065,1255 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қоршаған ортаны қорғау саласындағы уәкілетті органның аумақтық бөлімшесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
     <w:bookmarkStart w:name="z49" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) өнеркәсіптік қауіпсіздік саласындағы уәкілетті мемлекеттік органның аумақтық бөлімшесі.</w:t>
+      3) өнеркәсіптік қауіпсіздік саласындағы уәкілетті мемлекеттік органның аумақтық бөлімшесі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z50" w:id="48"/>
+    <w:bookmarkStart w:name="z193" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) жер қойнауын зерттеу жөніндегі уәкілетті органның аумақтық бөлімшесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-тармаққа өзгеріс енгізілді - ҚР Өнеркәсіп және құрылыс министрінің 06.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 85</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Экология және табиғи ресурстар министрінің 10.03.2026 № 38 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z50" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Қатты пайдалы қазбаларды өндіруге арналған лицензиялар, кең таралған пайдалы қазбаларды өндіруге арналған лицензиялар, өндіруге арналған рұқсаттар және өндіруге арналған келісімшарттар бойынша комиссия мынадай мемлекеттік органдардың өкілдерін қамтиды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z51" w:id="49"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z51" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жерді пайдалану мен қорғауды бақылау жөніндегі уәкілетті органның органның бөлімшесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z52" w:id="50"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z52" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қоршаған ортаны қорғау саласындағы уәкілетті органның аумақтық бөлімшесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z53" w:id="51"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z53" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) өнеркәсіптік қауіпсіздік саласындағы уәкілетті мемлекеттік органның аумақтық бөлімшесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z55" w:id="53"/>
+    <w:bookmarkStart w:name="z54" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) халықтың санитариялық-эпидемиологиялық әл-ауқаты саласындағы мемлекеттік органның аумақтық бөлімшесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z194" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) жер қойнауын зерттеу жөніндегі уәкілетті органның аумақтық бөлімшесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 11-тармаққа өзгеріс енгізілді - ҚР Өнеркәсіп және құрылыс министрінің 06.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 85</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және ҚР Экология және табиғи ресурстар министрінің 10.03.2026 № 38 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бірлескен бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z55" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Жер қойнауы кеңістігін пайдалануға арналған лицензиялар және құрылысқа және (немесе) пайдалануға арналған келісімшарттар бойынша комиссия мынадай мемлекеттік органдардың өкілдерін қамтиды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z56" w:id="54"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z56" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жерді пайдалану мен қорғауды бақылау жөніндегі уәкілетті органның бөлімшесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z57" w:id="55"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z57" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жер қойнауын зерттеу жөніндегі уәкілетті органның аумақтық бөлімшесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z58" w:id="56"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z58" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) қоршаған ортаны қорғау саласындағы уәкілетті органның аумақтық бөлімшесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z59" w:id="57"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z59" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) өнеркәсіптік қауіпсіздік саласындағы уәкілетті мемлекеттік органның аумақтық бөлімшесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z60" w:id="58"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z60" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) халықтың санитариялық-эпидемиологиялық әл-ауқаты саласындағы мемлекеттік органның аумақтық бөлімшесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z61" w:id="59"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z61" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Кен іздеушілікке лицензиялар бойынша комиссия мынадай мемлекеттік органдардың өкілдерін қамтиды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z62" w:id="60"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z62" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) жерді пайдалану мен қорғауды бақылау жөніндегі уәкілетті органның бөлімшесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z63" w:id="61"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z63" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) қоршаған ортаны қорғау саласындағы уәкілетті органның аумақтық бөлімшесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z64" w:id="62"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z64" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Комиссия жер қойнауын пайдалану жөніндегі операциялардың салдарын жою жөніндегі жұмыстарды, ал осы Қағидаларда көзделген жағдайларда – зерттеу нәтижелерін қабылдауды (бұдан әрі – қабылдау) жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z65" w:id="63"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z65" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Комиссия өз қызметін жүзеге асыру кезінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z66" w:id="64"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z66" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жер қойнауын пайдаланушы (жер қойнауын пайдалану құқығы тоқтатылған тұлға) ұсынған құжаттарды қарайды және талдайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z67" w:id="65"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z67" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) тиісті құжаттарда көзделген орындалған жұмыстардың толықтығы мен сапасы мәніне, сондай-ақ Қазақстан Республикасы заңнамасының талаптарына сәйкестігі тұрғысынан қабылдауға жататын жою жұмыстары жүргізілген жер қойнауы учаскесін, жер қойнауы учаскесінің бөлігін толық тексеру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z68" w:id="66"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z68" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жер қойнауы учаскесін, жер қойнауын пайдалану жөніндегі операциялар жүргізілмеген немесе жер бетін (су айдындары түбін) бұзбай жүргізілген жер қойнауы учаскесінің бөлігін жоюды жүргізу қажеттілігінің жоқтығын растау мақсатында толық зерттеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z69" w:id="67"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z69" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) егер жою жөніндегі жұмыстардың жобасына (қалпына келтіру жобасына) және Қазақстан Республикасы заңнамасының талаптарына сәйкес келмесе, жою жөніндегі орындалған жұмыстарға, олардың көлемі мен сапасына ескертулер мен ұсынымдар әзірлеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z70" w:id="68"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z70" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) жою актісіне, ал осы Қағидаларда көзделген жағдайларда – зерттеу актісіне қол қою.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z71" w:id="69"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z71" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) қабылдау мақсаттары үшін осы Қағидаларға сәйкес жер қойнауын пайдаланушы (жер қойнауын пайдалану құқығы тоқтатылған тұлға) ұсынатын құжаттарды қарайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z72" w:id="70"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z72" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) өзара іс-қимыл жасайды және мемлекеттік органдардан, лауазымды адамдардан, ұйымдар мен азаматтардан өз қызметін жүзеге асыру үшін қажетті ақпаратты сұратады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z73" w:id="71"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z73" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) қажет болған жағдайда комиссия жұмысына мемлекеттік органдардың және ведомстволық бағынысты ұйымдардың мамандары мен сарапшыларын тартады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z74" w:id="72"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z74" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Комиссияның міндеттерін шешу үшін жер қойнауы учаскесін немесе учаскенің бір бөлігін қарап-тексеру және зерттеп-қарау жер қойнауын пайдаланушының (таратуды жүргізуге міндетті тұлғаның) күшімен және есебінен комиссияның барлық құрамы үшін қамтамасыз етіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z75" w:id="73"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z75" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Комиссия тексеру немесе жою жөніндегі жұмыстардың нәтижелерін қабылдау немесе қабылдаудан бас тарту туралы шешімді тиісті жобалау құжатында көзделген орындалған жұмыстардың толықтығын және сапасын, сондай-ақ олардың Қазақстан Республикасы заңнамасының талаптарына сәйкестігін тікелей қарап шыққаннан және бағалағаннан кейін Комиссияның әрбір мүшесі бірауыздан қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z76" w:id="74"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z76" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Комиссияның құрамын әрбір жекелеген жағдай бойынша жергілікті атқарушы орган бекітеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z77" w:id="75"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z77" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Комиссия жою актісіне немесе зерттеп-қарау актісіне қол қойылған сәттен бастап өз қызметін тоқтатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z78" w:id="76"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z78" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Тарату бойынша жұмыстарды қабылдауды және тексеру нәтижелерін ұйымдастыру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z79" w:id="77"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z79" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Жергілікті атқарушы орган жер қойнауын пайдаланушының (жер қойнауын пайдалану құқығы тоқтатылған тұлғаның) жазбаша өтініші бойынша комиссия құрады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z80" w:id="78"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z80" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Өтінішке мыналар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z81" w:id="79"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z81" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>23-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген мәліметтер және көрсетілген мәліметтерді растайтын құжаттар көрсетілген түсіндірме жазба;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z82" w:id="80"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z82" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) бүлінген жерді қалпына келтіру жобасының немесе салдары жойылуға жататын жер қойнауын пайдалану жөніндегі операциялардың түріне қарай Қазақстан Республикасының заңнамасында көзделген сараптамалар мен келісулердің оң қорытындылары бар тарату жөніндегі жұмыстар жобасының көшірмесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z83" w:id="81"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z83" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Қазақстан Республикасының заңнамасында көзделген сараптамалардың қорытындылары бар жою жоспарының көшірмесі (егер оны әзірлеу жер қойнауын пайдалану жөніндегі операциялардың тиісті түрі үшін көзделген болса);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z84" w:id="82"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z84" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) жер қойнауын пайдалану жөніндегі операциялар жүргізілген жер қойнауы учаскесінің (учаскенің бір бөлігінің) және онда орналасқан, жою жөніндегі жұмыстар жүргізілген объектілердің орналасу картограммасы, жер бетінің топографиялық картасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z85" w:id="83"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z85" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) көрнекілікті қамтамасыз ететін ландшафттың (жойылған объектілердің) 20x30 см форматында орындалған фотосуреттері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z86" w:id="84"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z86" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) барлауға арналған тиісті рұқсаттың, өндіруге арналған рұқсаттың, жер қойнауын пайдалануға арналған лицензияның (келісімшарттың) көшірмесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z87" w:id="85"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z87" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) геологиялық немесе тау-кендік бөлудің көшірмесі (жер қойнауын пайдалануға арналған байланыстар бойынша);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z88" w:id="86"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z88" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) соңғы төрт жылдағы лицензиялық міндеттемелердің орындалуы туралы немесе лицензиялық-келісімшарттық шарттардың және жұмыс бағдарламасының міндеттемелерінің орындалуы туралы есептердің көшірмелері қоса беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkEnd w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құжаттар қазақ немесе орыс тілдерінде ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z89" w:id="87"/>
+    <w:bookmarkStart w:name="z89" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Түсіндірме жазбада мынадай мәліметтер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z90" w:id="88"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z90" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жер қойнауын пайдаланушы (жер қойнауын пайдалану құқығы тоқтатылған тұлға) туралы мәліметтер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z91" w:id="89"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z91" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жер қойнауын пайдалануға арналған қолданыстағы (тоқтатылған) лицензияның (келісімшарттың, рұқсаттың) деректемелері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z92" w:id="90"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z92" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жер қойнауын пайдалану жөніндегі операциялар жүргізілген кезең;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z93" w:id="91"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z93" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) жер қойнауы учаскесінде (оның бір бөлігінде) жүргізілген жұмыстардың түрлерін, тау-кен массасын алу көлемдерін, топырақтың орын ауыстыруын (барлау үшін) көрсете отырып, жер қойнауын пайдалану жөніндегі операциялардың жалпы сипаттамасы немесе жер бетінің (су айдындары түбінің) бұзылуын болжайтын жер қойнауын пайдалану жөніндегі операциялардың жүргізілмегені туралы нұсқау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z94" w:id="92"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z94" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) жою (қалпына келтіру) бойынша орындалған жұмыстардың сипаттамасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z95" w:id="93"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z95" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) жер қойнауын жою (рекультивациялау) жөніндегі жұмыстар орындалған аумақтың алаңы және жер қойнауы учаскесінің жалпы алаңы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z96" w:id="94"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z96" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) жою жөніндегі жұмыстардың жобасын (рекультивациялау жобасын) әзірлеген ұйымның атауы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z97" w:id="95"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z97" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) жою (рекультивациялау) жөніндегі жұмыстарды орындаған мердігер ұйымның (ұйымдардың) атауы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z98" w:id="96"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z98" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) жоюды (қайта құнарландыруды) жүргізуге арналған тікелей және жанама шығындардың сомасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z99" w:id="97"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z99" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) зерттеу немесе жою жөніндегі жұмыстар жүргізілген жер учаскесінің (жер учаскелерінің) меншік иесінің (меншік иелерінің) және (немесе) жер пайдаланушының (жер пайдаланушының) атауы, бизнес-сәйкестендіру нөмірі және (немесе) тегі, аты және әкесінің аты, жеке сәйкестендіру нөмірі, заңды мекенжайы, байланыс деректері қамтылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z100" w:id="98"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z100" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. Жергілікті атқарушы орган өтінішті және ұсынылған құжаттарды толықтығы және осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3133,72 +3328,72 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>22-тармақтарына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкестігі тұрғысынан он жұмыс күні ішінде қарайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z101" w:id="99"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z101" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Барлық көзделген құжаттар ұсынылмаған жағдайда жергілікті атқарушы орган жетіспейтін құжаттар мен мәліметтерді көрсете отырып, бұл туралы өтініш берушіні үш жұмыс күнінен кешіктірмей жазбаша хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z102" w:id="100"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z102" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. Жергілікті атқарушы орган осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3213,52 +3408,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>22-тармақтарына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес талап етілетін барлық құжаттарды ұсынған жағдайда комиссия құрады, бұл туралы өтініш берушіні үш жұмыс күнінен кешіктірмей жазбаша хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z103" w:id="101"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z103" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. Комиссия құру кезінде жергілікті атқарушы орган осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3313,90 +3508,90 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> немесе </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>13-тармақтарына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік органдардың өкілдері болып табылатын Комиссия мүшелеріне өтініш беруші ұсынған барлық құжаттардың көшірмелерін тексеруге немесе қарауға дайындау мақсатында қарау және зерделеу үшін жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkEnd w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Егер комиссия мүшелері құжаттарды қарау және зерделеу барысында жер қойнауын пайдаланушының жердің (су айдындарының түбінің) бұзылуын анық болжайтын жер қойнауын пайдалану жөніндегі операцияларды жүзеге асырғаны анықталса, жергілікті орындаушы орган бұл туралы өтініш берушіні дереу, бірақ зерттеу мақсатында жергілікті жерге шығу күні басталғанға дейін екі жұмыс күнінен кешіктірмей хабардар етеді. Бұл жағдайда жер қойнауын пайдаланушы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кодекске</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес одан бас тартуға ниеттенген жер қойнауы учаскесіндегі немесе жер қойнауы учаскесінің бір бөлігіндегі операциялардың салдарын жоюды жүзеге асыруға міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z104" w:id="102"/>
+    <w:bookmarkStart w:name="z104" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       27. Жеке меншіктегі немесе жер пайдаланудағы жер учаскесінде зерттеу немесе тарату жөніндегі жұмыстар жүргізілген жағдайда өтініш беруші жер учаскесінің меншік иесін, жер пайдаланушыны немесе олар уәкілеттік берген адамды осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3411,565 +3606,565 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>22-тармақтарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген құжаттармен және мәліметтермен қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkEnd w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш беруші жер учаскесінің меншік иесін, жер пайдаланушыны немесе олар уәкілеттік берген тұлғаны көрсетілген құжаттармен және мәліметтермен іздеуді және қамтамасыз етуді өз бетінше, өз күшімен және өз есебінен жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z105" w:id="103"/>
+    <w:bookmarkStart w:name="z105" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Жергілікті атқарушы орган тарату жөніндегі жұмыстарды орындау нәтижелерін зерттеп-қарау немесе қарап-тексеру мақсатында жергілікті жерге шығу күнін комиссия мүшелерімен келіседі және комиссия құрылған күннен бастап бес жұмыс күнінен кешіктірмей бұл туралы өтініш берушіні жазбаша хабардар етеді. Көрсетілген күн комиссия құрылған күннен бастап жиырма жұмыс күнінен кеш болмауға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkEnd w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кету күнінде жеке меншіктегі немесе жер пайдаланудағы жер учаскесінде, жер учаскесінің меншік иесінің, жер пайдаланушының немесе олар уәкілеттік берген адамның тарату жөніндегі жұмыстардың нәтижелерін зерттеп-қарау немесе қарап-тексеру мақсатында жергілікті жерге барудың болмауы немесе мүмкін болмауы мұндай зерттеп-қарау немесе қарап-тексеру үшін кедергі болып табылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z106" w:id="104"/>
+    <w:bookmarkStart w:name="z106" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Зерттеу мен тексеруді жүргізу кезінде комиссия мүшелерінің:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z107" w:id="105"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z107" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) тексеру аумағын суретке түсіруді немесе жою нәтижелерін қарауды фото - және бейнетүсіруді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z108" w:id="106"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z108" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) тексерілетін аумақтың шекаралары шегінде атмосфералық ауаның, жерүсті және жерасты суларының, топырақ қабатының не табиғи ортаның өзге де компоненттерінің (қажет болған кезде) үлгілерін іріктеуді жүргізуге міндетті;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z109" w:id="107"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z109" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) мемлекеттік органдардың және ведомстволық бағынысты ұйымдардың мамандары мен сарапшыларын тартуға құқығы бар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z110" w:id="108"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z110" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Тексеру барысында комиссия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z111" w:id="109"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z111" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жою (рекультивациялау) бойынша орындалған жұмыстардың жою (рекультивациялау) жөніндегі жұмыстардың жобасына сәйкестігін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z112" w:id="110"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z112" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жою (рекультивациялау) бойынша орындалған жұмыстардың, оның ішінде олардың сапасының өнеркәсіптік қауіпсіздік, халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы заңнаманың, экологиялық және жер заңнамасының талаптарына сәйкестігін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z113" w:id="111"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z113" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) таңдалған тарату нұсқалары мен нәтижелерінің тиісті тарату жоспарында көзделген тарату өлшемшарттары мен міндеттеріне сәйкестігін, егер оның болуы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кодекске</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес талап етілсе, жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z114" w:id="112"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z114" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) жою нәтижелерінің тау-кен өндіру және (немесе) тау-кен байыту өндірістерінің техногендік минералдық түзілімдерін орналастыру объектілерін орналастыру және (немесе) пайдалану кезінде қатты немесе кең таралған пайдалы қазбаларды өндіру учаскесіндегі және жер қойнауы кеңістігін пайдалану учаскесіндегі жер қойнауын пайдалану салдарларын жоюдың техникалық ерекшеліктерінің талаптарына сәйкестігі болып табылады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z115" w:id="113"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z115" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) жою (рекультивациялау) бойынша орындалған жұмыстардың жер қойнауы учаскесінде (оның бір бөлігінде) жүргізілген жұмыстардың көлеміне, сипатына және түрлеріне сәйкестік дәрежесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z116" w:id="114"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z116" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) жою жоспары негізінде және жою жөніндегі жұмыстар жобасына сәйкес тау-кен массасын алумен және (немесе) бір мың текше метрден асатын көлемде топырақтың орнын ауыстырумен барлау салдарын жою кезінде жою мониторингі үшін сынамаларды алудың, жер қойнауы кеңістігін өндірудің және пайдаланудың тиісті пункттерінің болуы (егер бұл жою жоспарында немесе жою жөніндегі жұмыс жоспарында көзделсе);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z117" w:id="115"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z117" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) орындалған жою жөніндегі жұмыстардың нәтижесінде жерүсті және жерасты су, топырақ қабаты не өзге де табиғи ортаның компоненттері сынамаларын талдау деректері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z118" w:id="116"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z118" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) жою мониторингінің аяқталуы және тау-кен өндіру және (немесе) тау-кен байыту өндірісінің техногендік минералдық түзілімдерін орналастыру объектілерін орналастыру және (немесе) пайдалану кезінде пайдалы қатты қазбаларды өндіру салдарын жою объектілеріне немесе жер қойнауы кеңістігін пайдалануға ұзақ мерзімді техникалық қызмет көрсету қажеттілігінің болмауы жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z119" w:id="117"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z119" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Тексеру барысында комиссия өтініш беруші (жер қойнауын пайдаланушы) бас тартуға ниеттенетін жер қойнауы учаскесінде немесе жер қойнауы учаскесінің бір бөлігінде жер қойнауын пайдаланушының жер қойнауын пайдалану жөніндегі операцияларды жүргізуі нәтижесінде болған, халықтың өмірі мен денсаулығы, қоршаған ортаны қорғау үшін қауіпсіз емес және Қазақстан Республикасының заңнамасына сәйкес қалпына келтіруді талап ететін жердің (су айдындары түбінің) бұзылуы мен ластануының болуын тексереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z120" w:id="118"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z120" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Зерттеу жүргізу кезінде жоюды жүргізу қажеттілігі болмауын растау мақсатында комиссия құрамындағы мемлекеттік органдардың өкілдері тексеру нәтижелерін қабылдау мақсатында осы Қағидаларға сәйкес жер қойнауын пайдаланушы ұсынатын құжаттарды қарай отырып, тапсырылған геологиялық есептерге, лицензиялық-келісімшарттық шарттардың орындалуы туралы тапсырылған есептерге сәйкес жер қойнауын пайдалану бойынша жүргізілген (жүргізілмеген) операциялар туралы мәліметтерді жер қойнауын пайдалану жөніндегі операцияларды жүргізу үшін жобалық құжаттармен және жер қойнауын пайдаланушы бас тартуға ниеттенген жер қойнауы учаскесінің аумағын немесе жер қойнауы учаскесінің бір бөлігін зерттеудің нақты нәтижелерімен салыстырып тексереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkEnd w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Егер тексеру барысында жер қойнауын пайдаланушының Қазақстан Республикасының заңнамасына сәйкес қалпына келтіруді талап ететін жер қойнауын пайдалану жөніндегі операцияларды жүргізуі нәтижесінде болған жердің (су айдындары түбінің) бұзылуы және ластануы анықталса, жергілікті атқарушы орган тексеруді тоқтатады және бұл туралы өтініш берушіні дереу хабардар етеді. Бұл жағдайда жер қойнауын пайдаланушы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кодекске</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес одан бас тартуға ниеттенген жер қойнауы учаскесіндегі немесе жер қойнауы учаскесінің бір бөлігіндегі операциялардың салдарын жоюды жүзеге асыруға міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z121" w:id="119"/>
+    <w:bookmarkStart w:name="z121" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Егер ауа райы жағдайларына, орын ауыстыру бойынша заңнамалық шектеулерге немесе жою бойынша жұмыстардың нәтижелеріне тиісті түрде тексеру немесе қарау жүргізуге мүмкіндік бермейтін өзге де объективті жағдайларға байланысты жою бойынша жұмыстардың нәтижелеріне тексеру немесе қарау жүргізу мүмкін болмаса, комиссия келісілген тексеруді немесе қарауды басқа күнге ауыстыру туралы шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z122" w:id="120"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z122" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Комиссия құрамындағы мемлекеттік органдардың өкілдері жою жөніндегі жұмыстардың нәтижелерін қабылдау мақсаттары үшін осы Қағидаларға сәйкес ұсынылатын құжаттарды қарай отырып, жер қойнауын пайдалану жөніндегі операцияларды жүргізу үшін жобалау құжаттарында, жою жоспарларында, экологиялық рұқсаттарда сипатталған жер қойнауын пайдалану бойынша жүргізілген операциялар туралы мәліметтерді жою жөніндегі жұмыстардың жобасымен (рекультивациялау жобасымен) және жою жөніндегі жұмыстардың нәтижелерін тексерудің нақты нәтижелерімен салыстырып тексереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z123" w:id="121"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z123" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       35. Ұсынылған құжаттарды талдау және жер қойнауы учаскесінің (оның бір бөлігінің) аумағын зерттеу нәтижелері бойынша жоюды жүргізу қажеттілігінің жоқтығы расталған кезде комиссия осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша зерттеу актісіне қол қою туралы шешім қабылдайды. Комиссияның шешімі, сондай-ақ тексеруге қатысқан комиссияның барлық мүшелері қол қоятын хаттамамен ресімделеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z124" w:id="122"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z124" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Ұсынылған құжаттарды талдау, жер қойнауы учаскесінің (оның бір бөлігінің) аумағын тексеру, жою жөніндегі жұмыстардың жобасында (рекультивациялау жобасында) көзделген орындалған жұмыстардың толықтығы мен сапасын бағалау нәтижелері бойынша комиссия жою жөніндегі жұмыстардың нәтижелерін қабылдау немесе қабылдаудан бас тарту туралы шешім қабылдайды. Шешім тексеру аяқталған күннен бастап бес жұмыс күні ішінде тексеруге қатысқан комиссияның барлық мүшелері қол қоятын комиссияның хаттамасымен ресімделеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkEnd w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Оң шешім болған жағдайда комиссия жою жүргізілген жер қойнауын пайдалану жөніндегі операциялардың түріне қарай осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4024,844 +4219,844 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша жою актісін жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z125" w:id="123"/>
+    <w:bookmarkStart w:name="z125" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Комиссия жою жөніндегі жұмыстардың нәтижелерін мынадай жағдайларда қабылдаудан бас тартады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z126" w:id="124"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z126" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жер қойнауы учаскесінде (оның бір бөлігінде) жою (рекультивациялау) жөніндегі жұмыстар жүргізілмеген немесе толық көлемде жүргізілмеген;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z127" w:id="125"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z127" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жою (рекультивациялау) бойынша орындалған жұмыстар, оның ішінде олардың сапасы өнеркәсіптік қауіпсіздік, халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы заңнаманың, экологиялық және жер заңнамасының талаптарына сәйкес келмейді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z128" w:id="126"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z128" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Қазақстан Республикасының заңнамасына сәйкес оның негізін құрайтын қағидаттарға сәйкес тарату мақсатына қол жеткізуді болғызбайтын кемшіліктерді анықтаған жағдайларда жол берілмейді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z129" w:id="127"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z129" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Қазақстан Республикасының заңнамасында көзделген жағдайларда талап етілетін тарату мониторингі аяқталмаған немесе оның нәтижелері тарату объектілеріне ұзақ мерзімді техникалық қызмет көрсету қажеттілігінің жоқтығын растамайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z130" w:id="128"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z130" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) жою (рекультивациялау) бойынша орындалған жұмыстар Жер қойнауы учаскесінде (оның бір бөлігінде) жүргізілген жер қойнауын пайдалану жөніндегі жұмыстардың көлеміне, сипатына және түрлеріне сәйкес келмесе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z131" w:id="129"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z131" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) егер тарату жөніндегі жұмыстардың жоспарында және (немесе) жобасында олардың жабдықтары көзделген болса, тарату мониторингінің пункттері болмаса немесе тиісті түрде жабдықталмаса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z132" w:id="130"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z132" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Комиссия жою жөніндегі жұмыстардың нәтижелерін қабылдаудан бас тартқан жағдайда хаттамада мұндай бас тартудың негіздері мен мән-жайлары, сондай-ақ кемшіліктерді жою жөніндегі ұсынымдар немесе жою жөніндегі қайта жұмыстарды жүргізу қажеттігі туралы нұсқау көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkEnd w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аталған жағдайда жергілікті атқарушы орган жою жөніндегі жұмыстардың нәтижелерін қарау аяқталған күннен бастап жеті жұмыс күні ішінде бұл туралы хаттаманы қоса бере отырып, жоюды жүргізуге міндетті тұлғаға жазбаша хабарлайды. Егер жою жөніндегі жұмыстарды жергілікті атқарушы орган жүргізсе, мұндай хабарлама талап етілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z133" w:id="131"/>
+    <w:bookmarkStart w:name="z133" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. Комиссия мүшелері тексеру немесе тиісінше зерттеу аяқталған күннен бастап он жұмыс күнінен кешіктірмей салдарларды жоюдың тиісті актісіне немесе зерттеу актісіне қол қояды. Актілер тексеру аяқталған күннен немесе тексеру аяқталған күннен басталуы керек.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z134" w:id="132"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z134" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Жою актісіне (зерттеу актісіне) үш данада қол қойылады, оның біреуі жер қойнауын пайдаланушыға (жер қойнауын пайдалану құқығы тоқтатылған тұлғаға), біреуі жер қойнауын пайдалану құқығын берген тиісті мемлекеттік органға беріледі, ал біреуі жергілікті атқарушы органда сақталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkEnd w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жеке меншіктегі немесе жер пайдаланудағы жер учаскесінде зерттеп-қарау немесе тарату жүргізілген жағдайда, тарату актісіне жер учаскесінің меншік иесі, жер пайдаланушы немесе олар уәкілеттік берген тұлға да қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z135" w:id="133"/>
+    <w:bookmarkStart w:name="z135" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. Жою актісіне мыналар қоса беріледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z136" w:id="134"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z136" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) рекультивациялау жобасының немесе жою жөніндегі жұмыстар жобасының көшірмесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z137" w:id="135"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z137" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жою жөніндегі жұмыстардың жобасында (рекультивациялау жобасында) көзделген нақты орындалған жұмыстардың тізбесі мен көлемі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z138" w:id="136"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z138" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жер қойнауы учаскесін (оның бір бөлігін), сондай-ақ жойылған объектілерді орналастыру жоспарлары, бетінің топографиялық картасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z139" w:id="137"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z139" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) жер қойнауы учаскесі аумағы (оның бөліктері) ландшафтының (жойылған жер қойнауын пайдалану объектілерінің) фотосуреттері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z140" w:id="138"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z140" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) жоюға нақты жұмсалған шығындар туралы анықтама;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z141" w:id="139"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z141" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) жою жұмыстарына ұшыраған аумақтағы топырақ пен су объектілері сынамаларын зертханалық зерттеу нәтижелері (болған кезде), оның ішінде Қазақстан Республикасының заңнамасында көзделген жағдайларда жүргізілген жою мониторингінің нәтижелері.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z142" w:id="140"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z142" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. Жою актісіне мыналар қоса беріледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z143" w:id="141"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z143" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жер қойнауы учаскесін (оның бір бөлігін) орналастыру жоспарлары, бетінің топографиялық картасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z144" w:id="142"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z144" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жер қойнауы учаскесі (оның бір бөлігі) аумағы ландшафтының фотосуреттері қоса беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z145" w:id="143"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z145" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. Жою жөніндегі жұмыстардың нәтижелерін қабылдаудан бас тартылған жағдайда жер қойнауын пайдаланушы (жоюды жүргізуге міндетті тұлға) жою жөніндегі жұмыстардың нәтижелерін алдыңғы қабылдаудан бас тарту туралы хаттамаға комиссия мүшелері қол қойған күннен бастап бір айдан ерте емес уақытта ұйымдастырылуы мүмкін қайта қабылдау үшін жергілікті атқарушы органға жүгіне алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z146" w:id="144"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z146" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. Қайта қабылдау барысында комиссия бұрын ұсынылған ескертулер мен кемшіліктерді жою фактісін тексереді. Жою (рекультивациялау) жөніндегі жаңа (қосымша) жұмыстар жүргізілген жағдайларды қоспағанда, егер бастапқы тексеру барысында мұндай ескертулер ұсынылмаса, комиссия мүшелерінің орындалған жұмыстарға жаңа ескертулер беруге құқығы жоқ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z147" w:id="145"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z147" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45. Мақсаты хаттамада көрсетілген кемшіліктерді түзетуді растау болып табылатын қайта қабылдау мен тексеруді бір реттен артық тағайындауға болмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z148" w:id="146"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z148" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       46. Егер қайта тексеру нәтижелері бойынша комиссия алғашқы тексеруден кейінгі негіздер бойынша, жер қойнауын пайдаланушының (жоюды жүргізуге міндетті тұлғаның) кемшіліктерді жоймауы себебінен жою (рекультивациялау) жөніндегі жұмыстарды қабылдаудан бас тартса, соңғысы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кодекске</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жою жөніндегі өз міндеттемелерін орындамаған деп танылады, бұл туралы жергілікті атқарушы орган олар бойынша операциялар жүргізудің салдары жойылуға жататын жер қойнауын пайдалану құқығын берген тиісті мемлекеттік органды хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z149" w:id="147"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z149" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       47. Жер қойнауын зерттеу жөніндегі уәкілетті орган осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша жер қойнауын пайдалану жөніндегі операциялардың салдарын жою жөніндегі жұмыстар орындалған жер қойнауы учаскелерінің есебін жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z150" w:id="148"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z150" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48. Комиссия мүшелерінің, жер учаскесі меншік иесінің, жер пайдаланушының немесе олар уәкілеттік берген тұлғаның тарату актісіне (зерттеу актісіне) қол қоюдан бас тартуы жер қойнауын пайдаланушының (жеке немесе заңды тұлғаның) Қазақстан Республикасының заңнамасында көзделген тәртіппен уәжделуге және оған дау айтылуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z151" w:id="149"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z151" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Міндетті тұлға болмаған кезде комиссия құру және жою жөніндегі жұмыстарды (тексеру нәтижелерін) қабылдауды ұйымдастыру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z152" w:id="150"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z152" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49. Егер жер қойнауы учаскесін пайдалану құқығы тоқтатылған кезде таратуды жүргізетін адам оны көзделген мерзімде аяқтауды қамтамасыз етпесе, осы міндеттемені орындаудан жалтарса, анықталмаса не өмір сүруін тоқтатса, жергілікті атқарушы орган жер қойнауын пайдалану салдарын жою жөніндегі міндеттеменің орындалуын қамтамасыз етуге берілген қаражат есебінен, міндетті адамның мүлкінен алынған сома есебінен, ал ол болмаған немесе жеткіліксіз болған жағдайда – жергілікті бюджет қаражаты есебінен жою (рекультивациялау) жөніндегі жұмыстарды жүргізуді ұйымдастырады. Жою (рекультивациялау) жөніндегі жұмыстар аяқталғаннан кейін бір ай ішінде жергілікті атқарушы орган тексеру немесе жою (рекультивациялау) жөніндегі жұмыстардың нәтижелерін қабылдауды жүзеге асыратын комиссия құрады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z153" w:id="151"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z153" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50. Тарату (рекультивациялау) жөніндегі жұмыстар аяқталғаннан кейін бір ай ішінде жергілікті атқарушы орган тексеру немесе тарату (рекультивациялау) жөніндегі жұмыстардың нәтижелерін қабылдауды жүзеге асыратын комиссия құрады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z154" w:id="152"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z154" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51. Комиссияның жұмысын қамтамасыз ету және зерттеп-қарау немесе тарату жөніндегі жұмыстардың нәтижелерін қабылдауды жүзеге асыру мақсатында жергілікті атқарушы орган жер қойнауын пайдалану жөніндегі операциялардың тиісті түрі бойынша жер қойнауын пайдалану құқығын беретін, Қазақстан Республикасының заңнамасында көзделген сараптамаларды және жобалау құжаттарын, тарату жоспарларын келіскен және келіскен, жер қойнауын пайдалану жөніндегі операциялар бойынша жер қойнауын пайдаланушының есептілігін және басқа да құжаттарды алған орталық жергілікті атқарушы органдарда бар қажетті құжаттаманы жинауды орындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z155" w:id="153"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z155" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52. Комиссияның міндеттерін шешу үшін жер қойнауы учаскесін немесе учаскенің бір бөлігін қарап – тексеру және зерттеп-қарау жер қойнауын пайдалану салдарын жою жөніндегі міндеттеменің орындалуын қамтамасыз етуге берілген қаражат, міндетті тұлғаның мүлкінен алынған сома есебінен, ал ол болмаған немесе жеткіліксіз болған жағдайда-жергілікті бюджет қаражаты есебінен қамтамасыз етіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z156" w:id="154"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z156" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       53. Тексеру немесе жою жөніндегі жұмыстардың нәтижелерін қабылдау осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тарауында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген тәртіппен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z157" w:id="155"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z157" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54. Тарату актісіне (зерттеу актісіне) үш данада қол қойылады, оның біреуі жер қойнауын пайдалану жөніндегі операциялардың тиісті түрі бойынша жер қойнауын пайдалану құқығын беретін тиісті мемлекеттік органға беріледі, оның салдарларын жергілікті атқарушы орган жойды, біреуі жер қойнауын зерттеу жөніндегі уәкілетті органға беріледі және бір данасы жергілікті атқарушы органда сақталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z158" w:id="156"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z158" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       55. Жер қойнауын пайдалану құқықтарын одан әрі беру мақсатында жер қойнауын зерттеу жөніндегі уәкілетті орган осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша жер қойнауын пайдалану жөніндегі операциялардың салдарын жою жөніндегі жұмыстар орындалған аумақтар туралы мәліметтердің есебін жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkEnd w:id="158"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4997,68 +5192,68 @@
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z160" w:id="157"/>
+    <w:bookmarkStart w:name="z160" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Барлауға арналған рұқсаттар, қатты (кең таралған) пайдалы қазбаларды барлауға лицензиялар (келісімшарттар) бойынша барлау салдарын жою АКТІСІ __________________ (қаласы, облысы)  20___ жылғы "___" _________ №_____</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkEnd w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20___ жылғы "___" _________ №_____</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5357,70 +5552,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       рекультивациялау жобасын, жер қойнауын пайдалану салдарларын жою жөніндегі </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жұмыстардың жобасын қарап, АНЫҚТАДЫ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z161" w:id="158"/>
+    <w:bookmarkStart w:name="z161" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. __________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkEnd w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ____________________________________________________________________, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5845,70 +6040,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       (барлау операцияларының салдарын жою) жөніндегі жұмыстардың орындалуын </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қамтамасыз етті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z162" w:id="159"/>
+    <w:bookmarkStart w:name="z162" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Бүлінген жерлерді рекультивациялау (барлау операцияларының салдарын жою) </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkEnd w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       бойынша жұмыстарды орындады </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6009,70 +6204,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жұмыстың басталуы: ________________________________.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жұмыстың аяқталуы: ________________________________.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z163" w:id="160"/>
+    <w:bookmarkStart w:name="z163" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Жою (рекультивациялау) жөніндегі жұмыстардың құны (санмен және жазумен): </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkEnd w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6101,70 +6296,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       (бүлінген жерлерді рекультивациялауға (барлау жөніндегі операциялардың салдарын </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жоюға) тікелей және жанама шығындар)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z164" w:id="161"/>
+    <w:bookmarkStart w:name="z164" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Бүлінген жерлерді рекультивациялау (барлау жөніндегі операциялардың салдарын </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkEnd w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жою) жөніндегі жұмыстардың тізбесі:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6822,68 +7017,68 @@
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z166" w:id="162"/>
+    <w:bookmarkStart w:name="z166" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қатты пайдалы қазбаларды өндіруге арналған лицензиялар (келісімшарттар), кең таралған пайдалы қазбаларды өндіруге арналған лицензиялар (келісімшарттар), кең таралған пайдалы қазбаларды өндіруге арналған рұқсаттар бойынша өндіру салдарын жою АКТІСІ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkEnd w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20___ жылғы "___" _________ №_____</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7056,90 +7251,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ______________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (комиссияның әрбір мүшесінің тегі, аты, әкесінің аты (бар болса) және лауазымы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z167" w:id="163"/>
+    <w:bookmarkStart w:name="z167" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       АНЫҚТАДЫ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z168" w:id="164"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z168" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. ____________________________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkEnd w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ______________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7564,70 +7759,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       жөніндегі жұмыстарды орындады (өндіру учаскесінің немесе келісімшарттық </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аумақтың алаңы, шекаралары (географиялық координаттар нүктелері)).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z169" w:id="165"/>
+    <w:bookmarkStart w:name="z169" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Өндіру жөніндегі операциялардың зардаптарын жою жөніндегі жұмыстар </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkEnd w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7710,70 +7905,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жұмыстың басталуы: ________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жұмыстың аяқталуы: ________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z170" w:id="166"/>
+    <w:bookmarkStart w:name="z170" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Жоюдың жалпы құны:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkEnd w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ______________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7784,70 +7979,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       (өндіру жөніндегі операциялардың салдарларын жоюға арналған тікелей және жанама </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       шығындар)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z171" w:id="167"/>
+    <w:bookmarkStart w:name="z171" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Өндіру жөніндегі операциялардың салдарын жою жөніндегі жұмыстар мен </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkEnd w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       іс-шаралардың тізбесі:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7876,70 +8071,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z172" w:id="168"/>
+    <w:bookmarkStart w:name="z172" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Жойылған жер қойнауын пайдалану объектілерінің тізбесі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkEnd w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8561,68 +8756,68 @@
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z174" w:id="169"/>
+    <w:bookmarkStart w:name="z174" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жер қойнауы кеңістігін пайдаланудың, пайдалы қазбаларды барлаумен және (немесе) өндірумен байланысты емес жерасты құрылыстарын салудың және (немесе) пайдаланудың салдарларын жою  АКТІСІ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkEnd w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20___ жылғы "___" _________ №_____</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8795,90 +8990,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ________________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (комиссияның әрбір мүшесінің тегі, аты, әкесінің аты (бар болса) және лауазымы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z175" w:id="170"/>
+    <w:bookmarkStart w:name="z175" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       АНЫҚТАДЫ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z176" w:id="171"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z176" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. ______________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkEnd w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ________________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9429,70 +9624,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       рекультивациялау (жер қойнауы кеңістігін пайдалану жөніндегі операциялардың </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салдарын жою) жөніндегі жұмыстарды орындады</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z177" w:id="172"/>
+    <w:bookmarkStart w:name="z177" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Бүлінген жерлерді рекультивациялау (жою) жөніндегі жұмыстарды жүзеге асырды </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkEnd w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9593,70 +9788,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жұмыстың басталуы: ________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жұмыстың аяқталуы: ________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z178" w:id="173"/>
+    <w:bookmarkStart w:name="z178" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Жоюдың жалпы құны:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkEnd w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ______________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9667,70 +9862,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       (бүлінген жерлерді рекультивациялауға (барлау жөніндегі операциялардың салдарын </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жоюға) тікелей және жанама шығындар)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z179" w:id="174"/>
+    <w:bookmarkStart w:name="z179" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Бүлінген жерлерді рекультивациялау (жою) жөніндегі жұмыстардың тізбесі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkEnd w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9741,70 +9936,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z180" w:id="175"/>
+    <w:bookmarkStart w:name="z180" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Жойылған жер қойнауын пайдалану объектілерінің тізбесі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkEnd w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10503,68 +10698,68 @@
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z182" w:id="176"/>
+    <w:bookmarkStart w:name="z182" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кен іздеушілік жөніндегі операциялардың зардаптарын жою  АКТІСІ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkEnd w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20___ жылғы "___" _________ №_____</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10737,90 +10932,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _________________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (комиссияның әрбір мүшесінің тегі, аты, әкесінің аты (бар болса) және лауазымы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z183" w:id="177"/>
+    <w:bookmarkStart w:name="z183" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       АНЫҚТАДЫ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z184" w:id="178"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z184" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkEnd w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       __________________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11155,70 +11350,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       нүктелері)) аумақта бүлінген жерлерді қалпына келтіру бойынша жұмыстарды </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       орындады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z185" w:id="179"/>
+    <w:bookmarkStart w:name="z185" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Бүлінген жерлерді рекультивациялау бойынша жұмыстарды жүзеге асырды </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkEnd w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11301,126 +11496,126 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жұмыстың басталуы: ________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жұмыстың аяқталуы: ________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z186" w:id="180"/>
+    <w:bookmarkStart w:name="z186" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Рекультивациялау құны:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkEnd w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (бүлінген жерлерді қалпына келтіруге тікелей және жанама шығындар)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z187" w:id="181"/>
+    <w:bookmarkStart w:name="z187" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Бүлінген жерлерді рекультивациялау жөніндегі жұмыстардың тізбесі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkEnd w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11431,70 +11626,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z188" w:id="182"/>
+    <w:bookmarkStart w:name="z188" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Жойылған жер қойнауын пайдалану объектілерінің тізбесі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkEnd w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12098,68 +12293,68 @@
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z190" w:id="183"/>
+    <w:bookmarkStart w:name="z190" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Зерттеу  АКТІСІ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkEnd w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20___ жылғы "___" _________ №_____</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13141,1104 +13336,1042 @@
               </w:rPr>
               <w:t>6-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z192" w:id="184"/>
+    <w:bookmarkStart w:name="z192" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жер қойнауын пайдалану салдарын жою жөніндегі жұмыстар орындалған жер қойнауы учаскелерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkEnd w:id="186"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="480"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="723"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="480" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Р/с №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жер қойнауын пайдаланушы (жер қойнауын пайдалану құқығы тоқтатылған тұлға) туралы мәліметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2445" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жер қойнауын пайдалануға арналған лицензияның (келісімшарттың) атауы, нөмірі және берілген (жасалған) күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2535" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жою жөніндегі жұмыстар орындалған жер қойнауы учаскесінің аумағын немесе жер қойнауы учаскесі аумағының шекарасын құрайтын блоктардың саны мен коды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1455" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жою жөніндегі жұмыстар жобасын (рекультивациялау жобасын) бекіту күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="465" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жою негіздері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="983" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жою жөніндегі жұмыстардың жобасын әзірлеген ұйымның атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1371" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жер қойнауын пайдалану жөніндегі операциялардың салдарын жою жөніндегі жұмыстардың тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="723" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жойылған объектілердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="480" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2445" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2535" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1455" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="465" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="983" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1371" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="723" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="480" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2445" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2535" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1455" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="465" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="983" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1371" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="723" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
@@ -14269,55 +14402,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -14643,31 +14776,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>