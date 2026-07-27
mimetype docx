--- v0 (2025-10-05)
+++ v1 (2026-07-27)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="aa47a84" w14:textId="aa47a84">
+    <w:p w14:paraId="8dc67ef" w14:textId="8dc67ef">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -94,51 +94,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасының шет елдердегі мекемелерінде бухгалтерлік есепке алу жөніндегі жалпы ережелерді қолдану тәртібі туралы нұсқаулықты бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Сыртқы істер министрінің 2021 жылғы 31 тамыздағы № 11-1-4/355 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2021 жылғы 31 тамызда № 24154 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Сыртқы істер министрінің 2021 жылғы 31 тамыздағы № 11-1-4/355 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2021 жылғы 31 тамызда № 24154 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасының дипломатиялық қызметі туралы" Қазақстан Республикасының Заңы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -349,127 +349,139 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Бұл бұйрық алғашқы ресми жарияланған күннен бастап күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      Қазақстан Республикасы </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Сыртқы істер министрі </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -12521,761 +12533,692 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       келесі алушыларға берілді:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1960"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3661"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1960" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6679" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Алушының тегі, аты, әкесінің аты (бар болса)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3661" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ұйымның атауы және/немесе алушының лауазымы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1960" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6679" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3661" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1960" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6679" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3661" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1960" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6679" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3661" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1960" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6679" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3661" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1960" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6679" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3661" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шығыстар нысаналы мақсаты бойынша жүргізілген, қорлар бухгалтерлік есеп бойынша шетелдік мекеменің өкілдік шығындарына есептен шығаруға жатады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -13457,298 +13400,310 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Шетелдік мекемелерде </w:t>
+              <w:t>Шетелдік мекемелерде</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">бухгалтерлік есеп бойынша </w:t>
+              <w:t>бухгалтерлік есеп бойынша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жалпы ережелерді қолдану </w:t>
+              <w:t>жалпы ережелерді қолдану</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тәртібі туралы нұсқаулыққа</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>4- қосымша</w:t>
-[...55 lines deleted...]
-            </w:pPr>
+              <w:t>4-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Бекітемін"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>_______________________</w:t>
+              <w:t>________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">(шет елдердегі мекеме </w:t>
+              <w:t>(шет елдердегі мекеме</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>басшысының лауазымы)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Мөр орны</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>_________________________</w:t>
+              <w:t>________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(қолы) (тегі және аты-жөні)</w:t>
+              <w:t>________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">20__ жылғы "__"_________ </w:t>
+              <w:t>(қолы) (тегі мен аты-жөні)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>20 ___ жылғы "____"</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">___________ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z221" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Шақырылған адамдардың тізімі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...3 lines deleted...]
-      Өкілдік іс-шараны өткізу күні: 20 ___ жылғы "__" _____________</w:t>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 4-қосымша жаңа редакцияда - ҚР Сыртқы істер министрінің 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/328</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өкілдік іс-шараны өткізу күні: 20 __ жылғы "__" ______</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мақсаты іс-шаралар: _____________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -13758,591 +13713,532 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шақырылған адамдардың саны: ____ адам, оның ішінде ____ шетелдік.</w:t>
+      Шақырылған адамдардың саны: ____ адам, оның ішінде ____ шетел азаматы.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3700"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4889"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3700" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3711" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шақырылған адамның тегі, аты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4889" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шақырылған адам туралы мәліметтер</w:t>
-[...13 lines deleted...]
-(ұйымның атауы/ лауазымы)</w:t>
+Шақырылған адам туралы мәліметтер (ұйымның атауы/лауазымы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3700" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3711" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4889" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3700" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3711" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4889" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3700" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3711" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4889" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...18 lines deleted...]
-      (лауазымы)             (қолы)             (тегі және аты-жөні)</w:t>
+        <w:t>
+      _________________ ________________ ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (лауазымы) (қолы) (тегі және аты-жөні)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -14675,523 +14571,482 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Тарату тізілімі </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="214"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1781"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3912"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1781" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6607" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Алушының атауы (ұйымның атауы/ тұлғаның лауазымы және тегі, аты, әкесінің аты (бар болса)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3912" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Алушы туралы мәліметтер (пошталық мекенжайы және т.б.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1781" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6607" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3912" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1781" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6607" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3912" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1781" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 …</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6607" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3912" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Хаттамаға жауапты _________ __________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -15265,740 +15120,683 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Шетелдік мекемелерде </w:t>
+              <w:t>Шетелдік мекемелерде</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">бухгалтерлік есеп бойынша </w:t>
+              <w:t>бухгалтерлік есеп бойынша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жалпы ережелерді қолдану </w:t>
+              <w:t>жалпы ережелерді қолдану</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тәртібі туралы нұсқаулыққа</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>6- қосымша</w:t>
-[...55 lines deleted...]
-            </w:pPr>
+              <w:t>6-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Бекітемін"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>_______________________</w:t>
+              <w:t>________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">(шет елдердегі мекеме </w:t>
+              <w:t>(шет елдердегі мекеме</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>басшысының лауазымы)</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Мөр орны</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>_________________________</w:t>
+              <w:t>__________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>______________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(қолы) (тегі және аты-жөні)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">20__ жылғы "__"_________ </w:t>
+              <w:t>20 ___ жылғы "____"</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">___________ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z225" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Өкілдік шығындарды есептен шығаруғаарналған акті</w:t>
+        <w:t xml:space="preserve"> Өкілдік шығыстарды есептен шығару актісі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...3 lines deleted...]
-      ________қаласы                                    20__ жылғы "__" _________</w:t>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 6-қосымша жаңа редакцияда - ҚР Сыртқы істер министрінің 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/328</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________ қаласы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20 ____ жылғы "____" ________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құрамындағы өкілдік шығындарды есептен шығару жөніндегі комиссия:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...90 lines deleted...]
-      (лауазымы) (қызметкерлердің аты-жөні) </w:t>
+        <w:t>
+      _____________ ___________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (лауазымы) (қызметкерлердің аты-жөні)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________ ___________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (лауазымы) (қызметкерлердің аты-жөні)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________ ___________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (лауазымы) (қызметкерлердің аты-жөні)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       төмендегі өкілдік іс-шараға шығыстарды есептен шығару туралы осы актіні жасады:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...144 lines deleted...]
-      5. Қатысушылардың нақты саны (іс-шара күніндегі ауызша есептеулер негізінде): ___ адам, оның ішінде ___ шетелдік.</w:t>
+        <w:t>
+      1. Өкілдік іс-шараның түрі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қызметкерлердің лауазымы мен тегін, атын, әкесінің атын көрсете отырып, сапарларды ұйымдастыру шеңберіндегі ресми қабылдау/іс-шара/дипломатиялық кездесу)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Іс-шараны өткізу күн: 20 ___ жылғы "___" ______________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Мақсаты ісшаралар: __________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Шақырылған адамдардың саны: ______ адам, оның ішінде ____ шетел азаматы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Қатысушылардың нақты саны (іс-шара күніндегі ауызша есептеулер негізінде): ______ адам, оның ішінде ____ шетел азаматы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Іс-шараны өткізуге келесі шығындар жұмсалды:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1715"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3369"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1715" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3865" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -16024,970 +15822,1027 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (валюта көрсетілген сандармен)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3351" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жергілікті валютада</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3369" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қаржыландыру валютамен</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1715" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3865" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3351" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3369" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1715" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3865" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3351" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3369" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1715" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3865" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3351" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3369" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1715" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қаржыландыру валютасындағы жиыны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3369" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...54 lines deleted...]
-      (валюта көрсетілген цифрлармен сомасы)</w:t>
+        <w:t>
+      7. Бұдан басқа, шетелдік мекеменің қоймасынан Қазақстан Республикасы Сыртқы істер министрлігінің бөлінісі бойынша келіп түскен кәдесыйлар, полиграфиялық және өзге де үлестіру өнімдері мемлекеттік мекеменің мұқтаждықтарына арналған материалдарды беру ведомостарына сәйкес берілді:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________ жылғы №_____ _______,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (валютаны көрсете отырып, цифрмен сомасы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________ жылғы _________ №_____</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (валютаны көрсете отырып, цифрмен сомасы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шығыстар нысаналы мақсаты бойынша жүргізілген және шетелдегі мекеменің өкілдік шығындарына бухгалтерлік есеп бойынша есептен шығаруға жатады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...90 lines deleted...]
-      _________ _______ _____________________________ </w:t>
+        <w:t>
+      Қосымшалар: ___ парақ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________ __________ ____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (лауазымы) (қолы) (қызметкерлердің аты-жөні)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________ __________ _____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (лауазымы) (қолы) (қызметкерлердің аты-жөні)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________ __________ _____________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (лауазымы) (қолы) (қызметкерлердің аты-жөні)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
@@ -17241,516 +17096,475 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="785"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="2498"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="785" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Автомобиль маркасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="785" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="785" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Түгендеу нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2836" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Отын маркасы (бензин / дизель)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4611" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Отын шығыны 100 километр жүріске (литрмен)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2498" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Айына белгіленген жүріс лимиті (километрмен)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="785" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="785" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="785" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2836" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4611" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2498" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жүргізуші, (тегі және аты-жөні)________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -17760,70 +17574,71 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жүргізуші, (тегі және аты-жөні)________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="935"/>
-[...8 lines deleted...]
-        <w:gridCol w:w="1717"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="935" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -17853,51 +17668,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қозғалыс бағыты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1887" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -17927,88 +17742,88 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қалдығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="936" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шетелдік мекеме берген</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="936" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -18056,172 +17871,172 @@
               <w:t>
 Қолы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="935" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жөнелту орны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="935" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тағайындалған орны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="935" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 кіру кезінде</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="936" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -18239,1267 +18054,1141 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2148" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 автомобильдің техникалық жай-күйі үшін механик-жүргізуші</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1717" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 автокөлікті қабылдау және тапсыру үшін жүргізушінің</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="935" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="935" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="935" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1887" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="935" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="936" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="936" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="936" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2148" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1717" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="935" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Есепті кезеңнің басы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="935" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="935" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1887" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="935" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="936" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="936" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="936" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2148" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1717" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="935" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Есепті кезеңнің соңы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="935" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="935" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1887" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="935" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="936" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="936" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="936" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2148" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1717" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Барлығы өткен (километрмен)_________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -19856,1472 +19545,1263 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Алынған ______________________________________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1696"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1697"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1696" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Материалдардың атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өлшем бірлігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1696" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1696" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бағасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1697" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1696" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1696" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1696" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1697" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1696" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1696" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1696" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1697" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1696" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1696" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1696" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1697" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1696" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1696" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1696" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1697" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1696" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2757" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2758" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1696" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1696" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1697" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жиыны</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -21457,55 +20937,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -21831,31 +21311,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>