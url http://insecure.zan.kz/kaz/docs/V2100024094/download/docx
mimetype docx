--- v1 (2025-12-30)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8b3a0e0" w14:textId="8b3a0e0">
+    <w:p w14:paraId="540bcb7" w14:textId="540bcb7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -132,74 +132,156 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Халық денсаулығы және денсаулық сақтау жүйесі туралы" Қазақстан Республикасының Кодексі 7-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>82) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес БҰЙЫРАМЫН:</w:t>
+        <w:t xml:space="preserve"> және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БҰЙЫРАМЫН</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 17.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 110</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы бұйрыққа қосымшаға сәйкес Медициналық-санитариялық алғашқы көмек көрсету </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -767,114 +849,156 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Медициналық-санитариялық алғашқы көмек көрсету </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (бұдан әрі – Қағидалар) "Халық денсаулығы және денсаулық сақтау жүйесі туралы" Қазақстан Республикасының Кодексі 7-бабының </w:t>
+      1. Осы Медициналық-санитариялық алғашқы көмек көрсету қағидалары (бұдан әрі – Қағидалар) "Халық денсаулығы және денсаулық сақтау жүйесі туралы" Қазақстан Республикасының Кодексі 7-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>82) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және халыққа медициналық-санитариялық алғашқы көмек көрсету тәртібін айқындайды.</w:t>
+        <w:t xml:space="preserve"> және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы 1-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және халыққа медициналық-санитариялық алғашқы көмек көрсету тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 17.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 110</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда пайдаланылатын негізгі ұғымдар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1014,69 +1138,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) клиникалық хаттама – пациенттің белгілі бір ауруы немесе жай-күйі кезіндегі профилактика, диагностика, емдеу, медициналық оңалту және паллиативтік медициналық көмек бойынша ғылыми дәлелденген ұсынымдар;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) көрсетілетін қызметті алушы – орталық мемлекеттік органдарды, Қазақстан Республикасының шетелдегі мекемелерін, облыстардың, республикалық маңызы бар қалалардың, астананың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдарын, қаладағы аудандардың, аудандық маңызы бар қалалардың, кенттердің, ауылдардың, ауылдық округтердің әкімдерін қоспағанда, жеке және заңды тұлғалар;</w:t>
+      7) көрсетілетін қызметті алушы – мемлекеттік немесе әлеуметтік жауапкершілігі бар көрсетілетін қызметті алуға өтініш беруге құқығы және (немесе) ниеті бар немесе мемлекеттік немесе әлеуметтік жауапкершілігі бар көрсетілетін қызметті алатын не өз құқықтарын, бостандықтары мен заңды мүдделерін іске асыру үшін оларға тиісті материалдық немесе материалдық емес игіліктер бере отырып, мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсету нәтижесін алған жеке және заңды тұлғалар, заңды тұлғалардың филиалдары мен өкілдіктері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) көрсетілетін қызметті беруші – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтер көрсететін орталық мемлекеттік органдар, Қазақстан Республикасының шетелдегі мекемелері, облыстардың, республикалық маңызы бар қалалардың, астананың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдары, қаладағы аудандардың, аудандық маңызы бар қалалардың, кенттердің, ауылдардың, ауылдық округтердің әкімдері, сондай-ақ жеке және заңды тұлғалар;</w:t>
+      8) көрсетілетін қызметті беруші – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік және әлеуметтік жауапкершілігі бар қызметтер көрсететін орталық мемлекеттік органдар, Қазақстан Республикасының шетелдегі мекемелері, облыстардың, республикалық маңызы бар қалалардың, астананың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдары, қаладағы аудандардың, аудандық маңызы бар қалалардың, кенттердің, ауылдардың, ауылдық округтердің әкімдері, сондай-ақ жеке және заңды тұлғалар;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) медициналық-санитариялық алғашқы көмек (бұдан әрі – МСАК) – адам, отбасы және қоғам деңгейінде көрсетілетін, аурулар мен жай-күйлердің профилактикасын, диагностикасын, оларды емдеуді қамтитын халықтың мұқтажына бағдарланған медициналық көмекке алғашқы қол жеткізу орны;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1224,51 +1348,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда – ҚР Денсаулық сақтау министрінің 27.03.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Денсаулық сақтау министрінің м.а. 17.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 110</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z29" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1490,75 +1634,117 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес уәкілетті орган бекіткен медициналық көмек көрсетуді ұйымдастыру стандарттарына сәйкес халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы қолданыстағы нормативтік құқықтық актілердің негізінде эпидемияға қарсы жұмыс режимін сақтай отырып медициналық көмек көрсетуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z34" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> (бұдан әрі – № ҚР ДСМ – 175/2020 бұйрық) (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21579 болып тіркелген) сәйкес медициналық құжаттарды, оның ішінде медициналық ақпараттық жүйелер арқылы жүргізеді.</w:t>
+        <w:t>
+      5. МСАК ұйымы "Денсаулық сақтау саласындағы есепке алу құжаттамасының нысандарын, сондай-ақ оларды толтыру жөніндегі нұсқаулықтарды бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің міндетін атқарушының 2020 жылғы 30 қазандағы № ҚР ДСМ-175/2020 бұйрығына (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21579 тіркелді) (бұдан әрі – № ҚР ДСМ-175/2020 бұйрығы) сәйкес уәкілетті орган белгілеген тәртіппен, бастапқы медициналық құжаттаманы жүргізеді және нысандар мен тәртіп бойынша есептерді, оның ішінде медициналық цифрлық жүйелер арқылы ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 17.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 110</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z35" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Медициналық-санитариялық алғашқы көмек көрсету тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z36" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -2164,109 +2350,151 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-параграф. Медициналық-санитариялық алғашқы көмек көрсету ұйымдарында диагностика және емдеуді ұйымдастыру тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:bookmarkStart w:name="z57" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> бекітілген № 052/е нысаны бойынша амбулаториялық пациенттің медициналық картасы ресімделеді.</w:t>
+        <w:t>
+      14. МСАК ұйымына алғаш жүгінген кезде тіркеу орнында электрондық форматта медициналық цифрлық жүйелерде № ҚР ДСМ-175/2020 бұйрығымен бекітілген № 052/е нысаны бойынша амбулаториялық пациенттің медициналық картасы ресімделеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Техникалық мүмкіндік болмаған жағдайда амбулаториялық пациенттің медициналық картасы қағаз түрінде ресімделеді, кейін медициналық ақпараттық жүйеге енгізіледі.</w:t>
+      Техникалық мүмкіндік болмаған жағдайда амбулаториялық емдеу аяқталған күні, кейіннен медициналық цифрлық жүйеге енгізе отырып амбулаториялық пациенттің медициналық картасы қағаз түрінде ресімделеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      МСАК ұйымы бастапқы есепке алу медициналық құжаттың, оның ішінде электрондық түрде сақталуын қамтамасыз етеді.</w:t>
+      МСАК ұйымы бастапқы есепке алу медициналық құжаттамасының, оның ішінде электрондық түрде сақталуын қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 14-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 17.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 110</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z58" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Адамдар осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -2354,69 +2582,131 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Білікті және мамандандырылған медициналық көмек көрсету жағдайлары кезінде медицина қызметкері кезекші дәрігерді немесе учаскелік дәрігерді шақыртады. Көрсетілімі болған жағдайда медицина қызметкері жедел жәрдем бригадасын шақыруды және шұғыл нысанда бейін бойынша тәуліктік стационарға жіберуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шұғыл емдеуге жатқызуды қарастырмайтын жағдайлар кезінде пациентті одан әрі байқау амбулаториялық деңгейде жүзеге асырылады, оның ішінде ақпараттық-коммуникациялық технологиялар арқылы қашықтықтан консультация беру арқылы жүзеге асырылады.</w:t>
+      Шұғыл емдеуге жатқызуды қарастырмайтын жағдайлар кезінде пациентті одан әрі байқау амбулаториялық деңгейде жүзеге асырылады, оның ішінде цифрлық инфрақұрылым арқылы қашықтықтан консультация беру арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Коронавирустық инфекцияға күдікті пациенттерге және коронавирустық инфекциясы бар пациенттерге мамандандырылған медициналық көмек көрсету қажет болған кезде бейінді мамандардың қашықтықтан консультациялары ұйымдастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 16-тармаққа өзгеріс енгізілді - ҚР Денсаулық сақтау министрінің м.а. 17.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 110</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z60" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. МСАК ұйымдарының мамандары пациентті күндізгі немесе тәуліктік стационарға жоспарлы нысанда Емдеуге жатқызу бюросы порталы арқылы жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:bookmarkStart w:name="z61" w:id="41"/>
     <w:p>
       <w:pPr>
@@ -3059,132 +3349,298 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес уәкілетті орган бекіткен тәртіппен жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z72" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      24. Қызметті алушы туралы мәліметтер (пациенттің немесе заңды өкілдің тегі, аты, әкесінің аты, тұрғылықты мекенжайы, телефондары) "Бірыңғай төлем жүйесі" Қазақстан Республикасы Денсаулық сақтау министрлігінің ақпараттық жүйесіне енгізіледі.</w:t>
+      24. Көрсетілетін қызметті алушылар туралы мәліметтер (пациенттің немесе заңды өкілдің тегі, аты, әкесінің аты, тұрғылықты мекенжайы, телефондары) Қазақстан Республикасы Денсаулық сақтау министрлігінің "Бірыңғай төлем жүйесі" цифрлық жүйесіне енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 24-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 17.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 110</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z73" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> бекітілген 052/е нысаны бойынша амбулаториялық пациенттің медициналық картасына енгізеді және отбасымен жеке жұмыс жоспарын, оның ішінде медициналық ақпараттық жүйелер арқылы қалыптастырады.</w:t>
+        <w:t>
+      25. Жүкті әйелдерге патронаж жүргізу нәтижелерін учаскелік мейіргер № 077/е нысаны бойынша жүкті және босанған әйелдің жеке картасына, ал жаңа туған нәрестелер мен 5 жасқа дейінгі балаларға қатысты мәліметтерді № ҚР ДСМ-175/2020 бұйрығымен бекітілген № 052/е нысаны бойынша амбулаториялық пациенттің медициналық картасына енгізеді, отбасымен жеке жұмыс жоспарын, оның ішінде медициналық цифрлық жүйелер арқылы қалыптастырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Техникалық мүмкіндік болмаған жағдайда қағаз түрінде ресімделеді, кейін медициналық ақпараттық жүйеге енгізіледі.</w:t>
+      Техникалық мүмкіндік болмаған жағдайда патронаж аяқталған күні кейіннен медициналық цифрлық жүйеге енгізе отырып қағаз түрінде рәсімделеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 25-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 17.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 110</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z74" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      26. Патронажды жүзеге асыру кезінде МСАК маманы: сантиметр лентасын, дене температурасын және бөлме температурасын өлшеуге арналған термометрлерді, фонендоскоп пен тонометрді, қолды өңдеуге арналған дезинфектант, медициналық алғашқы көмек көрсетуге арналған ең аз жиынтық, ақпараттық материалдарды пайдаланады. Медициналық ақпараттық жүйелерді, оның ішінде мобилдік қосымшаларды енгізген жағдайда МСАК маманы ұялы қосымшасы бар планшетті немесе смартфонды пайдалана алады.</w:t>
+      26. Патронажды жүзеге асыру кезінде МСАК маманы: өлшеуіш таспа, дене температурасын және бөлме температурасын өлшеуге арналған термометрлерді, фонендоскоп және тонометр, қолды өңдеуге арналған дезинфектант, медициналық алғашқы көмек көрсетуге арналған ең аз жиынтық, ақпараттық материалдарды пайдаланады. Медициналық цифрлық жүйелерді, оның ішінде мобилдік қосымшаларды енгізген жағдайда МСАК маманы ұялы қосымшасы бар планшетті немесе смартфонды пайдалана алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 26-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 17.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 110</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z75" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       27. МСАК ұйымының аға мейіргері немесе ол болмаған кезде учаскелік дәрігер (жалпы практика дәрігері) патронаж ұйымдастыруды үйлестіреді. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
     <w:bookmarkStart w:name="z76" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -4103,54 +4559,116 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21820 болып тіркелген) сәйкес нысаналы топтарды профилактикалық медициналық қарап-тексеру және мінез-құлық қауіп факторларын ерте анықтау диагностикалық қызметтердің кезеңділігімен, жиілігімен және көлемімен жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
     <w:bookmarkStart w:name="z107" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      40. Мінез-құлықтық тәуекел факторлары бар адамдардың мінез-құлқын өзгерту бойынша профилактикалық консультациялар жүргізу және егжей-тегжейлі ұсынымдар беру үшін МСАК ұйымы тіркелген халыққа анықталған тәуекел факторларын төмендету дағдыларына оқытуды қамтамасыз етеді. Бұл оқытуды МСАК ұйымының маманы профилактикалық кабинеттерде немесе арнайы бөлінген аймақтарда, оның ішінде ақпараттық-коммуникациялық технологиялар арқылы қашықтықтан консультация беру арқылы жүргізеді.</w:t>
+      40. Мінез-құлықтық қауіп факторлары бар адамдардың мінез-құлқын өзгерту бойынша профилактикалық консультациялар жүргізу және егжей-тегжейлі ұсынымдар беру үшін МСАК ұйымы бекітілген халыққа қауіп факторларын төмендету дағдыларына оқытуды қамтамасыз етеді. Бұл оқытуды МСАК ұйымының маманы профилактикалық кабинеттерде немесе арнайы бөлінген аймақтарда, оның ішінде цифрлық технологиялар арқылы қашықтықтан консультация арқылы жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 40-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 17.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 110</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z108" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. Халықтың ақпараттануы мен саматтылығын арттыру, сондай-ақ МСАК мамандарына саламатты өмір салтын қалыптастыру, тамақтану мәселелері және денсаулықты сақтаудың басқа да өзекті мәселелері бойынша консультация беру жөніндегі іс-шараларды саламатты өмір салтын қалыптастыру, тиімді тамақтану саласындағы қызметті жүзеге асыратын денсаулық сақтау ұйымы жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
     <w:bookmarkStart w:name="z109" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -4514,91 +5032,133 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес бекітілген халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы нормативтік құқықтық актілердің талаптарына сәйкес халыққа профилактикалық егулер жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
     <w:bookmarkStart w:name="z120" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> бекітілген 066/е нысаны бойынша профилактикалық егулерді есепке алу журналы, № 065/е нысаны бойынша профилактикалық екпелер картасы, № 052/е нысаны бойынша амбулаториялық пациенттің медициналық картасы сақталатын есепке алу нысаны бойынша, оның ішінде медициналық ақпараттық жүйелер арқылы жүзеге асырылады.</w:t>
+        <w:t>
+      48. Профилактикалық екпелерді есепке алу екпе жүргізілетін орын бойынша денсаулық сақтау объектілерінде, мектепке дейінгі тәрбиелеу және оқыту, білім беру ұйымдарында № ҚР ДСМ-175/2020 бұйрықпен бекітілген № 066/е нысаны бойынша профилактикалық екпелерді есепке алу журналы, № 065/е нысаны бойынша профилактикалық екпелер картасы, № 052/е нысаны бойынша амбулаториялық пациенттің медициналық картасы сақталатын есепке алу нысаны бойынша, оның ішінде медициналық цифрлық жүйелер арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Техникалық мүмкіндік болмаған кезде кейіннен медициналық ақпараттық жүйеге енгізе отырып, қағаз түрінде ресімделеді.</w:t>
+      Техникалық мүмкіндік болмаған жағдайда профилактикалық екпелер аяқталған күні кейіннен медициналық цифрлық жүйеге енгізе отырып қағаз түрінде ресімделеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 48-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 17.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 110</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z121" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49. МСАК ұйымының мамандары бекітілген халық арасында иммундық профилактика мәселелері бойынша, оның ішінде вакцинациялаудан бас тартатын адамдармен түсіндіру жұмыстарын жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
     <w:bookmarkStart w:name="z122" w:id="101"/>
     <w:p>
       <w:pPr>
@@ -4692,75 +5252,117 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21407 болып тіркелген) Тегін медициналық көмектің кепілдік берілген көлемін алуға құқығы бар Қазақстан Республикасында уақытша болатын шетелдіктер мен азаматтығы жоқ адамдардың, баспана іздеген адамдардың айналасындағыларға қауіп төндіретін аурулардың тізбесіне сәйкес аурулар анықталған жағдайда, МСАК мамандары іс-шараларды реженің 16-тармағының 3) тармақшасына сәйкес бекітілген санитариялық қағидаларға сәйкес жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
     <w:bookmarkStart w:name="z124" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21695 болып тіркелген) бекітілген туберкулез профилактикасы жөніндегі іс-шараларды жүргізу қағидаларына (бұдан әрі - № ҚР ДСМ-214/2020 бұйрығы) сәйкес, оның ішінде медициналық ақпараттық жүйелер арқылы туберкулездің профилактикасы, белсенді ерте анықтау және диагностикасы жөніндегі іс-шаралар кешенін ұйымдастырады және жүргізеді.</w:t>
+        <w:t>
+      52. МСАК ұйымы Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 30 қарашадағы № ҚР ДСМ-214/2020 бұйрығымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21695 теркелді) бекітілген Туберкулез профилактикасы жөніндегі іс-шараларды жүргізу қағидаларына (бұдан әрі - № ҚР ДСМ-214/2020 бұйрығы) сәйкес туберкулездің профилактикасы, белсенді ерте анықтау және диагностика бойынша іс-шаралар кешенін, оның ішінде медициналық цифрлық жүйелер арқылы ұйымдастырады және жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 52-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 17.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 110</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z125" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       53. МСАК ұйымы Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 27 қарашадағы № ҚР ДСМ-211/2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -4872,99 +5474,119 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес психикалық және мінез-құлықтық бұзылушылықтармен ауыратын науқастардың профилактикасы және оларды белсенді ерте анықтау жөніндегі іс-шаралар кешенін ұйымдастырады және жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Денсаулық сақтау саласындағы уәкілетті орган осы Қағидаларды бекіткен немесе өзгерткен күннен бастап үш жұмыс күні ішінде оларды жаңартады және денсаулық сақтау субъектілеріне, "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылым операторына және Бірыңғай байланыс орталығына жібереді.</w:t>
+      Денсаулық сақтау саласындағы уәкілетті орган осы Қағидалар бекітілген немесе өзгертілген күннен бастап үш жұмыс күні ішінде оларды жаңартады және денсаулық сақтау субъектілеріне, "цифрлық үкіметтің" ақпараттық-коммуникациялық инфрақұрылым операторына және Бірыңғай байланыс орталығына жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 55-тармақ жаңа редакцияда – ҚР Денсаулық сақтау министрінің 27.03.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Денсаулық сақтау министрінің м.а. 17.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 110</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z128" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -5091,90 +5713,152 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) стационарлық науқастың медициналық картасынан үзінді көшірмелер.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
     <w:bookmarkStart w:name="z134" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      57. Динамикалық байқауға алғаш алынған пациентті ресімдеу кезінде учаскелік мейіргер № ҚР ДСМ-175/2020 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> бекітілген 052/е "динамикалық байқау" нысаны бойынша амбулаториялық пациенттің медициналық картасына 5-қосымша парақты, оның ішінде медициналық ақпараттық жүйелер арқылы толтырады.</w:t>
+      57. Динамикалық байқауға алғаш алынған пациентті ресімдеу кезінде учаскелік мейіргер № ҚР ДСМ-175/2020 бұйрығымен бекітілген 052/е "динамикалық байқау" нысаны бойынша амбулаториялық пациенттің медициналық картасына </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-қосымша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> парақты, оның ішінде медициналық цифрлық жүйелер арқылы толтырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Техникалық мүмкіндік болмаған кезде кейіннен медициналық ақпараттық жүйеге енгізе отырып, қағаз түрінде ресімделеді.</w:t>
+      Техникалық мүмкіндік болмаған кезде амбулаториялық емдеу аяқталған күні, кейіннен медициналық цифрлық жүйеге енгізе отырып, қағаз түрінде ресімделеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 57-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 17.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 110</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z135" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       58. Созылмалы аурулары бар адамдарды динамикалық байқауды МСАК ұйымдарының мамандары: МСАК дәрігерлері (жалпы практика дәрігері, учаскелік терапевт дәрігері және (немесе) учаскелік педиатр), орта медицина қызметкерлері (учаскелік мейіргер немесе фельдшер) жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -5765,520 +6449,686 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) МСАК көрсететін медициналық ұйымға бекіту.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
     <w:bookmarkStart w:name="z149" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      67. МСАК ұйымы пациентке өз бетінше жүгінген кезде телефон байланысы арқылы немесе "электрондық үкімет" веб-порталы (бұдан әрі – ЭҮП) арқылы "Дәрігердің қабылдауына жазылу" мемлекеттік қызметін ұсынады.</w:t>
+      67. МСАК ұйымы пациентке өз бетінше жүгінген кезде телефон байланысы арқылы немесе "цифрлық үкімет" веб-порталы (бұдан әрі – Портал) арқылы "Дәрігердің қабылдауына жазылу" мемлекеттік көрсетілетін қызметті ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жеке басты куәландыратын құжаттар туралы мәліметтерді немесе цифрлық құжаттар сервисінен электрондық құжат (сәйкестендіру үшін) МСАК ұйымы ЭҮП арқылы тиісті мемлекеттік ақпараттық жүйелерден алады.</w:t>
+      Жеке басты куәландыратын құжаттар туралы мәліметтерді көрсетілетін қызметті беруші "цифрлық үкімет" шлюзі арқылы тиісті мемлекеттік цифрлық жүйелерден алады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Процестің сипаттамасын, нысанын, мазмұны мен нәтижесін, сондай-ақ мемлекеттік қызмет көрсету ерекшеліктерін ескере отырып өзге де мәліметтерді қамтитын "Дәрігердің қабылдауына жазылу" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі осы Қағидаларға </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес келтірілген.</w:t>
+      "Дәрігердің қабылдауына жазылу" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-қосымшада</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Пациент өз бетінше немесе МСАК ұйымына телефон байланысы арқылы жүгінген кезде МСАК мамандары "Дәрігердің қабылдауына алдын ала жазылу" журналына жазба енгізеді және дәрігердің қабылдау кестесіне сәйкес ауызша түрде дәрігердің қабылдау уақыты мен күні көрсетілген жауапты береді.</w:t>
+      Пациент өз бетінше немесе МСАК ұйымына телефон байланысы арқылы жүгінген кезде МСАК мамандары "Дәрігердің қабылдауына алдын ала жазылу" журналына жазба енгізеді және дәрігердің қабылдау графигіне сәйкес ауызша түрде дәрігердің қабылдау уақыты мен күні көрсетілген жауапты береді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Пациент ЭҮП арқылы жүгінген кезде пациентке "Жеке кабинетке" электрондық өтінім мәртебесі түрінде хабарлама түседі. "Дәрігердің қабылдауына жазылу" мемлекеттік қызметін көрсетуге сұраныс қабылданғаннан кейін пациентке медициналық көмек белгіленген уақытта көрсетіледі.</w:t>
+      Пациент Портал арқылы жүгінген кезде пациентке "Жеке кабинетке" электрондық өтінім мәртебесі түрінде хабарлама түседі. "Дәрігердің қабылдауына жазылу" мемлекеттік қызметін көрсетуге сұрау салу қабылданғаннан кейін пациентке медициналық көмек белгіленген уақытта көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      МСАК ұйымы Заңның 5-бабының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 11) тармақшасына сәйкес белгілеген тәртіппен мемлекеттік қызметтер көрсету мониторингі мақсатында ақпараттық жүйеге "Дәрігердің қабылдауына жазылу" мемлекеттік қызмет көрсету туралы деректерді енгізуді қамтамасыз етеді.</w:t>
+      МСАК ұйымы "Мемлекеттік және әлеуметтік жауапкершілігі бар қызметтерді көрсету сатысы туралы деректерді оларды көрсету мониторингінің цифрлық жүйесіне енгізу қағидаларын бекіту туралы" Қазақстан Республикасы Көлік және коммуникация министрінің міндетін атқарушының 2013 жылғы 14 маусымдағы № 452 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8555 тіркелді) сәйкес мемлекеттік қызметтер көрсетуді мониторингтеу мақсатында "Дәрігердің қабылдауына жазылу" мемлекеттік қызмет көрсету туралы деректерді цифрлық жүйеге енгізуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 67-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 17.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 110</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z150" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      68. МСАК ұйымы пациентке өз бетінше жүгінген кезде телефон байланысы немесе ЭҮП арқылы "Дәрігерді үйге шақыру" мемлекеттік қызметін ұсынады.</w:t>
+      68. МСАК ұйымы пациентке өз бетінше жүгінген кезде телефон байланысы немесе Портал арқылы "Дәрігерді үйге шақырту" мемлекеттік көрсетілетін қызметті ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жеке басты куәландыратын құжаттар туралы мәліметтерді немесе цифрлық құжаттар сервисінен электрондық құжат (сәйкестендіру үшін) МСАК ұйымы ЭҮП арқылы тиісті мемлекеттік ақпараттық жүйелерден алады.</w:t>
+      Жеке басты куәландыратын құжаттар туралы мәліметтерді көрсетілетін қызметті беруші "цифрлық үкімет" шлюзі арқылы тиісті мемлекеттік цифрлық жүйелерден алады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Дәрігерді үйге шақыру" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесі, оның ішінде процестің сипаттамасы, нысаны, мазмұны мен нәтижесі, сондай-ақ мемлекеттік қызметті көрсету ерекшеліктері ескеріле отырып, өзге де мәліметтер осы Қағидаларға </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес келтірілген.</w:t>
+       "Дәрігерді үйге шақырту" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесі осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-қосымшада</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Пациент МСАК ұйымына өз бетінше немесе телефон байланысы арқылы жүгінген кезде МСАК мамандары "Шақыруларды тіркеу журналына" жазба жасайды және ауызша түрде дәрігердің келу күні мен уақыты көрсетілген жауапты береді. "Дәрігерді үйге шақыру" мемлекеттік қызметін көрсетуге сұраныс қабылданғаннан кейін үйде медициналық көмек белгіленген уақытта көрсетіледі.</w:t>
+      Пациент МСАК ұйымына өз бетінше немесе телефон байланысы арқылы жүгінген кезде МСАК мамандары "Шақыртуларды тіркеу журналына" жазба жасайды және ауызша түрде дәрігердің келу күні мен уақыты көрсетілген жауапты береді. "Дәрігерді үйге шақырту" мемлекеттік қызметін көрсетуге сұрау салу қабылданғаннан кейін үйде медициналық көмек белгіленген уақытта көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Пациент ЭҮП арқылы жүгінген кезде пациентке "Жеке кабинетке" электрондық өтінім мәртебесі түрінде хабарлама түседі. "Дәрігерді үйге шақыру" мемлекеттік қызметін көрсетуге сұраныс қабылданғаннан кейін пациентке медициналық көмек белгіленген уақытта көрсетіледі.</w:t>
+      Пациент Портал арқылы жүгінген кезде пациентке "Жеке кабинетке" электрондық өтінім мәртебесі түрінде хабарлама түседі. "Дәрігерді үйге шақырту" мемлекеттік қызметін көрсетуге сұрау салу қабылданғаннан кейін пациентке медициналық көмек белгіленген уақытта көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      МСАК Заңның 5-бабының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 11) тармақшасына сәйкес белгілеген тәртіппен мемлекеттік қызметтер көрсету мониторингі мақсатында ақпараттық жүйеге "Дәрігерді үйге шақыру" мемлекеттік қызметін көрсету туралы деректерді енгізуді қамтамасыз етеді.</w:t>
+      МСАК ұйымы "Мемлекеттік және әлеуметтік жауапкершілігі бар қызметтерді көрсету сатысы туралы деректерді оларды көрсету мониторингінің цифрлық жүйесіне енгізу қағидаларын бекіту туралы" Қазақстан Республикасы Көлік және коммуникация министрінің міндетін атқарушының 2013 жылғы 14 маусымдағы № 452 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8555 тіркелді) сәйкес мемлекеттік қызметтер көрсетуді мониторингтеу мақсатында "Дәрігерді үйге шақырту" мемлекеттік қызметін көрсету туралы деректерді цифрлық жүйеге енгізуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 68-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 17.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 110</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z151" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      69. "Медициналық-санитариялық алғашқы көмек көрсететін медициналық ұйымнан анықтама беру" мемлекеттік қызметін алу үшін пациенттер МСАК ұйымына өз бетінше жүгінеді немесе ЭҮП арқылы жүзеге асырады.</w:t>
+        <w:t xml:space="preserve">
+      69. "Медициналық-санитариялық алғашқы көмек көрсететін медициналық ұйымнан анықтама беру" мемлекеттік көрсетілетін қызметін алу үшін пациенттер МСАК ұйымына өз бетінше жүгінеді немесе Портал арқылы жүзеге асырады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жеке басты куәландыратын құжаттар туралы мәліметтерді немесе цифрлық құжаттар сервисінен электрондық құжат (сәйкестендіру үшін) МСАК ұйымы ЭҮП арқылы тиісті мемлекеттік ақпараттық жүйелерден алады.</w:t>
+      Жеке басты куәландыратын құжаттар туралы мәліметтерді көрсетілетін қызметті беруші "цифрлық үкімет" шлюзі арқылы тиісті мемлекеттік цифрлық жүйелерден алады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Медициналық-санитариялық алғашқы көмек көрсететін медициналық ұйымнан анықтама беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі, оның ішінде процестің сипаттамасы, нысаны, мазмұны мен нәтижесі, сондай-ақ мемлекеттік қызметті көрсету ерекшеліктері ескеріле отырып, өзге де мәліметтер осы Қағидаларға </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес келтірілген.</w:t>
+      "Медициналық-санитариялық алғашқы көмек көрсететін медициналық ұйымнан анықтама беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-қосымшада</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> бекітілген № 027/е нысаны бойынша әлеуметтік мәні бар ауруларды қоспағанда (туберкулез, адамның иммун тапшылығы вирусынан (АИТВ) туындаған ауру, психикалық, мінез-құлықтың бұзылуы (аурулар)) диагноздың атауын көрсете отырып, "медициналық қорытынды" 5-тармағын толтыра отырып анықтама ресімдейді және учаскелік дәрігердің немесе жалпы практика дәрігерінің жеке қолымен және мөрімен және МСАК ұйымының мөрімен куәландырылады.</w:t>
+        <w:t>
+      Пациент МСАК ұйымына тікелей жүгінген кезде МСАК мамандары медициналық цифрлық жүйеде пациенттің динамикалық байқауда тұратыны/тұрмайтыны туралы тексеруді жүзеге асырады, содан кейін № ҚР ДСМ-175/2020 бұйрығымен бекітілген № 027/е нысаны бойынша әлеуметтік мәні бар ауруларды қоспағанда (туберкулез, адамның иммун тапшылығы вирусынан (АИТВ) туындаған ауру, психикалық, мінез-құлықтың бұзылуы (аурулар)) диагноздың атауын көрсете отырып, "медициналық қорытынды" 5-тармағын толтыра отырып анықтама ресімдейді және учаскелік дәрігердің немесе жалпы практика дәрігерінің жеке қолымен және мөрімен және МСАК ұйымының мөрімен куәландырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Пациент ЭҮП арқылы жүгінген кезде МСАК ұйымының электрондық цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) электрондық құжат нысанындағы медициналық ұйымнан анықтама қалыптастырылады, ол "Жеке кабинетке" жіберіледі.</w:t>
+      Пациент Портал арқылы жүгінген кезде МСАК ұйымының электрондық цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) электрондық құжат нысанындағы медициналық ұйымнан анықтама қалыптастырылады, ол "Жеке кабинетке" жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Нәтижесінде МСАК ұйымынан динамикалық бақылаудағы жай-күйі және (немесе) жай-күйі туралы анықтама беріледі.</w:t>
+      Нәтижесінде МСАК ұйымынан динамикалық байқауда тұратыны және (немесе) тұрмайтыны туралы анықтама беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      МСАК ұйымы Заңның 5-бабы </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 11) тармақшасына сәйкес белгілеген тәртіппен мемлекеттік қызметтер көрсету мониторингі мақсатында ақпараттық жүйеге "Медициналық-санитариялық алғашқы көмек көрсететін медициналық ұйымнан анықтама беру" мемлекеттік қызмет көрсету туралы деректерді енгізуді қамтамасыз етеді.</w:t>
+      МСАК ұйымы "Мемлекеттік және әлеуметтік жауапкершілігі бар қызметтерді көрсету сатысы туралы деректерді оларды көрсету мониторингінің цифрлық жүйесіне енгізу қағидаларын бекіту туралы" Қазақстан Республикасы Көлік және коммуникация министрінің міндетін атқарушының 2013 жылғы 14 маусымдағы № 452 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8555 тіркелді) сәйкес мемлекеттік қызметтер көрсетуді мониторингтеу мақсатында цифрлық жүйеге "Медициналық-санитариялық алғашқы көмек көрсететін медициналық ұйымнан анықтама беру" мемлекеттік қызмет көрсету туралы деректерді енгізуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 69-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің м.а. 17.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 110</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z152" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       70. Тұрақты немесе уақытша тұратын жері бойынша МСАК ұйымына бекіту Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 13 қарашадағы № ҚР ДСМ-194/2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -6368,107 +7218,169 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       71. Көрсетілетін қызметті берушінің және (немесе) олардың қызметкерлерінің мемлекеттік қызметтер көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағым көрсетілетін қызметті беруші басшысының атына беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы 25-бабының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес тікелей мемлекеттік қызметті көрсететін көрсетілетін қызметті берушінің атына келіп түскен өтініш берушінің шағымы тіркелген күнінен бастап бес жұмыс күні ішінде қаралуға жатады.</w:t>
+      Мемлекеттік қызмет көрсету мәселелері бойынша көрсетілетін қызметті алушының шағымы "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы 25-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес тіркелген күннен бастап бес жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап он бес жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Портал арқылы жүгінген кезде шағымдану тәртібі туралы ақпаратты мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығының телефоны бойынша алуға болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 71-тармаққа өзгеріс енгізілді - ҚР Денсаулық сақтау министрінің м.а. 17.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 110</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z170" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       72. Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды сотқа дейінгі тәртіппен қарауды жоғары тұрған әкімшілік орган, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -28474,80 +29386,80 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z165" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Дәрігердің қабылдауына жазылу" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар</w:t>
+        <w:t xml:space="preserve"> "Дәрігердің қабылдауына жазылу" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 5-қосымшаға өзгеріс енгізілді – ҚР Денсаулық сақтау министрінің 27.03.2024 </w:t>
+      Ескерту. 5-қосымша жаңа редакцияда – ҚР Денсаулық сақтау министрінің м.а. 17.09.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 10</w:t>
+        <w:t>№ 110</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -28572,1486 +29484,1778 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...71 lines deleted...]
-Медициналық-санитариялық алғашқы көмек көрсететін медициналық ұйымдар</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік көрсетілетін қызметтің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Дәрігердің қабылдауына жазылу"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...89 lines deleted...]
-2) "электрондық үкіметтің" веб-порталы (бұдан әрі – ЭҮП).</w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің (бар болса) атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жоқ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...161 lines deleted...]
-1) құжаттарды тапсырған сәттен бастап – 30 (отыз) минуттан аспайды.</w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті берушінің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Медициналық-санитариялық алғашқы көмек көрсететін медициналық ұйым</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...71 lines deleted...]
-Электрондық (ішінара автоматтандырылған)/қағаз түрінде.</w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Медициналық-санитариялық алғашқы көмек көрсететін медициналық ұйым (бұдан әрі – МСАК ұйымы) (тікелей жүгіну немесе телефон байланысы арқылы);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) "цифрлық үкіметтің" www.egov.kz веб-порталы (бұдан әрі – портал).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
-[...89 lines deleted...]
-2) ЭҮП-ке жүгінген кезде – жеке кабинетінде электрондық өтінім статусы түрінде хабарлама.</w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МСАК ұйымына жүгінген кезде (тікелей немесе телефон арқылы):</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) пациент құжаттарды тапсырған сәттен бастап – 10 (он) минуттан аспайды;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) құжаттарды тапсыру үшін күтудің ең ұзақ рұқсат етілген уақыты – 10 (он) минут;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) МСАК ұйымында қызмет көрсетудің ең ұзақ рұқсат етілген уақыты – 10 (он) минут. Осы уақыт ішінде пациентке ауызша жауап беріледі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Портал арқылы жүгінген кезде:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) құжаттарды тапсырған сәттен бастап – 30 (отыз) минуттан аспайды.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
-[...71 lines deleted...]
-Мемлекеттік көрсетілетін қызмет тегін көрсетіледі.</w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электрондық (ішінара цифрландырылған) және қағаз түрінде</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
-[...109 lines deleted...]
-2) ЭҮП – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы Қазақстан Республикасының Еңбек кодексіне сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және мемлекеттік көрсетілетін қызметтерді көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады).</w:t>
+7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) МСАК ұйымына тікелей немесе телефон арқылы жүгінген кезде – дәрігердің қабылдауына алдын ала жазылу журналына тіркеу және дәрігердің қабылдау күні мен уақытын көрсете отырып ауызша жауап беру;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) портал арқылы жүгінген кезде – жеке кабинетте электрондық өтінім мәртебесі түріндегі хабарлама.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
-[...143 lines deleted...]
-Көрсетілетін қызметті берушілер цифрлық құжаттарды ЭҮП-те тіркелген пайдаланушының ұялы байланыс абоненттік нөмірі арқылы ұсынылған құжат иесінің келісімі болған жағдайда, іске асырылған интеграция арқылы цифрлық құжаттар сервисінен бір реттік парольді беру арқылы немесе ЭҮП хабарламасына жауап ретінде қысқа мәтіндік хабарлама жіберу арқылы алады.</w:t>
+8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет тегін көрсетіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
-[...73 lines deleted...]
-          </w:p>
+9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс графигі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-2) "Медициналық-санитариялық алғашқы көмек көрсететін денсаулық сақтау ұйымдарына жеке тұлғаларды бекіту қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 13 қарашадағы № ҚР ДСМ-194/2020 </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21642 болып тіркелген) сәйкес медициналық-санитариялық алғашқы көмек көрсететін осы медициналық ұйымға бекітілмеуі.</w:t>
+1) МСАК ұйымы – дүйсенбіден сенбіге дейін (дүйсенбі – жұма күндері сағат 8.00-ден 20.00-ге дейін үзіліссіз, сенбі күні сағат 9.00-ден 14.00-ге дейін), демалыс (жексенбі) және Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Еңбек кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес мереке күндерін қоспағанда;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Портал – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (пациент жұмыс уақыты аяқталғаннан кейін, демалыс және Қазақстан Республикасының Еңбек кодексіне сәйкес мереке күндері жүгінген жағдайда, мемлекеттік қызмет көрсетуге арналған өтініштерді қабылдау және нәтижесін беру келесі жұмыс күні жүзеге асырылады).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
-[...143 lines deleted...]
-Дене мүмкіндіктері шектеулі адамдар үшін пандустың, зағиптар мен нашар көретіндерге арналған тактильді жолды шақыру түймесінің, күту залының, құжаттардың үлгілері бар тіректердің болуы.</w:t>
+10.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) МСАК ұйымына:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жеке басты куәландыратын құжат не цифрлық құжаттар сервисінен алынған электрондық құжат (сәйкестендіру үшін);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Порталға:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+электрондық нысандағы сұрау салу.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке басты куәландыратын құжат туралы мәліметтерді немесе цифрлық құжаттар сервисінен алынған электрондық құжатты (сәйкестендіру үшін) МСАК ұйымы Портал арқылы тиісті мемлекеттік цифрлық жүйелерден алады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті берушілер цифрлық құжаттарды цифрлық құжаттар сервисінен Порталда тіркелген пайдаланушының ұялы байланыс абоненттік нөміріне жіберілген бір реттік парольді енгізу немесе Портал хабарламасына жауап ретінде қысқа мәтіндік хабарлама жіберу арқылы құжат иесінің келісімі болған жағдайда іске асырылған интеграция арқылы алады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздерді қамтитын, мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі бар қосымша</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып, өзге де талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) мемлекеттік қызметті алу үшін пациент ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық емес екендігі анықталған жағдайда;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) "Медициналық-санитариялық алғашқы көмек көрсететін денсаулық сақтау ұйымдарына жеке тұлғаларды бекіту қағидаларын бекіту туралы"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 13 қарашадағы № ҚР ДСМ-194/2020 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21642 тіркелді) сәйкес пациенттің осы медициналық-санитариялық алғашқы көрсететін медициналық ұйымға тіркелуі болмаған жағдайда.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып, өзге де талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пациент Порталда тіркелген ұялы байланыс абоненттік нөмірі арқылы бір реттік парольді енгізу немесе Портал хабарламасына жауап ретінде қысқа мәтіндік хабарлама жіберу жолымен мемлекеттік қызметті электрондық нысанда алу мүмкіндігіне ие. Сондай-ақ пациент электрондық цифрлық қолтаңбасы (ЭЦҚ) болған жағдайда мемлекеттік қызметті Портал арқылы электрондық нысанда ала алады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Цифрлық құжаттар сервисі мобильдік қосымшада авторизациядан өткен пайдаланушылар үшін қолжетімді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Цифрлық құжатты пайдалану үшін мобильдік қосымшада ЭЦҚ немесе бір реттік пароль арқылы авторизациядан өтіп, одан кейін "Цифрлық құжаттар" бөліміне кіріп, қажетті құжатты таңдау қажет.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дене мүмкіндіктері шектеулі адамдар үшін пандус, шақырту батырмасы, көзі көрмейтін және нашар көретін адамдарға арналған тактильді жолақ, күту залы, құжаттардың үлгілері бар ақпараттық үстел қарастырылған.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -30149,80 +31353,80 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z167" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Дәрігерді үйге шақырту" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар</w:t>
+        <w:t xml:space="preserve"> "Дәрігерді үйге шақырту" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 6-қосымшаға өзгеріс енгізілді – ҚР Денсаулық сақтау министрінің 27.03.2024 </w:t>
+      Ескерту. 6-қосымша жаңа редакцияда – ҚР Денсаулық сақтау министрінің м.а. 17.09.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 10</w:t>
+        <w:t>№ 110</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -30247,1504 +31451,1776 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...71 lines deleted...]
-Медициналық-санитариялық алғашқы көмек көрсететін медициналық ұйымдар</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік көрсетілетін қызметтің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Дәрігерді үйге шақырту"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...89 lines deleted...]
-2) "электрондық үкіметтің" веб-порталы (бұдан әрі – ЭҮП).</w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің (бар болса) атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жоқ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...197 lines deleted...]
-ЭҮП арқылы мемлекеттік көрсетілетін қызмет жүгінген күні ЭҮП-пен көрсетіледі.</w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті берушінің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Медициналық-санитариялық алғашқы көмек көрсететін медициналық ұйым.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...71 lines deleted...]
-Электрондық (ішінара автоматтандырылған)/қағаз түрінде.</w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1) медициналық-санитариялық алғашқы көмек көрсететін медициналық ұйым (бұдан әрі – МСАК ұйымы) (тікелей жүгінген кезде немесе МСАК ұйымына телефон арқылы хабарласу арқылы); </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) "цифрлық үкіметтің" веб-порталы – www.egov.kz (бұдан әрі – Портал).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
-[...89 lines deleted...]
-Бұл ретте мемлекеттік қызметті көрсетуге сұраныс қабылданғаннан кейін көрсетілетін қызметті алушыға белгіленген уақытта үйде медициналық көмек көрсетіледі.</w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+МСАК ұйымына (тікелей немесе телефон арқылы) жүгінген кезде:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) пациент құжаттарды тапсырған сәттен бастап – 10 (он) минуттан аспайды;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) МСАК ұйымының қызмет көрсетуінің рұқсат етілген ең ұзақ уақыты – 10 (он) минут.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Портал арқылы жүгінген кезде:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пациент құжаттарды тапсырған сәттен бастап – 30 (отыз) минуттан аспайды.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Портал арқылы жүгінген кезде мемлекеттік қызмет Порталға жүгінген күні көрсетіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
-[...71 lines deleted...]
-Мемлекеттік көрсетілетін қызмет тегін көрсетіледі.</w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электрондық (ішінара цифрландырылған) / қағаз түрінде.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
-[...109 lines deleted...]
-2) ЭҮП – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы Қазақстан Республикасының Еңбек кодексіне сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және мемлекеттік көрсетілетін қызметтерді көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады).</w:t>
+7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) тікелей немесе телефон арқылы жүгінген кезде – МСАК ұйымының шақыртуларды тіркеу журналына жазба енгізу және дәрігердің келу күні мен уақытын көрсете отырып ауызша жауап беру;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Портал арқылы жүгінген кезде электрондық түрде – жеке кабинетте электрондық өтінім мәртебесі түріндегі хабарлама.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
-[...125 lines deleted...]
-Көрсетілетін қызметті берушілер цифрлық құжаттарды ЭҮП-те тіркелген пайдаланушының ұялы байланыс абоненттік нөмірі арқылы ұсынылған құжат иесінің келісімі болған жағдайда, іске асырылған интеграция арқылы цифрлық құжаттар сервисінен бір реттік парольді беру арқылы немесе ЭҮП хабарламасына жауап ретінде қысқа мәтіндік хабарлама жіберу арқылы алады.</w:t>
+8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет тегін көрсетіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
-[...109 lines deleted...]
-              <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21642 болып тіркелген) сәйкес медициналық-санитариялық алғашқы көмек көрсететін осы медициналық ұйымға бекітілмеуі.</w:t>
+9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс графигі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) МСАК ұйымы – дүйсенбіден сенбіге дейін (дүйсенбі – жұма аралығында сағат 8.00-ден 20.00-ге дейін үзіліссіз, сенбі күні сағат 9.00-ден 14.00-ге дейін), жексенбі және Қазақстан Республикасының Еңбек кодексіне сәйкес мереке күндерін қоспағанда;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Портал – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (пациент жұмыс уақыты аяқталғаннан кейін, демалыс немесе мереке күндері жүгінген жағдайда өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
-[...143 lines deleted...]
-Дене мүмкіндіктері шектеулі адамдар үшін пандустың, зағиптар мен нашар көретіндерге арналған тактильді жолды шақыру түймесінің, күту залының, құжаттардың үлгілері бар тіректердің болуы.</w:t>
+10.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) МСАК ұйымына:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тікелей жүгінген кезде – жеке басын куәландыратын құжат немесе цифрлық құжаттар сервисінен алынған электрондық құжат (сәйкестендіру үшін);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Портал арқылы:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+электрондық түрде берілген сұрау салу.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке басын куәландыратын құжаттар немесе цифрлық құжаттар сервисінен алынған электрондық құжат туралы мәліметтерді (сәйкестендіру үшін) МСАК ұйымы Портал арқылы тиісті мемлекеттік цифрлық жүйелерден алады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті берушілер цифрлық құжаттарды цифрлық құжаттар сервисінен Порталда тіркелген ұялы байланыс абоненттік нөмірі арқылы құжат иесінің келісімі болған жағдайда, бір реттік парольді беру немесе Портал хабарламасына жауап ретінде қысқа мәтіндік хабарлама жіберу арқылы жүзеге асырылған интеграция негізінде алады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздерді қамтитын, мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі бар қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) мемлекеттік қызметті алу үшін пациент ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық емес екендігі анықталған жағдайда;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) "Медициналық-санитариялық алғашқы көмек көрсететін денсаулық сақтау ұйымдарына жеке тұлғаларды бекіту қағидаларын бекіту туралы"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 13 қарашадағы № ҚР ДСМ-194/2020 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21642 тіркелді) сәйкес пациенттің осы МСАК ұйымына бекітілмеуі.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып, өзге де талаптар</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып, өзге де талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пациент Порталда тіркелген ұялы байланыс абоненттік нөмірі арқылы бір реттік парольді енгізу немесе Портал хабарламасына жауап ретінде қысқа мәтіндік хабарлама жіберу арқылы мемлекеттік қызметті электрондық нысанда алуға мүмкіндік алады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пациенттің ЭЦҚ болған жағдайда мемлекеттік қызметті Портал арқылы электрондық нысанда алу мүмкіндігі бар.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Цифрлық құжаттар сервисі мобильдік қосымшада авторизациядан өткен пайдаланушылар үшін қолжетімді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Цифрлық құжатты пайдалану үшін мобильдік қосымшада ЭЦҚ немесе бір реттік пароль арқылы авторизациядан өтіп, "Цифрлық құжаттар" бөліміне кіріп, қажетті құжатты таңдау қажет.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Физикалық мүмкіндіктері шектеулі адамдар үшін пандус, шақырту батырмасы, зағиптар мен көзі нашар көретін адамдарға арналған тактильді жолақ, күту залы және құжаттардың үлгілері бар ақпараттық стенд болуы қамтамасыз етіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -31842,80 +33318,80 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z169" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Медициналық-санитариялық алғашқы көмек көрсететін медициналық ұйымнан анықтама беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар</w:t>
+        <w:t xml:space="preserve"> "Медициналық-санитариялық алғашқы көмек көрсететін медициналық ұйымнан анықтама беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 7-қосымшаға өзгеріс енгізілді – ҚР Денсаулық сақтау министрінің 27.03.2024 </w:t>
+      Ескерту. 7-қосымша жаңа редакцияда – ҚР Денсаулық сақтау министрінің м.а. 17.09.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 10</w:t>
+        <w:t>№ 110</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -31940,1488 +33416,1668 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...71 lines deleted...]
-Медициналық-санитариялық алғашқы көмек көрсететін медициналық ұйымдар</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік көрсетілетін қызметтің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Медициналық-санитариялық алғашқы көмек көрсететін медициналық ұйымнан анықтама беру"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...89 lines deleted...]
-2) "электрондық үкіметтің" веб-порталы (бұдан әрі – ЭҮП).</w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің (бар болса) атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жоқ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
-[...107 lines deleted...]
-Мемлекеттік көрсетілетін қызмет көрсетілетін қызметті берушіге тікелей жүгінген кезде жүгінген күні көрсетіледі.</w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті берушінің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Медициналық-санитариялық алғашқы көмек көрсететін медициналық ұйым.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
-[...71 lines deleted...]
-Электрондық (ішінара автоматтандырылған)/қағаз түрінде</w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) медициналық-санитариялық алғашқы көмек көрсететін медициналық ұйым (бұдан әрі – МСАК ұйымы) (тікелей жүгінген кезде немесе МСАК ұйымына телефон арқылы хабарласу арқылы);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ "цифрлық үкіметтің" веб-порталы – www.egov.kz (бұдан әрі – портал).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
-[...35 lines deleted...]
-Мемлекеттік қызметті көрсету нәтижесі</w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-1) МСАК ұйымдарына тікелей жүгінген кезде, учаскелік дәрігер немесе жалпы практика дәрігері қол қойған, жеке дәрігердің мөрімен және МСАК ұйымының мөрімен расталған "Денсаулық сақтау саласындағы есепке алу құжаттамасының нысандарын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің міндетін атқарушының 2020 жылғы 30 қазандағы № ҚР ДСМ-175/2020 </w:t>
-[...55 lines deleted...]
-3) дәлелді бас тарту.</w:t>
+МСАК ұйымына (тікелей немесе телефон арқылы) жүгінген кезде: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1) пациент құжаттарды тапсырған сәттен бастап – 10 (он) минуттан аспайды; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2) МСАК ұйымының қызмет көрсетуінің рұқсат етілген ең ұзақ уақыты – 10 (он) минут. Портал арқылы жүгінген кезде: пациент құжаттарды тапсырған сәттен бастап – 30 (отыз) минуттан аспайды. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
-[...71 lines deleted...]
-Мемлекеттік көрсетілетін қызмет тегін көрсетіледі.</w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электрондық (ішінара цифрландырылған) / қағаз түрінде.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
-[...53 lines deleted...]
-Көрсетілетін қызметті берушінің және ақпарат объектілерінің жұмыс графигі</w:t>
+7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-1) МСАК ұйымы – Қазақстан Республикасының Еңбек </w:t>
-[...55 lines deleted...]
-2) ЭҮП – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы Қазақстан Республикасының Еңбек кодексіне сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және мемлекеттік көрсетілетін қызметтерді көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады).</w:t>
+1) тікелей немесе телефон арқылы жүгінген кезде – МСАК ұйымының шақыртуларды тіркеу журналына жазба енгізу және дәрігердің келу күні мен уақытын көрсете отырып ауызша жауап беру; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Портал арқылы жүгінген кезде электрондық түрде – жеке кабинетте электрондық өтінім мәртебесі түріндегі хабарлама. Бұл ретте мемлекеттік қызмет көрсетуге сұрау салу қабылданғаннан кейін пациентке белгіленген уақытта үйде медициналық көмек көрсетіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
-[...125 lines deleted...]
-Көрсетілетін қызметті берушілер цифрлық құжаттарды ЭҮП-те тіркелген пайдаланушының ұялы байланыс абоненттік нөмірі арқылы ұсынылған құжат иесінің келісімі болған жағдайда, іске асырылған интеграция арқылы цифрлық құжаттар сервисінен бір реттік парольді беру арқылы немесе ЭҮП хабарламасына жауап ретінде қысқа мәтіндік хабарлама жіберу арқылы алады.</w:t>
+8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет тегін көрсетіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
-[...109 lines deleted...]
-              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21642 болып тіркелген) сәйкес медициналық-санитариялық алғашқы көмек көрсететін осы медициналық ұйымға бекітілмеуі.</w:t>
+9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс графигі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) МСАК ұйымы – дүйсенбіден сенбіге дейін (дүйсенбі–жұма күндері сағат 8.00-ден 20.00-ге дейін үзіліссіз, сенбі күні сағат 9.00-ден 14.00-ге дейін), жексенбі және Қазақстан Республикасының Еңбек кодексіне сәйкес мереке күндерін қоспағанда;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Портал – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы жұмыс істейді (пациент жұмыс уақыты аяқталғаннан кейін, демалыс немесе мереке күндері жүгінген жағдайда, өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
-[...143 lines deleted...]
-Дене мүмкіндіктері шектеулі адамдар үшін пандустың, зағиптар мен нашар көретіндерге арналған тактильді жолды шақыру түймесінің, күту залының, құжаттардың үлгілері бар тіректердің болуы.</w:t>
+10.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) МСАК ұйымына: тікелей жүгінген кезде – жеке басын куәландыратын құжат не цифрлық құжаттар сервисінен алынған электрондық құжат (сәйкестендіру үшін);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Портал арқылы: электрондық нысандағы сұрау салу. Жеке басын куәландыратын құжаттар не цифрлық құжаттар сервисінен алынған электрондық құжат (сәйкестендіру үшін) туралы мәліметтерді МСАК ұйымы Портал арқылы тиісті мемлекеттік цифрлық жүйелерден алады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті берушілер цифрлық құжаттарды цифрлық құжаттар сервисінен іске асырылған интеграция арқылы алады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бұл құжат иесінің келісімі болған жағдайда, Порталда тіркелген пайдаланушының ұялы байланыс абоненттік нөмірі арқылы бір реттік парольді енгізу немесе Порталдың хабарламасына жауап ретінде қысқа мәтіндік хабарлама жіберу жолымен жүзеге асырылады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздерді қамтитын, мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі бар қосымша</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып, өзге де талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1) мемлекеттік қызметті алу үшін пациент ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық емес екендігі анықталған жағдайда; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) "Медициналық-санитариялық алғашқы көмек көрсететін денсаулық сақтау ұйымдарына жеке тұлғаларды бекіту қағидаларын бекіту туралы"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 13 қарашадағы № ҚР ДСМ-194/2020 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21642 тіркелді) сәйкес пациенттің осы бастапқы медициналық-санитариялық көмек көрсететін медициналық ұйымға бекітілмеуі.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып, өзге де талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пациент Порталда тіркелген ұялы байланыс абоненттік нөмірі арқылы бір реттік парольді енгізу немесе Порталдың хабарламасына жауап ретінде қысқа мәтіндік хабарлама жіберу жолымен мемлекеттік қызметті электрондық нысанда алуға мүмкіндік алады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пациенттің электрондық цифрлық қолтаңбасы (ЭЦҚ) болған жағдайда, мемлекеттік қызметті Портал арқылы электрондық нысанда алу мүмкіндігі бар.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Цифрлық құжаттар сервисі мобильді қосымшада авторизациядан өткен пайдаланушылар үшін қолжетімді. Цифрлық құжатты пайдалану үшін мобильді қосымшада ЭЦҚ немесе бір реттік пароль арқылы авторизациядан өтіп, "Цифрлық құжаттар" бөліміне кіріп, қажетті құжатты таңдау қажет.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Физикалық мүмкіндіктері шектеулі адамдар үшін пандустың, шақырту батырмасының, зағиптар мен көру қабілеті бұзылған адамдарға арналған тактильді жолақтың, күту залының және құжаттардың үлгілері орналастырылған ақпараттық стендтің болуы қамтамасыз етіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -33453,55 +35109,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -33827,31 +35483,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>