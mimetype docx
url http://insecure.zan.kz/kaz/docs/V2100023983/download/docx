--- v0 (2025-11-15)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8f5c7f6" w14:textId="8f5c7f6">
+    <w:p w14:paraId="d20e08a" w14:textId="d20e08a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1047,51 +1047,176 @@
         <w:t xml:space="preserve">
       3. "Мемлекеттік тұрғын үй қорынан берілетін тұрғын үйлерді жекешелендіру" мемлекеттік қызметті көрсетуге қойылатын негізгі талаптар тізбесі (бұдан әрі - Мемлекеттік қызметті көрсетуге қойылатын негізгі талаптар тізбесі) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z23" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Өнеркәсіп және құрылыс министрінің 11.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 92</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алу үшін "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамына (бұдан әрі - Мемлекеттік корпорация) не "электрондық үкіметтің" веб-порталы (бұдан әрі - портал) арқылы Мемлекеттік көрсетілетін қызметті көрсетуге қойылатын негізгі талаптар тізбесінің 8-тармағында көзделген құжаттарды қоса бере отырып, осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1106,279 +1231,518 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша өтініш береді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z24" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Көрсетілетін қызметті беруші өтініш пен құжаттарды олар түскен күні тіркеуді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z24" w:id="13"/>
-[...15 lines deleted...]
-      5. Көрсетілетін қызметті беруші өтініш пен құжаттарды олар түскен күні тіркеуді жүзеге асырады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы Қазақстан Республикасының еңбек заңнамасына сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген жағдайда, өтінішті қабылдау және мемлекеттік қызметті көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады. Мемлекеттік корпорация құжаттарды көрсетілетін қызметті берушіге оларды қабылдаған күні жеткізуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Құжаттарды Мемлекеттік корпорация арқылы қабылдаған кезде көрсетілетін қызметті алушыға өтініш берушіден қабылданған құжаттардың тізбесі, өтінішті қабылдаған қызметкердің тегі, аты және әкесінің аты (бар болған кезде), өтініш беру күні мен уақыты, сондай-ақ дайын құжаттарды беру күні көрсетілетін тиісті құжаттарды қабылдау туралы электрондық қолхат береді, өтініш берушінің өтініші бойынша қолхат қағаз түрінде беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Көрсетілетін қызметті алушы Қазақстан Республикасының еңбек заңнамасына сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген жағдайда, өтінішті қабылдау және мемлекеттік қызметті көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады. Мемлекеттік корпорация құжаттарды көрсетілетін қызметті берушіге оларды қабылдаған күні жеткізуді қамтамасыз етеді.</w:t>
-[...18 lines deleted...]
-      6. Құжаттарды Мемлекеттік корпорация арқылы қабылдаған кезде көрсетілетін қызметті алушыға өтініш берушіден қабылданған құжаттардың тізбесі, өтінішті қабылдаған қызметкердің тегі, аты және әкесінің аты (бар болған кезде), өтініш беру күні мен уақыты, сондай-ақ дайын құжаттарды беру күні көрсетілетін тиісті құжаттарды қабылдау туралы электрондық қолхат береді, өтініш берушінің өтініші бойынша қолхат қағаз түрінде беріледі.</w:t>
+      Мемлекеттік корпорацияда дайын құжаттарды беру көрсетілетін қызметті алушының жеке басын куәландыратын құжатты не цифрлық құжаттар сервисінен (сәйкестендіру үшін) (не нотариалды куәландырылған сенімхат бойынша оның өкілі) ұсынған кезде қолхат негізінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құжаттарды Мемлекеттік корпорация арқылы қабылдау кезінде Мемлекеттік корпорация жұмыскері көрсетілетін қызметті алушының тұлғасын сәйкестендіруді жүзеге асырады және құжаттардың электрондық көшірмелерін жасайды, содан кейін түпнұсқаларды көрсетілетін қызметті алушыға қайтарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Көрсетілетін қызметті алушы барлық қажетті құжаттарды портал арқылы берген кезде – көрсетілетін қызметті алушының "жеке кабинетінде" мемлекеттік көрсетілетін қызмет нәтижесін алу күнін көрсете отырып, мемлекеттік қызметті көрсету үшін сұрау салудың қабылданғаны туралы мәртебе көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мемлекеттік корпорацияда дайын құжаттарды беру көрсетілетін қызметті алушының жеке басын куәландыратын құжатты не цифрлық құжаттар сервисінен (сәйкестендіру үшін) (не нотариалды куәландырылған сенімхат бойынша оның өкілі) ұсынған кезде қолхат негізінде жүзеге асырылады.</w:t>
-[...36 lines deleted...]
-      7. Көрсетілетін қызметті алушы барлық қажетті құжаттарды портал арқылы берген кезде – көрсетілетін қызметті алушының "жеке кабинетінде" мемлекеттік көрсетілетін қызмет нәтижесін алу күнін көрсете отырып, мемлекеттік қызметті көрсету үшін сұрау салудың қабылданғаны туралы мәртебе көрсетіледі.</w:t>
+      Порталда мемлекеттік қызметті көрсету нәтижесі көрсетілетін қызметті беруші басшысының электрондық цифрлық қолтаңбасы қойылған электрондық құжат нысанында көрсетілетін қызметті алушының "жеке кабинетіне" жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Портал арқылы берілген өтініш пен құжаттарды көрсетілетін қызметті беруші www.e-Qazyna.kz мемлекеттік мүлік тізілімінің веб-порталында (одан әрі– тізілім порталы) қарайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7-тармақтың төртінші абзацы жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Өнеркәсіп және құрылыс министрінің 11.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 92</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушының жеке басын куәландыратын құжаттардың мәліметтері көрсетілетін қызметті берушіге "электрондық үкімет" шлюзі (сыртқы шлюзі) арқылы тиісті мемлекеттік ақпараттық жүйелерден ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Өнеркәсіп және құрылыс министрінің 11.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 92</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Көрсетілетін қызметті алушы, егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, мемлекеттік қызметті көрсету кезінде ақпараттық жүйелерде қамтылған заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісім береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Мемлекеттік қызметті көрсетудің кезеңдері:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:p>
-[...69 lines deleted...]
-      8. Көрсетілетін қызметті алушы, егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, мемлекеттік қызметті көрсету кезінде ақпараттық жүйелерде қамтылған заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісім береді.</w:t>
+    <w:bookmarkStart w:name="z29" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) коммуналдық тұрғын үй қорынан берілетін тұрғын үйді жекешелендіру кезінде:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z28" w:id="17"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бірінші кезең – көрсетілетін қызметті алушының Мемлекеттік қызметті көрсетуге қойылатын негізгі талаптар тізбенің 8-тармағында көрсетілген құжаттарды ұсынуы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1501,70 +1865,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       көрсетілетін қызметті берушінің коммуналдық тұрғын үй қорынан берілетін тұрғын үйге тіркелген құқықтар (ауыртпалықтар) және тұрғын үйдің техникалық сипаттамалары туралы мәліметтерді алуы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       үшінші кезең – көрсетілетін қызметті беруші мен көрсетілетін қызметті алушы арасында тұрғын үйді жекешелендіру туралы шарт жасау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="19"/>
+    <w:bookmarkStart w:name="z30" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) коммуналдық мемлекеттік мекеменің не коммуналдық мемлекеттік кәсіпорынның тұрғын үй қорынан берілетін тұрғын үйді жекешелендіру кезінде кезеңдер осы тармақтың 1) тармақшасына ұқсас.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Коммуналдық мемлекеттік мекеменің не коммуналдық мемлекеттік кәсіпорынның тұрғын үй қорынан берілетін тұрғын үйді коммуналдық тұрғын үй қорына беру тұрғын үйді жекешелендіру туралы шешім шығарылған күннен бастап күнтізбелік 15 (он бес) күн ішінде мынадай тәртіппен жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1593,70 +1957,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тұрғын үйге құқық белгілейтін құжаттарды тіркеуші органда мемлекеттік тіркеу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       көрсетілетін қызметті берушінің коммуналдық тұрғын үй қорынан берілетін тұрғын үйге тіркелген құқықтар (ауыртпалықтар) және тұрғын үйдің техникалық сипаттамалары туралы мәліметтерді алуы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="20"/>
+    <w:bookmarkStart w:name="z31" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) республикалық мемлекеттік мекеменің не республикалық мемлекеттік кәсіпорынның тұрғын үй қорынан тұрғын үйді жекешелендіру кезінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бірінші кезең – көрсетілетін қызметті алушының Мемлекеттік қызметті көрсетуге қойылатын негізгі талаптар Тізбенің 8-тармағында көрсетілген құжаттарды ұсынуы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1943,148 +2307,396 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Тыңдау туралы хабарлама мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін кемінде үш жұмыс күні бұрын жіберіледі. Тыңдау хабарлама жасалған күннен бастап екі жұмыс күнінен кешіктірілмей жүргізіледі. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тыңдау нәтижелері бойынша тұрғын үй комиссиясы тұрғын үйді жекешелендіру туралы шешім қабылдайды немесе мемлекеттік қызметті көрсетуден дәлелді бас тартуды қалыптастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      11-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Өнеркәсіп және құрылыс министрінің 11.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 92</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Көрсетілетін қызметті беруші Заңның 5-бабы 2-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызметті көрсету сатысы туралы мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне деректерді енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z33" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      12-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Өнеркәсіп және құрылыс министрінің 11.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 92</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Тұрғын үй қатынастары саласындағы басшылықты және салааралық үйлестіруді жүзеге асыратын уәкілетті орган осы Қағидалар бекітілген немесе өзгерген күннен бастап үш жұмыс күні ішінде енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылым операторына, сондай-ақ Бірыңғай байланыс орталығына жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z34" w:id="23"/>
+    <w:bookmarkStart w:name="z34" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызметті көрсету мәселелері бойынша көрсетілетін қызметті берушінің шешімдеріне, әрекетіне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z35" w:id="24"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z35" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Көрсетілетін қызметті берушінің мемлекеттік қызмет көрсетуге қатысты шешімі, іс-әрекеті (әрекетсіздігі) туралы шағым, көрсетілетін қызметті берушінің басшысының атына беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Заңының 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2115,70 +2727,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы оның тіркелген күнінен бастап он бес жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Портал арқылы жүгінген кезде шағымдану тәртібі туралы ақпаратты мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығының телефоны бойынша алуға болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="25"/>
+    <w:bookmarkStart w:name="z36" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Шағымды қарауды заңды тұлғаларды мемлекеттік тіркеу және филиалдар мен өкілдіктерді есептік тіркеу саласындағы қызметті мемлекеттік реттеу мен бақылауды жүзеге асыратын уәкілетті орган, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағым шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған көрсетілетін қызметті берушіге беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2205,50 +2817,176 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған көрсетілетін қызметті беруші шағымды қарайтын органға, егер ол үш жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешім не өзге де әкімшілік әрекет қабылдаса, шағым жібермеуге құқылы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер заңда өзгеше көзделмесе, онда сотқа жүгінуге сотқа дейінгі тәртіппен шағым жасалғаннан кейін жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-қосымша жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Өнеркәсіп және құрылыс министрінің 11.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 92</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4664,68 +5402,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(бар болған кезде)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(бұдан әрі – Т.А.Ә.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z39" w:id="26"/>
+    <w:bookmarkStart w:name="z39" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мен ______________________________________________ болып табылатындықтан (толық Т.А.Ә.) (жеке басын куәландыратын құжаттың нөмірі, күні, кім және қашан берген, жеке сәйкестендіру нөмірі) маған жалдау (қосымша жалдау)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5456,68 +6194,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(бар болған кезде)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(бұдан әрі – Т.А.Ә.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z41" w:id="27"/>
+    <w:bookmarkStart w:name="z41" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Маған және менің отбасыма____________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>