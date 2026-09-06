--- v1 (2026-06-10)
+++ v2 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d20e08a" w14:textId="d20e08a">
+    <w:p w14:paraId="cf93902" w14:textId="cf93902">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -965,74 +965,136 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, "Мемлекеттік тұрғын үй қорынан берілетін тұрғын үйлерді жекешелендіру қағидаларын бекіту туралы" Қазақстан Республикасы Үкіметінің 2013 жылғы 2 шілдедегі № 673 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (бұдан әрі – Қаулы) және осы </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> талаптарына сәйкес жеке тұлғаға (бұдан әрі – көрсетілетін қызметті алушы) облыстардың, Астана, Алматы және Шымкент қалаларының, аудандардың және облыстық маңызы бар қалалардың жергілікті атқарушы органдары (бұдан әрі – көрсетілетін қызметті беруші) ақысыз негізде көрсетеді.</w:t>
+        <w:t xml:space="preserve"> (бұдан әрі – Қаулы) және осы Қағидалардың талаптарына сәйкес жеке тұлғаға (бұдан әрі – көрсетілетін қызметті алушы) астананың, облыстардың, республикалық маңызы бар қалалардың, аудандардың және облыстық маңызы бар қалалардың жергілікті атқарушы органдары (бұдан әрі – көрсетілетін қызметті беруші) ақысыз негізде көрсетеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда – ҚР Өнеркәсіп және құрылыс министрінің м.а. 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 328</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z21" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызметті көрсету тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z22" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1047,702 +1109,484 @@
         <w:t xml:space="preserve">
       3. "Мемлекеттік тұрғын үй қорынан берілетін тұрғын үйлерді жекешелендіру" мемлекеттік қызметті көрсетуге қойылатын негізгі талаптар тізбесі (бұдан әрі - Мемлекеттік қызметті көрсетуге қойылатын негізгі талаптар тізбесі) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z23" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алу үшін "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамына (бұдан әрі - Мемлекеттік корпорация) не "цифрлық үкіметтің" веб-порталы (бұдан әрі - портал) арқылы Мемлекеттік көрсетілетін қызметті көрсетуге қойылатын негізгі талаптар тізбесінің 9-тармағында көзделген құжаттарды қоса бере отырып, осы Қағидаларға 2, 3-қосымшаларға сәйкес нысан бойынша өтініш береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 11.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 92</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Көрсетілетін қызметті беруші өтініш пен құжаттарды олар түскен күні тіркеуді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы Қазақстан Республикасының еңбек заңнамасына сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген жағдайда, өтінішті қабылдау және мемлекеттік қызметті көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады. Мемлекеттік корпорация құжаттарды көрсетілетін қызметті берушіге оларды қабылдаған күні жеткізуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Құжаттарды Мемлекеттік корпорация арқылы қабылдаған кезде көрсетілетін қызметті алушыға өтініш берушіден қабылданған құжаттардың тізбесі, өтінішті қабылдаған қызметкердің тегі, аты және әкесінің аты (бар болған кезде), өтініш беру күні мен уақыты, сондай-ақ дайын құжаттарды беру күні көрсетілетін тиісті құжаттарды қабылдау туралы электрондық қолхат береді, өтініш берушінің өтініші бойынша қолхат қағаз түрінде беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік корпорацияда дайын құжаттарды беру көрсетілетін қызметті алушының жеке басын куәландыратын құжатты не цифрлық құжаттар сервисінен (сәйкестендіру үшін) (не нотариалды куәландырылған сенімхат бойынша оның өкілі) ұсынған кезде қолхат негізінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құжаттарды Мемлекеттік корпорация арқылы қабылдау кезінде Мемлекеттік корпорация жұмыскері көрсетілетін қызметті алушының тұлғасын сәйкестендіруді жүзеге асырады және құжаттардың электрондық көшірмелерін жасайды, содан кейін түпнұсқаларды көрсетілетін қызметті алушыға қайтарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Көрсетілетін қызметті алушы барлық қажетті құжаттарды портал арқылы берген кезде – көрсетілетін қызметті алушының "жеке кабинетінде" мемлекеттік көрсетілетін қызмет нәтижесін алу күнін көрсете отырып, мемлекеттік қызметті көрсету үшін сұрау салудың қабылданғаны туралы мәртебе көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Порталда мемлекеттік қызметті көрсету нәтижесі көрсетілетін қызметті беруші басшысының электрондық цифрлық қолтаңбасы қойылған электрондық құжат нысанында көрсетілетін қызметті алушының "жеке кабинетіне" жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Портал арқылы берілген өтініш пен құжаттарды көрсетілетін қызметті беруші www.e-Qazyna.kz мемлекеттік мүлік тізілімінің веб-порталында (одан әрі– тізілім порталы) қарайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушының жеке басын куәландыратын құжаттардың мәліметтері көрсетілетін қызметті берушіге "цифрлық үкімет" шлюзі (сыртқы шлюзі) арқылы тиісті мемлекеттік цифрлық жүйелерден ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      4-тармақ жаңа редакцияда көзделген - </w:t>
+        <w:t xml:space="preserve">      Ескерту. 7-тармаққа өзгеріс енгізілді - ҚР Өнеркәсіп және құрылыс министрінің 11.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">ҚР Өнеркәсіп және құрылыс министрінің 11.03.2026 </w:t>
+        <w:t>№ 92</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Көрсетілетін қызметті алушы, егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, мемлекеттік қызметті көрсету кезінде цифрлық жүйелерде қамтылған заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісім береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 11.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 92</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (12.07.</w:t>
-[...19 lines deleted...]
-        <w:t>) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...485 lines deleted...]
-    <w:bookmarkStart w:name="z28" w:id="15"/>
+    <w:bookmarkStart w:name="z28" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Мемлекеттік қызметті көрсетудің кезеңдері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z29" w:id="16"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z29" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) коммуналдық тұрғын үй қорынан берілетін тұрғын үйді жекешелендіру кезінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бірінші кезең – көрсетілетін қызметті алушының Мемлекеттік қызметті көрсетуге қойылатын негізгі талаптар тізбенің 8-тармағында көрсетілген құжаттарды ұсынуы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1865,70 +1709,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       көрсетілетін қызметті берушінің коммуналдық тұрғын үй қорынан берілетін тұрғын үйге тіркелген құқықтар (ауыртпалықтар) және тұрғын үйдің техникалық сипаттамалары туралы мәліметтерді алуы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       үшінші кезең – көрсетілетін қызметті беруші мен көрсетілетін қызметті алушы арасында тұрғын үйді жекешелендіру туралы шарт жасау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="17"/>
+    <w:bookmarkStart w:name="z30" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) коммуналдық мемлекеттік мекеменің не коммуналдық мемлекеттік кәсіпорынның тұрғын үй қорынан берілетін тұрғын үйді жекешелендіру кезінде кезеңдер осы тармақтың 1) тармақшасына ұқсас.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Коммуналдық мемлекеттік мекеменің не коммуналдық мемлекеттік кәсіпорынның тұрғын үй қорынан берілетін тұрғын үйді коммуналдық тұрғын үй қорына беру тұрғын үйді жекешелендіру туралы шешім шығарылған күннен бастап күнтізбелік 15 (он бес) күн ішінде мынадай тәртіппен жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1957,70 +1801,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тұрғын үйге құқық белгілейтін құжаттарды тіркеуші органда мемлекеттік тіркеу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       көрсетілетін қызметті берушінің коммуналдық тұрғын үй қорынан берілетін тұрғын үйге тіркелген құқықтар (ауыртпалықтар) және тұрғын үйдің техникалық сипаттамалары туралы мәліметтерді алуы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="18"/>
+    <w:bookmarkStart w:name="z31" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) республикалық мемлекеттік мекеменің не республикалық мемлекеттік кәсіпорынның тұрғын үй қорынан тұрғын үйді жекешелендіру кезінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бірінші кезең – көрсетілетін қызметті алушының Мемлекеттік қызметті көрсетуге қойылатын негізгі талаптар Тізбенің 8-тармағында көрсетілген құжаттарды ұсынуы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2140,69 +1984,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       үшінші кезең – тұрғын үйді республикалық меншіктен коммуналдық меншікке беру, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      облыс, республикалық маңызы бар қала, астана әкімінен мемлекеттік мүлікті басқару жөніндегі уәкілетті органның атына қолдаухат жолдау;</w:t>
-[...17 lines deleted...]
-      облыс, республикалық маңызы бар қала, астана әкімінің қолдаухаты негізінде теңгерімінде берілетін тұрғын үй бар республикалық заңды тұлғаны басқаруды жүзеге асыратын тиісті саланың уәкілетті органымен келісілген мемлекеттік мүлікті басқару жөніндегі уәкілетті органның шешім қабылдауы;</w:t>
+      астана, облыс, республикалық маңызы бар қала әкімінен мемлекеттік мүлікті басқару жөніндегі уәкілетті органның атына қолдаухатты жолдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      астана, облыс, республикалық маңызы бар қала әкімінің қолдаухаты негізінде теңгерімінде берілетін тұрғын үй бар республикалық заңды тұлғаны басқаруды жүзеге асыратын тиісті саланың уәкілетті органымен келісілген мемлекеттік мүлікті басқару жөніндегі уәкілетті органның шешім қабылдауы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тапсырушы және қабылдаушы тараптардың уәкілетті лауазымды адамдарының тапсыру актісіне қол қоюы және мемлекеттік мүлікті басқару жөніндегі уәкілетті органның аумақтық бөлімшесі (Қазақстан Республикасының Ұлттық Банкі төрағасының орынбасары) басшысының және коммуналдық мүлікке билік етуге уәкілетті жергілікті бюджеттен қаржыландырылатын атқарушы органның не аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімі аппаратының басшысының тапсыру актісін бекітуі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2231,50 +2075,132 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       көрсетілетін қызметті берушінің коммуналдық тұрғын үй қорынан тұрғын үйге тіркелген құқықтар (ауыртпалықтар) және тұрғын үйдің техникалық сипаттамалары туралы мәліметтерді алуы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       төртінші кезең – көрсетілетін қызметті беруші мен көрсетілетін қызметті алушы арасында тұрғын үйді жекешелендіру туралы шарт жасау.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармаққа өзгеріс енгізілді – ҚР Өнеркәсіп және құрылыс министрінің м.а. 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 328</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің (бұдан әрі – ҚР ӘРПК) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -2307,396 +2233,272 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Тыңдау туралы хабарлама мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін кемінде үш жұмыс күні бұрын жіберіледі. Тыңдау хабарлама жасалған күннен бастап екі жұмыс күнінен кешіктірілмей жүргізіледі. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тыңдау нәтижелері бойынша тұрғын үй комиссиясы тұрғын үйді жекешелендіру туралы шешім қабылдайды немесе мемлекеттік қызметті көрсетуден дәлелді бас тартуды қалыптастырады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z32" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. Көрсетілетін қызметті беруші Заңның 5-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11) тармақшасына сәйкес ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызметті көрсету сатысы туралы мемлекеттік қызметтер көрсету мониторингінің цифрлық жүйесіне деректерді енгізуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 11.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t>№ 92</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Тұрғын үй қатынастары саласындағы басшылықты және салааралық үйлестіруді жүзеге асыратын уәкілетті орган осы Қағидалар бекітілген немесе өзгерген күннен бастап үш жұмыс күні ішінде енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты "цифрлық үкіметтің" операторына, сондай-ақ Бірыңғай байланыс орталығына жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      11-тармақ жаңа редакцияда көзделген - </w:t>
+        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 11.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">ҚР Өнеркәсіп және құрылыс министрінің 11.03.2026 </w:t>
+        <w:t>№ 92</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 92</w:t>
-[...29 lines deleted...]
-        <w:t>) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...36 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...143 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызметті көрсету мәселелері бойынша көрсетілетін қызметті берушінің шешімдеріне, әрекетіне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z35" w:id="20"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z35" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Көрсетілетін қызметті берушінің мемлекеттік қызмет көрсетуге қатысты шешімі, іс-әрекеті (әрекетсіздігі) туралы шағым, көрсетілетін қызметті берушінің басшысының атына беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Заңының 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2727,70 +2529,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы оның тіркелген күнінен бастап он бес жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Портал арқылы жүгінген кезде шағымдану тәртібі туралы ақпаратты мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығының телефоны бойынша алуға болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="21"/>
+    <w:bookmarkStart w:name="z36" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Шағымды қарауды заңды тұлғаларды мемлекеттік тіркеу және филиалдар мен өкілдіктерді есептік тіркеу саласындағы қызметті мемлекеттік реттеу мен бақылауды жүзеге асыратын уәкілетті орган, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағым шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған көрсетілетін қызметті берушіге беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2817,176 +2619,50 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған көрсетілетін қызметті беруші шағымды қарайтын органға, егер ол үш жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешім не өзге де әкімшілік әрекет қабылдаса, шағым жібермеуге құқылы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер заңда өзгеше көзделмесе, онда сотқа жүгінуге сотқа дейінгі тәртіппен шағым жасалғаннан кейін жол беріледі.</w:t>
-      </w:r>
-[...124 lines deleted...]
-</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -3022,134 +2698,198 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Мемлекеттік тұрғын үй </w:t>
+              <w:t>"Мемлекеттік тұрғын үй</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қорынан тұрғын үйлерді</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қорынан тұрғын</w:t>
+              <w:t>жекешелендіру" мемлекеттік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>үйлерді жекешелендіру"</w:t>
+              <w:t>қызметті көрсету жөніндегі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мемлекеттік қызметті</w:t>
-[...38 lines deleted...]
-              <w:t>1-қосымша</w:t>
+              <w:t>қағидаларға 1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда – ҚР Өнеркәсіп және құрылыс министрінің 11.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 92</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -3276,51 +3016,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Облыстардың, Астана, Алматы және Шымкент қалаларының, аудандардың және облыстық маңызы бар қалалардың жергілікті атқарушы органдары (бұдан әрі – көрсетілетін қызметті беруші)</w:t>
+Астана, Алматы және Шымкент қалаларының, облыстық маңызы бар қалалардың және аудандардың жергілікті атқарушы органдары (бұдан әрі – көрсетілетін қызметті беруші).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3353,87 +3093,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету тәсілдері</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің (бар болса) атауын</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы (бұдан әрі – Мемлекеттік корпорация); www.egov.kz "Электрондық үкіметтің" веб-порталы (бұдан әрі – портал)</w:t>
+Жоқ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3466,141 +3206,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету мерзімі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) коммуналдық тұрғын үй қорынан берілетін тұрғын үйлерді жекешелендіру кезінде: бірінші және екінші кезең: көрсетілетін қызметті алушы құжаттарды ұсынған күннен бастап күнтізбелік 30 (отыз) күн ішінде тұрғын үйді жекешелендіру туралы тұрғын үй комиссиясының шешімі; үшінші кезең: көрсетілетін қызметті беруші мен көрсетілетін қызметті алушы арасында 5 (бес) жұмыс күні ішінде тұрғын үйді жекешелендіру туралы шарт жасасу.</w:t>
-[...53 lines deleted...]
-Тапсырушы және қабылдаушы тараптардың уәкілетті лауазымды адамдарының тапсыру актісіне қол қоюы және тапсыру актісін мемлекеттік мүлікті басқару жөніндегі уәкілетті органның аумақтық бөлімшесі басшысының (Қазақстан Республикасының Ұлттық банкі төрағасының орынбасары) және коммуналдық мүлікке билік етуге уәкілетті жергілікті бюджеттен қаржыландырылатын атқарушы органның не аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімі аппаратының басшысының бекітуі, және тұрғын үй бойынша шешімдер қабылданған күннен бастап күнтізбелік 15 (он бес) күн ішінде тұрғын үйге құқық белгілейтін құжаттарды тіркеуші органда мемлекеттік тіркеу; төртінші кезең: көрсетілетін қызметті беруші мен көрсетілетін қызметті алушы арасында 5 (бес) жұмыс күні ішінде тұрғын үйді жекешелендіру туралы шарт жасасу.</w:t>
+"Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы (бұдан әрі – Мемлекеттік корпорация); www.egov.kz "цифрлық үкіметтің" веб-порталы (бұдан әрі – портал).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3633,87 +3319,141 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нысаны</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электронды (ішінара автоматтандырылған) және (немесе) қағаз</w:t>
+1) коммуналдық тұрғын үй қорынан берілетін тұрғын үйлерді жекешелендіру кезінде: бірінші және екінші кезең: көрсетілетін қызметті алушы құжаттарды ұсынған күннен бастап күнтізбелік 30 (отыз) күн ішінде тұрғын үйді жекешелендіру туралы тұрғын үй комиссиясының шешімі; үшінші кезең: көрсетілетін қызметті беруші мен көрсетілетін қызметті алушы арасында 5 (бес) жұмыс күні ішінде тұрғын үйді жекешелендіру туралы шарт жасасу.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) коммуналдық мемлекеттік мекеменің не коммуналдық мемлекеттік кәсіпорынның тұрғын үй қорынан тұрғын үйлерді жекешелендіру кезінде: бірінші және екінші кезең: көрсетілетін қызметті алушы құжаттарды ұсынған күннен бастап күнтізбелік 30 (отыз) күн ішінде тұрғын үйді жекешелендіру туралы тұрғын үй комиссиясының шешімі; үшінші кезең: коммуналдық мемлекеттік мекеменің немесе коммуналдық мемлекеттік кәсіпорынның тұрғын үй қорынан тұрғын үйді коммуналдық тұрғын үй қорына беру, оның ішінде тұрғын үйге құқық белгілейтін құжаттарды тіркеуші органда мемлекеттік тіркеу тұрғын үйді жекешелендіру туралы шешім шығарылған күннен бастап күнтізбелік 15 (он бес) күн ішінде жүзеге асырылады; төртінші кезең: көрсетілетін қызметті беруші мен көрсетілетін қызметті алушы арасында 5 (бес) жұмыс күні ішінде тұрғын үйді жекешелендіру туралы шарт жасасу.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) республикалық мемлекеттік мекеменің не республикалық мемлекеттік кәсіпорынның тұрғын үй қорынан тұрғын үйлерді жекешелендіру кезінде: бірінші және екінші кезең: көрсетілетін қызметті алушы құжаттарды ұсынған күннен бастап күнтізбелік 30 (отыз) күн ішінде тұрғын үйді жекешелендіру туралы тұрғын үй комиссиясының шешімі; үшінші кезең: жекешелендіру туралы шешім шығарылғаннан кейін күнтізбелік 30 (отыз) күн ішінде тұрғын үйді республикалық меншіктен коммуналдық меншікке беру: тұрғын үй комиссиясы тұрғын үйді жекешелендіру туралы шешім қабылдаған күннен бастап күнтізбелік 15 (он бес) күн ішінде облыс, республикалық маңызы бар қала, астана әкімінің қолдаухаты негізінде балансында берілетін тұрғын үй бар республикалық заңды тұлғаны басқаруды жүзеге асыратын тиісті саланың уәкілетті органымен келісілген мемлекеттік мүлікті басқару жөніндегі уәкілетті органның шешім қабылдауы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тапсырушы және қабылдаушы тараптардың уәкілетті лауазымды адамдарының тапсыру актісіне қол қоюы және тапсыру актісін мемлекеттік мүлікті басқару жөніндегі уәкілетті органның аумақтық бөлімшесі басшысының (Қазақстан Республикасының Ұлттық банкі төрағасының орынбасары) және коммуналдық мүлікке билік етуге уәкілетті жергілікті бюджеттен қаржыландырылатын атқарушы органның не аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімі аппаратының басшысының бекітуі, және тұрғын үй бойынша шешімдер қабылданған күннен бастап күнтізбелік 15 (он бес) күн ішінде тұрғын үйге құқық белгілейтін құжаттарды тіркеуші органда мемлекеттік тіркеу; төртінші кезең: көрсетілетін қызметті беруші мен көрсетілетін қызметті алушы арасында 5 (бес) жұмыс күні ішінде тұрғын үйді жекешелендіру туралы шарт жасасу.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3746,195 +3486,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нәтижесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) коммуналдық тұрғын үй қорынан, коммуналдық мемлекеттік мекеменің не коммуналдық мемлекеттік кәсіпорынның тұрғын үй қорынан тұрғын үйлерді жекешелендіру кезінде:</w:t>
-[...107 lines deleted...]
-- көрсетілетін қызметті беруші мен көрсетілетін қызметті алушы арасындағы тұрғын үйді жекешелендіру туралы шарт.</w:t>
+Электронды (ішінара цифрландырылған) және (немесе) қағаз.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3967,105 +3599,195 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тегін.</w:t>
+1) коммуналдық тұрғын үй қорынан, коммуналдық мемлекеттік мекеменің не коммуналдық мемлекеттік кәсіпорынның тұрғын үй қорынан тұрғын үйлерді жекешелендіру кезінде:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тұрғын үйді жекешелендіру туралы электрондық нұсқада шарт жасалғаннан кейін күнтізбелік 30 (отыз) күн ішінде Қаулының 23-тармағында көрсетілген жағдайларды қоспағанда, жергілікті бюджетке төленуі тиіс тұрғын үйдің құнын төлеу жүргізіледі.</w:t>
+- тұрғын үйді жекешелендіру туралы тұрғын үй комиссиясының шешімі немесе дәлелді бас тарту;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- көрсетілетін қызметті беруші мен көрсетілетін қызметті алушы арасындағы тұрғын үйді жекешелендіру туралы шарт.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) республикалық мемлекеттік мекеменің не республикалық мемлекеттік кәсіпорынның тұрғын үй қорынан тұрғын үйлерді жекешелендіру кезінде:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- тұрғын үйді жекешелендіру туралы тұрғын үй комиссиясының шешімі немесе дәлелді бас тарту;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- тапсыру актісі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- көрсетілетін қызметті беруші мен көрсетілетін қызметті алушы арасындағы тұрғын үйді жекешелендіру туралы шарт.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4098,183 +3820,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жұмыс кестесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...96 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде мемлекеттік қызмет көрсетуге өтініш пен мемлекеттік қызмет көрсету нәтижесін беру келесі жұмыс күнінде жүзеге асырылады).</w:t>
+              <w:t>
+Тегін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4307,287 +3933,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және цифрлық объектілерінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) өздері тұратын тұрғынжайларды жекешелендіруге жалдаушының кәмелетке толған барлық отбасы мүшелерi қол қойған өтініш;</w:t>
+1) көрсетілетін қызметті беруші – Қазақстан Республикасының Еңбек кодексіне (бұдан әрі – Кодекс) сәйкес демалыс және мереке күндерін қоспағанда, түскі үзіліспен, белгіленген жұмыс кестесіне сәйкес дүйсенбіден бастап жұманы қоса алғанда;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) некеге тұру (бұзу), отбасы мүшелерінің қайтыс болуы, балалардың тууы туралы куәліктердің көшірмелері (қажет болуына қарай ақпараттық жүйеде мәліметтер жоқ болған жағдайда);</w:t>
+2) Мемлекеттік корпорация - Қазақстан Республикасының Еңбек кодексіне сәйкес демалыс және мерекелік күндерден басқа, дүйсенбіден бастап жұманы қоса алғанда үзіліссіз сағат 9.00-ден 18.00-ге дейін, Мемлекеттік корпорацияның халыққа қызмет көрсететін кезекші бөлімдері дүйсенбіден бастап жұманы қоса алғанда сағат 9.00-ден 20.00-ге дейін және сенбі күні сағат 9.00-ден 13.00-ге дейін жүзеге асырылады;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) жалдау шарты не тұрғынжай ордері;</w:t>
-[...163 lines deleted...]
-Мемлекеттік қызметті көрсету кезінде көрсетілетін қызметті алушылардан ақпараттық жүйелерден алынуы мүмкін құжаттар мен мәліметтерді талап етуге жол берілмейді.</w:t>
+3) портал – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулiк бойы (көрсетілетін қызметті алушы Кодекске сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде мемлекеттік қызмет көрсетуге өтініш пен мемлекеттік қызмет көрсету нәтижесін беру келесі жұмыс күнінде жүзеге асырылады).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4620,179 +4082,287 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңдарында белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігі анықталғанда;</w:t>
+1) өздері тұратын тұрғынжайларды жекешелендіруге жалдаушының кәмелетке толған барлық отбасы мүшелерi қол қойған өтініш;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) көрсетілетін қызметті алушының және мемлекеттік қызметті көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректер мен мәліметтердің осы қағидаларда белгіленген талаптарға сәйкес келмеуі;</w:t>
+2) некеге тұру (бұзу), отбасы мүшелерінің қайтыс болуы, балалардың тууы туралы куәліктердің көшірмелері (қажет болуына қарай цифрлық жүйеде мәліметтер жоқ болған жағдайда);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) көрсетілетін қызметті алушыға қатысты белгілі бір мемлекеттік қызметті алуды талап ететін қызметке немесе қызметтің жекелеген түрлеріне тыйым салу туралы заңды күшіне енген сот шешімі (үкімі) бар.</w:t>
+3) жалдау шарты не тұрғынжай ордері;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4) көрсетілетін қызметті алушыға қатысты заңды күшіне енген сот шешімі бар, оның негізінде көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алуға байланысты арнайы құқығынан айырылған.</w:t>
+4) көрсетілетін қызметті алушының отбасы мүшелері деп басқа адамдар танылған жағдайда соңғысы өздерін көрсетілетін қызметті алушының отбасы мүшелері деп тану туралы сот шешімінің көшірмесі ұсынады;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-5) "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті алушының мемлекеттік қызметті көрсету үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімінің болмауы</w:t>
+5) цифрлық жүйелерде мәліметтер болмаған жағдайда, "Тұрғын үй қатынастары туралы" Қазақстан Республикасының Заңының 13-бабының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-тармағына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> жататын азаматтар мемлекеттік тұрғын үй қорынан өздері тұратын тұрғын үйлерді меншігіне тегін алу құқығын растайтын құжаттың көшірмесін қосымша ұсынады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) мемлекеттік қызметшілер, бюджеттік ұйымдардың жұмыскерлері, әскери қызметшілер, арнаулы мемлекеттік органдардың қызметкерлері, судьялар және мемлекеттік сайланбалы қызмет атқаратын адамдар санатына жататын азаматтар жұмыс орнынан (қызметтен) анықтаманы не жұмыскердің еңбек қызметін растайтын құжаттың көшірмесін қосымша ұсынады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) ғарышкерлікке кандидаттар, ғарышкерлер Қазақстан Республикасының Үкіметі беретін өздерінің мәртебесін растайтын құжаттың көшірмесін ұсынады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8) тұрғынжайды жалдау шарты бойынша берешектің жоқ екендігін растайтын құжат;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9) Қағидалардың 11-тармағына сәйкес жекешелендірген жағдайда – мемлекеттік тұрғын үй қорынан тұрғынжайды меншігіне өтеусіз алуға құқығы бар азаматтардың санатына жататынын растайтын құжаттың көшірмесі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке басын куәландыратын құжаттардың, некеге тұру немесе некені бұзу туралы (2008 жылғы 1 маусымнан кейін), қайтыс болу туралы (2007 жылғы 13 тамыздан кейін), балалардың тууы туралы куәліктерінің мәліметтері (2007 жылғы тамыздан кейін), меншік құқығында оларға тиесілі тұрғынжайдың (Қазақстан Республикасы бойынша) бар-жоғы туралы мәліметтер, мекенжайы туралы мәліметтер, басқа адамдарды көрсетілетін қызметті алушының отбасы мүшелері деп тану туралы сот шешімі, көрсетілетін қызметті алушының халықтың әлеуметтік жағынан осал топтарына жататынын растайтын құжаттардың мәліметтері көрсетілетін қызметті беруші отбасының барлық мүшелеріне "цифрлық үкімет" шлюзі арқылы тиісті мемлекеттік цифрлық жүйелерден алады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті көрсету кезінде көрсетілетін қызметті алушылардан цифрлық жүйелерден алынуы мүмкін құжаттар мен мәліметтерді талап етуге жол берілмейді.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4825,51 +4395,256 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып қойылатын өзге де талаптар</w:t>
+Қазақстан Республикасының заңдарында белгіленген мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін негіздер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігі анықталғанда;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) көрсетілетін қызметті алушының және мемлекеттік қызметті көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректер мен мәліметтердің осы қағидаларда белгіленген талаптарға сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) көрсетілетін қызметті алушыға қатысты белгілі бір мемлекеттік қызметті алуды талап ететін қызметке немесе қызметтің жекелеген түрлеріне тыйым салу туралы заңды күшіне енген сот шешімі (үкімі) бар.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) көрсетілетін қызметті алушыға қатысты заңды күшіне енген сот шешімі бар, оның негізінде көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алуға байланысты арнайы құқығынан айырылған.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+5) "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті алушының мемлекеттік қызметті көрсету үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімінің болмауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса), оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып қойылатын өзге де талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4980,64 +4755,64 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Мемлекеттiк тұрғын үй</w:t>
+              <w:t>"Мемлекеттiк тұрғын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қорынан берілетін тұрғын</w:t>
+              <w:t>үй қорынан берілетін тұрғын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>үйлерді жекешелендiру"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -5175,581 +4950,676 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Астана, Алматы және</w:t>
+              <w:t>астана, облыстардың,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Шымкент қалаларының,</w:t>
+              <w:t>республикалық маңызы бар</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>аудандардың және облыстық</w:t>
+              <w:t>қалалардың, аудандардың</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>маңызы бар қалалардың</w:t>
+              <w:t>және облыстық маңызы бар</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жергілікті атқарушы</w:t>
+              <w:t>қалалардың жергілікті</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>органдарының тұрғын үй</w:t>
+              <w:t>атқарушы органдарының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қатынастары саласындағы</w:t>
+              <w:t>тұрғын үй қатынастары</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>функцияны жүзеге асыратын</w:t>
+              <w:t>саласындағы функцияны</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">құрылымдық бөлімшесінің </w:t>
+              <w:t>жүзеге асыратын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>құрылымдық бөлімшесінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>атауы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>____________________________</w:t>
+              <w:t>________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>____________________________</w:t>
+              <w:t>________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мекенжайы бойынша тұратын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">азаматтан (ша) </w:t>
+              <w:t>Қазақстан Республикасын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>_____________________</w:t>
+              <w:t>азаматынан (шадан)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(тегі, аты, әкесінің аты</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(бар болған кезде)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(бұдан әрі – Т.А.Ә.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z39" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-[...185 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымша жаңа редакцияда – ҚР Өнеркәсіп және құрылыс министрінің м.а. 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 328</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мен ________________________болып табылатындықтан (толық Т.А.Ә.) (жеке басын </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">куәландыратын құжаттың нөмірі, күні, кім және қашан берген, жеке сәйкестендіру нөмірі) </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">маған жалдау (қосымша жалдау) 20_____жылғы"__"___________№___шартына </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сәйкес__________________мекенжай бойынша тұрып жатқан пәтерімді жекешелендіруге рұқсат беруіңізді сұраймын.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қосымша: __________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                       (барлық кәмелетке толған отбасы мүшелері келісім береді)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мен, _______________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Т.А.Ә., туыстық дәрежесі, жеке басын куәландыратын құжаттың нөмірі, күні,кім және қашан берген, жеке сәйкестендіру </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">нөмірі) ____________________________________ мекенжайы бойынша пәтерді </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">________________________________ атына ақысыз жекешелендіруге келісемін. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(Т.А.Ә.)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ұсынылған ақпараттың дұрыстығын растаймыз, дұрыс емес мәліметтерді ұсынғаны үшін </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының заңнамасына сәйкес жауапкершілік туралы хабардармыз және заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға, сондай-ақ дербес деректерді және өзге де ақпаратты жинауға, өңдеуге, сақтауға, түсіруге және пайдалануға келісім береміз.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы қол қойды және жіберді: сағат _ _ , 20__ жылғы "__"_____:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушының және отбасының кәмелетке толған мүшелерінің электрондық цифрлық қолтаңбадан (бұдан әрі - ЭЦҚ) алынған деректері:</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЭЦҚ қол қою күні мен уақыты.</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтінішті қабылдау туралы хабарлама:</w:t>
       </w:r>
-    </w:p>
-[...23 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші қабылдады: сағат _ _ , 20__ жылғы "__" ___:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті берушінің ЭЦҚ деректері:</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЭЦҚ қол қойылған күні мен уақыты.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -5785,77 +5655,77 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Мемлекеттiк тұрғын үй </w:t>
+              <w:t>"Мемлекеттiк тұрғын үй</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">қорынан берілетін тұрғын </w:t>
+              <w:t>қорынан берілетін тұрғын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">үйлерді жекешелендiру" </w:t>
+              <w:t>үйлерді жекешелендiру"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мемлекеттік қызметті көрсету</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -5980,155 +5850,168 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Астана, Алматы және Шымкент</w:t>
+              <w:t>астана, облыстардың,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қалаларының, аудандардың</w:t>
+              <w:t>республикалық маңызы бар</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>және облыстық маңызы бар</w:t>
+              <w:t>қалалардың, аудандардың және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">облыстық маңызы бар </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>қалалардың жергілікті атқарушы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>органдарының тұрғын үй</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қатынастары саласындағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>функцияны жүзеге</w:t>
+              <w:t>функцияны жүзеге асыратын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>асыратын құрылымдық</w:t>
+              <w:t>құрылымдық бөлімшесінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>бөлімшесінің атауы</w:t>
+              <w:t>атауы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -6136,448 +6019,551 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мекенжайы бойынша тұратын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">азаматтан (ша) </w:t>
+              <w:t>Қазақстан Республикасының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>_____________________</w:t>
+              <w:t>азаматынан (шадан)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>___________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(тегі, аты, әкесінің аты</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(бар болған кезде)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(бұдан әрі – Т.А.Ә.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z41" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-[...321 lines deleted...]
-      ЭЦҚ-мен қол қойылған күні мен уақыты.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-қосымша жаңа редакцияда – ҚР Өнеркәсіп және құрылыс министрінің м.а. 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 328</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Маған және менің отбасыма_____________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(толық Т.А.Ә.) (жеке басын куәландыратын құжаттың нөмірі, күні, кім және қашан берген, </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">жеке сәйкестендіру нөмірі) жалдау (қосымша жалдау) 20 __ </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">жылғы"__"__________№___шартына сәйкес_____________________мекенжай бойынша </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">тұрып жатқан пәтерімді қалдық құны бойынша сатып алу (немесе тұрғын үйдің </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">құнын_______ мерзімге бөліп-бөліп төлеу, бастапқы жарна ______ жолымен </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жекешелендіруге рұқсат беруіңізді сұраймын.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қосымша: _________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                    (барлық кәмелетке толған отбасы мүшелері келiсiм береді)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мен, ______________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(Т.А.Ә., туыстық дәрежесі, жеке басын куәландыратын құжаттың нөмірі, күні, кім және қашан берген, жеке сәйкестендіру нөмірі)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________ мекенжай бойынша пәтерді</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________ атына жоғарыда көрсетілген шарттармен (Т.А.Ә.) жекешелендіруге келісемін.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ұсынылған ақпараттың дұрыстығын растаймыз, дұрыс емес мәліметтерді ұсынғаны үшін </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Қазақстан Республикасының заңнамасына сәйкес жауапкершілік туралы хабардармыз және </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға, сондай-ақ дербес </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>деректерді және өзге де ақпаратты жинауға, өңдеуге, сақтауға, түсіруге және пайдалануға келісім береміз.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Көрсетілетін қызметті алушы қол қойды және жіберді: сағат _ _, 20__ жылғы "__" _____ ;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Көрсетілетін қызметті алушының және отбасының кәмелетке толған мүшелерінің </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>электрондық цифрлық қолтаңбадан (бұдан әрі - ЭЦҚ) деректер:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЭЦҚ-мен қол қойылған күні мен уақыты.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Өтінішті қабылдау туралы хабарлама:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Көрсетілетін қызметті беруші қабылдады: сағат _ _, 20__ жылғы "__" ____:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Көрсетілетін қызметті берушінің ЭЦҚ деректері:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЭЦҚ-мен қол қойылған күні мен уақыты.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -6585,55 +6571,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6959,31 +6945,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>