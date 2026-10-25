--- v2 (2026-09-06)
+++ v3 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="cf93902" w14:textId="cf93902">
+    <w:p w14:paraId="76c8b7a" w14:textId="76c8b7a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1519,986 +1519,1118 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z28" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Мемлекеттік қызметті көрсетудің кезеңдері:</w:t>
+      9. Мемлекеттік қызмет көрсету кезеңдері:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z29" w:id="18"/>
-[...34 lines deleted...]
-      бірінші кезең – көрсетілетін қызметті алушының Мемлекеттік қызметті көрсетуге қойылатын негізгі талаптар тізбенің 8-тармағында көрсетілген құжаттарды ұсынуы;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) коммуналдық тұрғын үй қорынан тұрғын үйді жекешелендіру кезінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      бірінші кезең – көрсетілетін қызметті алушының Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген құжаттарды ұсынуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Көрсетілетін қызметті алушы ұсынған өтініште және (немесе) құжаттарда қателер немесе дәлсіздіктер анықталған, олардың нысаны мен мазмұны бойынша талаптарға сәйкес келмеген, Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген құжаттар топтамасы толық ұсынылмаған жағдайларда, мемлекеттік қызмет көрсету мерзімдері тоқтатыла тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметті көрсету мерзімін тоқтата тұру көрсетілетін қызметті беруші көрсетілетін қызметті алушыға мемлекеттік қызмет көрсету процесін тоқтата тұру туралы хабарлама жіберген күннен басталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы ұсынған өтініште және (немесе) құжаттарда қателер немесе дәлсіздіктер анықталған, олардың нысаны мен мазмұны бойынша талаптарға сәйкес келмеген, көрсетілетін қызметті алушы Қағидаларда көзделген тізбеге сәйкес құжаттар топтамасын толық ұсынбаған жағдайларда, көрсетілетін қызметті беруші өтініштерді цифрлық күту парағы арқылы қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметті көрсету процесі тоқтатыла тұрған жағдайда, өтінішті және (немесе) құжаттарды "цифрлық үкімет" веб-порталы, стационарлық абоненттік құрылғы, ұялы байланыстың абоненттік құрылғысы, сондай-ақ орталық мемлекеттік органдар айқындаған өзге де цифрлық объектілер арқылы беру жағдайларын қоспағанда, көрсетілетін қызметті алушы ұсынған құжаттар (оның ішінде түпнұсқалар) көрсетілетін қызметті берушінің сақтауына қабылданбай, көрсетілетін қызметті алушыға қайтарылуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы анықталған кемшіліктерді 5 (бес) жұмыс күні ішінде жояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кемшіліктер жойылған жағдайда, мемлекеттік қызметті алуға өтінішті және (немесе) құжаттарды қабылдау күні көрсетілетін қызметті алушының алғашқы жүгінген күні болып есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметті көрсету мерзімінің өтуі анықталған кемшіліктер жойылған сәттен бастап қайта басталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құжаттарды қайта ұсынуды көрсетілетін қызметті алушы анықталған кемшіліктерді жойғаннан кейін тоқтата тұру мерзімі шегінде жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тоқтата тұру мерзімі осы тармақта белгіленген мемлекеттік қызмет көрсетудің жалпы мерзімінен аспауы тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Анықталған кемшіліктер белгіленген мерзімде жойылмаған жағдайда көрсетілетін қызметті беруші өтініш пен құжаттарды қабылдаудан бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметті көрсету мерзімдерін ұзартуға жол берілмейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       екінші кезең – тұрғын үй комиссиясының мемлекеттік тұрғын үй қорынан тұрғын үйді жекешелендіру туралы шешім қабылдауы, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      көрсетілетін қызметті берушінің көрсетілетін қызметті алушының құжаттарын толық және олардың Заңның, Қаулының және осы Қағидалардың талаптарына сәйкестігі тұрғысынан қарауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көрсетілетін қызметті берушінің дауыс беру және тұрғын үйді жекешелендіру туралы тұрғын үй комиссиясының шешімін қабылдау не дәлелді бас тарту туралы шешім шығару үшін жергілікті атқарушы органның (мемлекеттік кәсіпорынның немесе мемлекеттік мекеменің) тұрғын үй комиссиясының құрамын қалыптастыруы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көрсетілетін қызметті берушінің тұрғын үйді жекешелендіру туралы тұрғын үй комиссиясының шешімін рәсімдеуі және оған қол қоюы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көрсетілетін қызметті берушінің коммуналдық тұрғын үй қорынан тұрғын үйге тіркелген құқықтар (ауыртпалықтар) мен тұрғын үйдің техникалық сипаттамалары туралы мәліметтерді алуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      үшінші кезең – көрсетілетін қызметті беруші мен көрсетілетін қызметті алушы арасында тұрғын үйді жекешелендіру туралы шарт жасасу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) коммуналдық мемлекеттік мекеменің немесе коммуналдық мемлекеттік кәсіпорынның тұрғын үй қорынан тұрғын үйді жекешелендіру кезінде кезеңдер осы тармақтың 1) тармақшасына ұқсас болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Коммуналдық мемлекеттік мекеменің немесе коммуналдық мемлекеттік кәсіпорынның тұрғын үй қорынан тұрғын үйді коммуналдық тұрғын үй қорына беру тұрғын үйді жекешелендіру туралы шешім шығарылған күннен бастап күнтізбелік 15 (он бес) күн ішінде мынадай тәртіппен жүзеге асырылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тапсырушы және қабылдаушы тараптардың уәкілетті лауазымды тұлғаларының тұрғын үйді қабылдау-беру актісіне (тапсыру актісіне) қол қоюы және коммуналдық мүлікке билік етуге уәкілетті жергілікті бюджеттен қаржыландырылатын атқарушы органның немесе аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімі аппаратының басшысының тапсыру актісін бекітуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тіркеуші органда тұрғын үйге құқық белгілейтін құжаттарды мемлекеттік тіркеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көрсетілетін қызметті берушінің коммуналдық тұрғын үй қорынан тұрғын үйге тіркелген құқықтар (ауыртпалықтар) мен тұрғын үйдің техникалық сипаттамалары туралы мәліметтерді алуы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) республикалық мемлекеттік мекеменің немесе республикалық мемлекеттік кәсіпорынның тұрғын үй қорынан тұрғын үйді жекешелендіру кезінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      көрсетілетін қызметті берушінің көрсетілетін қызметті алушының құжаттарын толық және олардың </w:t>
-[...167 lines deleted...]
-      тапсырушы және қабылдаушы тараптардың уәкілетті лауазымды адамдарының тұрғын үйді қабылдау-тапсыру актісіне (беру актісіне) қол қоюы және коммуналдық мүлікке билік етуге уәкілетті жергілікті бюджеттен қаржыландырылатын атқарушы орган не аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімі аппараты басшысының тапсыру актісін бекітуі;</w:t>
+      бірінші кезең – көрсетілетін қызметті алушының Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген құжаттарды ұсынуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      екінші кезең – тұрғын үй комиссиясының мемлекеттік тұрғын үй қорынан тұрғын үйді жекешелендіру туралы шешім қабылдауы, оның ішінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көрсетілетін қызметті берушінің көрсетілетін қызметті алушының құжаттарының толықтығына және олардың Заңның, Қаулының және осы Қағидалардың талаптарына сәйкестігі тұрғысынан қарауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көрсетілетін қызметті берушінің дауыс беру және тұрғын үйді жекешелендіру туралы тұрғын үй комиссиясының шешімін қабылдау не дәлелді бас тарту туралы шешім шығару үшін жергілікті атқарушы органның (мемлекеттік кәсіпорынның немесе мемлекеттік мекеменің) тұрғын үй комиссиясының құрамын қалыптастыруы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көрсетілетін қызметті берушінің тұрғын үйді жекешелендіру туралы тұрғын үй комиссиясының шешімін рәсімдеуі және оған қол қоюы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      үшінші кезең – тұрғын үйді республикалық меншіктен коммуналдық меншікке беру, оның ішінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      астана, облыс, республикалық маңызы бар қала әкімінен мемлекеттік мүлікті басқару жөніндегі уәкілетті органның атына қолдаухатты жолдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      астана, облыс, республикалық маңызы бар қала әкімінің қолдаухаты негізінде теңгерімінде берілетін тұрғын үй бар республикалық заңды тұлғаны басқаруды жүзеге асыратын тиісті саланың уәкілетті органымен келісілген мемлекеттік мүлікті басқару жөніндегі уәкілетті органның шешім қабылдауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тапсырушы және қабылдаушы тараптардың уәкілетті лауазымды адамдарының тапсыру актісіне қол қоюы және мемлекеттік мүлікті басқару жөніндегі уәкілетті органның аумақтық бөлімшесі (Қазақстан Республикасының Ұлттық банкі төрағасының орынбасары) басшысының және коммуналдық мүлікке билік етуге уәкілетті жергілікті бюджеттен қаржыландырылатын атқарушы органның не аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімі аппаратының басшысының тапсыру актісін бекітуі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тұрғын үйге құқық белгілейтін құжаттарды тіркеуші органда мемлекеттік тіркеу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      көрсетілетін қызметті берушінің коммуналдық тұрғын үй қорынан берілетін тұрғын үйге тіркелген құқықтар (ауыртпалықтар) және тұрғын үйдің техникалық сипаттамалары туралы мәліметтерді алуы.</w:t>
-[...256 lines deleted...]
-        <w:t>
       көрсетілетін қызметті берушінің коммуналдық тұрғын үй қорынан тұрғын үйге тіркелген құқықтар (ауыртпалықтар) және тұрғын үйдің техникалық сипаттамалары туралы мәліметтерді алуы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      төртінші кезең – көрсетілетін қызметті беруші мен көрсетілетін қызметті алушы арасында тұрғын үйді жекешелендіру туралы шарт жасау.</w:t>
+      төртінші кезең – көрсетілетін қызметті беруші мен көрсетілетін қызметті алушы арасында тұрғын үйді жекешелендіру туралы шарт жасасу.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 9-тармаққа өзгеріс енгізілді – ҚР Өнеркәсіп және құрылыс министрінің м.а. 24.06.2026 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 328</w:t>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің м.а. 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 492</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
-[...9 lines deleted...]
-        <w:t>қолданысқа</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10. Алып тасталды - ҚР Өнеркәсіп және құрылыс министрінің м.а. 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 492</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...73 lines deleted...]
-    <w:bookmarkStart w:name="z32" w:id="21"/>
+    <w:bookmarkStart w:name="z32" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Көрсетілетін қызметті беруші Заңның 5-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 11) тармақшасына сәйкес ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызметті көрсету сатысы туралы мемлекеттік қызметтер көрсету мониторингінің цифрлық жүйесіне деректерді енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 11.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 92</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Тұрғын үй қатынастары саласындағы басшылықты және салааралық үйлестіруді жүзеге асыратын уәкілетті орган осы Қағидалар бекітілген немесе өзгерген күннен бастап үш жұмыс күні ішінде енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты "цифрлық үкіметтің" операторына, сондай-ақ Бірыңғай байланыс орталығына жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда - ҚР Өнеркәсіп және құрылыс министрінің 11.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 92</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызметті көрсету мәселелері бойынша көрсетілетін қызметті берушінің шешімдеріне, әрекетіне (әрекетсіздігіне) шағымдану тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z35" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Көрсетілетін қызметті берушінің мемлекеттік қызмет көрсетуге қатысты шешімі, іс-әрекеті (әрекетсіздігі) туралы шағым, көрсетілетін қызметті берушінің басшысының атына беріледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:p>
-[...180 lines deleted...]
-    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Заңының 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2529,70 +2661,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы оның тіркелген күнінен бастап он бес жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Портал арқылы жүгінген кезде шағымдану тәртібі туралы ақпаратты мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығының телефоны бойынша алуға болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="25"/>
+    <w:bookmarkStart w:name="z36" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Шағымды қарауды заңды тұлғаларды мемлекеттік тіркеу және филиалдар мен өкілдіктерді есептік тіркеу саласындағы қызметті мемлекеттік реттеу мен бақылауды жүзеге асыратын уәкілетті орган, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағым шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған көрсетілетін қызметті берушіге беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2698,196 +2830,157 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Мемлекеттік тұрғын үй</w:t>
-[...64 lines deleted...]
-              <w:t>қорынан тұрғын үйлерді</w:t>
+              <w:t xml:space="preserve">"Мемлекеттік тұрғын үй </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жекешелендіру" мемлекеттік</w:t>
+              <w:t xml:space="preserve">қорынан тұрғын үйлерді </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қызметті көрсету жөніндегі</w:t>
+              <w:t xml:space="preserve">жекешелендіру" мемлекеттік </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларға 1-қосымша</w:t>
+              <w:t xml:space="preserve">қызметті көрсету жөніндегі </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларға</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымша жаңа редакцияда – ҚР Өнеркәсіп және құрылыс министрінің 11.03.2026 </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда – ҚР Өнеркәсіп және құрылыс министрінің м.а. 30.09.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 92</w:t>
+        <w:t>№ 492</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -2903,51 +2996,61 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Мемлекеттік тұрғын үй қорынан тұрғын үйлерді жекешелендіру" мемлекеттік қызметті көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Мемлекеттік тұрғын үй қорынан тұрғын үйлерді жекешелендіру" мемлекеттік қызметті көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2980,87 +3083,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің атауы</w:t>
+Мемлекеттік көрсетілетін қызметтің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Астана, Алматы және Шымкент қалаларының, облыстық маңызы бар қалалардың және аудандардың жергілікті атқарушы органдары (бұдан әрі – көрсетілетін қызметті беруші).</w:t>
+Мемлекеттік тұрғын үй қорынан тұрғын үйлерді жекешелендіру</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3093,87 +3196,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметтің кіші түрінің (бар болса) атауын</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің (бар болса) атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Жоқ</w:t>
+              <w:t xml:space="preserve">
+Жоқ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3206,87 +3309,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдері</w:t>
+Көрсетілетін қызметті берушінің, көрсетілетін қызметті бірлесіп берушінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы (бұдан әрі – Мемлекеттік корпорация); www.egov.kz "цифрлық үкіметтің" веб-порталы (бұдан әрі – портал).</w:t>
+Астананың, облыстардың, республикалық маңызы бар қалалардың, аудандардың және облыстық маңызы бар қалалардың жергілікті атқарушы органдары (бұдан әрі – көрсетілетін қызметті беруші).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3319,141 +3422,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) коммуналдық тұрғын үй қорынан берілетін тұрғын үйлерді жекешелендіру кезінде: бірінші және екінші кезең: көрсетілетін қызметті алушы құжаттарды ұсынған күннен бастап күнтізбелік 30 (отыз) күн ішінде тұрғын үйді жекешелендіру туралы тұрғын үй комиссиясының шешімі; үшінші кезең: көрсетілетін қызметті беруші мен көрсетілетін қызметті алушы арасында 5 (бес) жұмыс күні ішінде тұрғын үйді жекешелендіру туралы шарт жасасу.</w:t>
-[...53 lines deleted...]
-Тапсырушы және қабылдаушы тараптардың уәкілетті лауазымды адамдарының тапсыру актісіне қол қоюы және тапсыру актісін мемлекеттік мүлікті басқару жөніндегі уәкілетті органның аумақтық бөлімшесі басшысының (Қазақстан Республикасының Ұлттық банкі төрағасының орынбасары) және коммуналдық мүлікке билік етуге уәкілетті жергілікті бюджеттен қаржыландырылатын атқарушы органның не аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімі аппаратының басшысының бекітуі, және тұрғын үй бойынша шешімдер қабылданған күннен бастап күнтізбелік 15 (он бес) күн ішінде тұрғын үйге құқық белгілейтін құжаттарды тіркеуші органда мемлекеттік тіркеу; төртінші кезең: көрсетілетін қызметті беруші мен көрсетілетін қызметті алушы арасында 5 (бес) жұмыс күні ішінде тұрғын үйді жекешелендіру туралы шарт жасасу.</w:t>
+"Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы (бұдан әрі – Мемлекеттік корпорация); www.egov.kz "цифрлық үкіметтің" веб-порталы (бұдан әрі – портал).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3486,87 +3535,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электронды (ішінара цифрландырылған) және (немесе) қағаз.</w:t>
+1) коммуналдық тұрғын үй қорынан берілетін тұрғын үйлерді жекешелендіру кезінде: бірінші және екінші кезең: көрсетілетін қызметті алушы құжаттарды ұсынған күннен бастап күнтізбелік 30 (отыз) күн ішінде тұрғын үйді жекешелендіру туралы тұрғын үй комиссиясының шешімі; үшінші кезең: көрсетілетін қызметті беруші мен көрсетілетін қызметті алушы арасында 5 (бес) жұмыс күні ішінде тұрғын үйді жекешелендіру туралы шарт жасасу.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) коммуналдық мемлекеттік мекеменің не коммуналдық мемлекеттік кәсіпорынның тұрғын үй қорынан тұрғын үйлерді жекешелендіру кезінде: бірінші және екінші кезең: көрсетілетін қызметті алушы құжаттарды ұсынған күннен бастап күнтізбелік 30 (отыз) күн ішінде тұрғын үйді жекешелендіру туралы тұрғын үй комиссиясының шешімі; үшінші кезең: коммуналдық мемлекеттік мекеменің немесе коммуналдық мемлекеттік кәсіпорынның тұрғын үй қорынан тұрғын үйді коммуналдық тұрғын үй қорына беру, оның ішінде тұрғын үйге құқық белгілейтін құжаттарды тіркеуші органда мемлекеттік тіркеу тұрғын үйді жекешелендіру туралы шешім шығарылған күннен бастап күнтізбелік 15 (он бес) күн ішінде жүзеге асырылады; төртінші кезең: көрсетілетін қызметті беруші мен көрсетілетін қызметті алушы арасында 5 (бес) жұмыс күні ішінде тұрғын үйді жекешелендіру туралы шарт жасасу.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3) республикалық мемлекеттік мекеменің не республикалық мемлекеттік кәсіпорынның тұрғын үй қорынан тұрғын үйлерді жекешелендіру кезінде: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+бірінші және екінші кезең: көрсетілетін қызметті алушы құжаттарды ұсынған күннен бастап күнтізбелік 30 (отыз) күн ішінде тұрғын үйді жекешелендіру туралы тұрғын үй комиссиясының шешімі; үшінші кезең: жекешелендіру туралы шешім шығарылғаннан кейін күнтізбелік 30 (отыз) күн ішінде тұрғын үйді республикалық меншіктен коммуналдық меншікке беру: тұрғын үй комиссиясы тұрғын үйді жекешелендіру туралы шешім қабылдаған күннен бастап күнтізбелік 15 (он бес) күн ішінде астана, облыс, республикалық маңызы бар қала, әкімінің қолдаухаты негізінде балансында берілетін тұрғын үй бар республикалық заңды тұлғаны басқаруды жүзеге асыратын тиісті саланың уәкілетті органымен келісілген мемлекеттік мүлікті басқару жөніндегі уәкілетті органның шешім қабылдауы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тапсырушы және қабылдаушы тараптардың уәкілетті лауазымды адамдарының тапсыру актісіне қол қоюы және тапсыру актісін мемлекеттік мүлікті басқару жөніндегі уәкілетті органның аумақтық бөлімшесі басшысының (Қазақстан Республикасының Ұлттық банкі төрағасының орынбасары) және коммуналдық мүлікке билік етуге уәкілетті жергілікті бюджеттен қаржыландырылатын атқарушы органның не аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімі аппаратының басшысының бекітуі, және тұрғын үй бойынша шешімдер қабылданған күннен бастап күнтізбелік 15 (он бес) күн ішінде тұрғын үйге құқық белгілейтін құжаттарды тіркеуші органда мемлекеттік тіркеу; төртінші кезең: көрсетілетін қызметті беруші мен көрсетілетін қызметті алушы арасында 5 (бес) жұмыс күні ішінде тұрғын үйді жекешелендіру туралы шарт жасасу.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3599,195 +3720,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) коммуналдық тұрғын үй қорынан, коммуналдық мемлекеттік мекеменің не коммуналдық мемлекеттік кәсіпорынның тұрғын үй қорынан тұрғын үйлерді жекешелендіру кезінде:</w:t>
-[...107 lines deleted...]
-- көрсетілетін қызметті беруші мен көрсетілетін қызметті алушы арасындағы тұрғын үйді жекешелендіру туралы шарт.</w:t>
+Электронды (ішінара цифрландырылған) және (немесе) қағаз.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3820,87 +3833,195 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тегін</w:t>
+1) коммуналдық тұрғын үй қорынан, коммуналдық мемлекеттік мекеменің не коммуналдық мемлекеттік кәсіпорынның тұрғын үй қорынан тұрғын үйлерді жекешелендіру кезінде:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- тұрғын үйді жекешелендіру туралы тұрғын үй комиссиясының шешімі немесе дәлелді бас тарту;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- көрсетілетін қызметті беруші мен көрсетілетін қызметті алушы арасындағы тұрғын үйді жекешелендіру туралы шарт.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) республикалық мемлекеттік мекеменің не республикалық мемлекеттік кәсіпорынның тұрғын үй қорынан тұрғын үйлерді жекешелендіру кезінде:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- тұрғын үйді жекешелендіру туралы тұрғын үй комиссиясының шешімі немесе дәлелді бас тарту;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- тапсыру актісі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- көрсетілетін қызметті беруші мен көрсетілетін қызметті алушы арасындағы тұрғын үйді жекешелендіру туралы шарт.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3933,123 +4054,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және цифрлық объектілерінің жұмыс графигі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті беруші – Қазақстан Республикасының Еңбек кодексіне (бұдан әрі – Кодекс) сәйкес демалыс және мереке күндерін қоспағанда, түскі үзіліспен, белгіленген жұмыс кестесіне сәйкес дүйсенбіден бастап жұманы қоса алғанда;</w:t>
-[...35 lines deleted...]
-3) портал – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулiк бойы (көрсетілетін қызметті алушы Кодекске сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде мемлекеттік қызмет көрсетуге өтініш пен мемлекеттік қызмет көрсету нәтижесін беру келесі жұмыс күнінде жүзеге асырылады).</w:t>
+Ақысыз</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4082,287 +4167,163 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және цифрлық объектілерінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-1) өздері тұратын тұрғынжайларды жекешелендіруге жалдаушының кәмелетке толған барлық отбасы мүшелерi қол қойған өтініш;</w:t>
+              <w:t xml:space="preserve">
+1) көрсетілетін қызметті беруші – Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Еңбек кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (бұдан әрі – Кодекс) сәйкес демалыс және мереке күндерін қоспағанда, түскі үзіліспен, белгіленген жұмыс кестесіне сәйкес дүйсенбіден бастап жұманы қоса алғанда;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-2) некеге тұру (бұзу), отбасы мүшелерінің қайтыс болуы, балалардың тууы туралы куәліктердің көшірмелері (қажет болуына қарай цифрлық жүйеде мәліметтер жоқ болған жағдайда);</w:t>
+              <w:t xml:space="preserve">
+2) Мемлекеттік корпорация - Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Еңбек кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес демалыс және мерекелік күндерден басқа, дүйсенбіден бастап жұманы қоса алғанда үзіліссіз сағат 9.00-ден 18.00-ге дейін, Мемлекеттік корпорацияның халыққа қызмет көрсететін кезекші бөлімдері дүйсенбіден бастап жұманы қоса алғанда сағат 9.00-ден 20.00-ге дейін және сенбі күні сағат 9.00-ден 13.00-ге дейін жүзеге асырылады;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) жалдау шарты не тұрғынжай ордері;</w:t>
-[...163 lines deleted...]
-Мемлекеттік қызметті көрсету кезінде көрсетілетін қызметті алушылардан цифрлық жүйелерден алынуы мүмкін құжаттар мен мәліметтерді талап етуге жол берілмейді.</w:t>
+3) портал – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулiк бойы (көрсетілетін қызметті алушы Кодекске сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде мемлекеттік қызмет көрсетуге өтініш пен мемлекеттік қызмет көрсету нәтижесін беру келесі жұмыс күнінде жүзеге асырылады).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4395,179 +4356,269 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңдарында белгіленген мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін негіздер</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті алушының мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігі анықталғанда;</w:t>
+1) өздері тұратын тұрғынжайларды жекешелендіруге жалдаушының кәмелетке толған барлық отбасы мүшелерi қол қойған өтініш;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) көрсетілетін қызметті алушының және мемлекеттік қызметті көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректер мен мәліметтердің осы қағидаларда белгіленген талаптарға сәйкес келмеуі;</w:t>
+2) некеге тұру (бұзу), отбасы мүшелерінің қайтыс болуы, балалардың тууы туралы куәліктердің көшірмелері (қажет болуына қарай цифрлық жүйеде мәліметтер жоқ болған жағдайда);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) көрсетілетін қызметті алушыға қатысты белгілі бір мемлекеттік қызметті алуды талап ететін қызметке немесе қызметтің жекелеген түрлеріне тыйым салу туралы заңды күшіне енген сот шешімі (үкімі) бар.</w:t>
+3) жалдау шарты не тұрғынжай ордері;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4) көрсетілетін қызметті алушыға қатысты заңды күшіне енген сот шешімі бар, оның негізінде көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алуға байланысты арнайы құқығынан айырылған.</w:t>
+4) көрсетілетін қызметті алушының отбасы мүшелері деп басқа адамдар танылған жағдайда соңғысы өздерін көрсетілетін қызметті алушының отбасы мүшелері деп тану туралы сот шешімінің көшірмесі ұсынады;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-5) "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті алушының мемлекеттік қызметті көрсету үшін талап етілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімінің болмауы</w:t>
+5) цифрлық жүйелерде мәліметтер болмаған жағдайда, "Тұрғын үй қатынастары туралы" Қазақстан Республикасының Заңының 13-бабының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-тармағына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> жататын азаматтар мемлекеттік тұрғын үй қорынан өздері тұратын тұрғын үйлерді меншігіне тегін алу құқығын растайтын құжаттың көшірмесін қосымша ұсынады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) мемлекеттік қызметшілер, бюджеттік ұйымдардың жұмыскерлері, әскери қызметшілер, арнаулы мемлекеттік органдардың қызметкерлері, судьялар және мемлекеттік сайланбалы қызмет атқаратын адамдар санатына жататын азаматтар жұмыс орнынан (қызметтен) анықтаманы не жұмыскердің еңбек қызметін растайтын құжаттың көшірмесін қосымша ұсынады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) ғарышкерлікке кандидаттар, ғарышкерлер Қазақстан Республикасының Үкіметі беретін өздерінің мәртебесін растайтын құжаттың көшірмесін ұсынады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8) тұрғынжайды жалдау шарты бойынша берешектің жоқ екендігін растайтын құжат;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке басын куәландыратын құжаттардың, некеге тұру немесе некені бұзу туралы (2008 жылғы 1 маусымнан кейін), қайтыс болу туралы (2007 жылғы 13 тамыздан кейін), балалардың тууы туралы куәліктерінің мәліметтері (2007 жылғы тамыздан кейін), меншік құқығында оларға тиесілі тұрғынжайдың (Қазақстан Республикасы бойынша) бар-жоғы туралы мәліметтер, мекенжайы туралы мәліметтер, басқа адамдарды көрсетілетін қызметті алушының отбасы мүшелері деп тану туралы сот шешімі, көрсетілетін қызметті беруші отбасының барлық мүшелеріне "цифрлық үкімет" шлюзі арқылы тиісті мемлекеттік цифрлық жүйелерден алады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті көрсету кезінде көрсетілетін қызметті алушылардан цифрлық жүйелерден алынуы мүмкін құжаттар мен мәліметтерді талап етуге жол берілмейді.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4600,51 +4651,294 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті және оның кіші түрлерін (бар болса), оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып қойылатын өзге де талаптар</w:t>
+Қазақстан Республикасының заңдарында белгіленген мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін негіздер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) көрсетілетін қызметті алушының және (немесе) мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректердің және мәліметтердің Қазақстан Республикасының нормативтік құқықтық актілерінде белгіленген талаптарға сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) уәкілетті мемлекеттік органның мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсету үшін қажетті келісімі туралы сұрау салуға берілген теріс жауап, сондай-ақ сараптаманың, зерттеудің не тексерудің теріс қорытындысы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) көрсетілетін қызметті алушыға қатысты оның қызметіне немесе мемлекеттік немесе әлеуметтік жауапкершілігі бар көрсетілетін қызметті алуды талап ететін жекелеген қызмет түрлеріне тыйым салу туралы соттың заңды күшіне енген шешімінің (үкімінің) болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген үкімінің болуы, оның негізінде көрсетілетін қызметті алушының мемлекеттік немесе әлеуметтік жауапкершілігі бар көрсетілетін қызметті алумен байланысты арнаулы құқығынан айырылуы бойынша;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+5) көрсетілетін қызметті алушының мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+6) Қазақстан Республикасы "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>18-2-бабы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2-тармағының 4) тармақшасында көзделген негіз бойынша мемлекеттік немесе әлеуметтік жауапкершілігі бар қызмет көрсетуді тоқтата тұру мерзімі өткеннен кейін анықталған кемшіліктердің жойылмауы бойынша мемлекеттік немесе әлеуметтік жауапкершілігі бар қызметтерді көрсетуден бас тартады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік көрсетілетін қызметті, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып қойылатын өзге де талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6571,55 +6865,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>