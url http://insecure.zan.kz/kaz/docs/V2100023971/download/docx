--- v0 (2025-11-14)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d6670e4" w14:textId="d6670e4">
+    <w:p w14:paraId="808b7fd" w14:textId="808b7fd">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,83 +93,163 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Сараптама ұйымдарын аккредиттеу қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 27 ақпандағы № 151 бұйрығына өзгерістер енгізу және Қазақстан Республикасы Ұлттық экономика министрінің кейбір бұйрықтарының күші жойылды деп тану туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің м.а. 2021 жылғы 11 тамыздағы № 431 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2021 жылғы 12 тамызда № 23971 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің м.а. 2021 жылғы 11 тамыздағы № 431 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2021 жылғы 12 тамызда № 23971 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Бұйрықтың күшін жою көзделген - ҚР Өнеркәсіп және құрылыс министрінің 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 246</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Осы бұйрықтың қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -636,140 +716,156 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      Қазақстан Республикасының </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Индустрия және инфрақұрылымдық </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">даму министрінің міндетін атқарушы </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -3232,640 +3328,571 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Құрылысқа арналған жобаларды сараптау жөніндегі аккредиттелген сараптама ұйымдарының тізілімі </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1380"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2081"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1380" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Р/с №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2822" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сараптама ұйымының атауы, заңды тұлғаның деректемелері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2823" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аккредиттеу туралы куәліктің берілген күні және нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3194" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сараптама ұйымының шатында тұратын аттестатталған сарапшылар туралы мәлімет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2081" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қабылданған жауапкершілік шаралары туралы мәлімет</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1380" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1380" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -5445,1474 +5472,1515 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="637"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="9312"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Объектілер құрылысының жобаларына ведомстводан тыс кешенді сараптама жүргізуге үміткер заңды тұлғаларды аккредиттеу" мемлекеттік көрсетілетін қызмет стандарты</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="637" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2351" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті берушінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9312" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрлігінің Құрылыс және тұрғын үй-коммуналдық шаруашылық іcтepі комитеті</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="637" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2351" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету тәсілдері (кіру арналары)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9312" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Электрондық үкіметтің" веб-порталы: www.egov.kz.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="637" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2351" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9312" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Заңды тұлғаның атауы және (немесе) орналасқан жері өзгерген кезде, заңды тұлға қайта ұйымдастырылған кезде куәлікті беру - қайта ресімдеу-20-40 минут</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="637" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2351" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9312" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Электрондық (толық автоматтандырылған) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="637" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2351" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9312" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 осы Қағидаларға және рұқсат беру талаптарына 1 және 2-қосымшаларға сәйкес нысан бойынша куәлік.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік көрсетілетін қызметтің көрсету нәтижесін ұсыну нысаны: электрондық түрде.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="637" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2351" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9312" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік көрсетілетін қызмет тегін негізде көрсетіледі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="637" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2351" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9312" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) көрсетілетін қызметті берушінің жұмыс кестесі - Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерінен басқа, дүйсенбіден бастап жұманы қоса алғанда сағат 09.00-ден 18.30-ға дейін, түскі үзіліс сағат 13.00-ден 14.30-ға дейін;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 2) портал - жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының еңбек </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Кодексіне</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес демалыс және мереке күндері өтініш жасаған кезде, өтініштерді қабылдауды және мемлекеттік көрсетілетін қызметтің нәтижесін беруді келесі жұмыс күнінде жүзеге асырады).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="637" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2351" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету үшін қажетті құжаттардың тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9312" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 1) мемлекеттік монополияға жатқызылған жобаларды қоспағанда, құрылысқа арналған жобаларға (техникалық-экономикалық негіздемелерге және жобалау-сметалық құжаттамаға) міндетті ведомстводан тыс кешенді сараптама жүргізу үшін аккредиттеу туралы куәлікті алған кезде порталға: </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 осы Қағидаларға </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымшаға</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес нысан бойынша өтініш;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 осы Қағидаларға </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8-қосымшаға</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес мемлекеттік монополияға жатқызылған жобаларды қоспағанда, құрылысқа арналған жобаларға (техникалық-экономикалық негіздемелерге және жобалау-сметалық құжаттамаға) міндетті ведомстводан тыс кешенді сараптама жүргізу ұйымының аккредиттеуден өтуі үшін мәліметтер нысаны;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 2) ерекше индустриялық аймақтың аумағында объектілер салуға арналған жобаларға (техникалық-экономикалық негіздемелерге және жобалау-сметалық құжаттамаға) міндетті ведомстводан тыс кешенді сараптама жүргізу үшін аккредиттеу туралы куәлікті алған кезде порталға: </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 осы Қағидаларға </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-қосымшаға</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес нысан бойынша өтініш;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 осы Қағидаларға </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>9-қосымшаға</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес ерекше индустриялық аймақтың аумағында объектілер салуға арналған жобаларға (техникалық-экономикалық негіздемелерге және жобалау-сметалық құжаттамаға) міндетті ведомстводан тыс кешенді сараптама жүргізу ұйымының аккредиттеуден өтуі үшін мәліметтер нысаны;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) куәлікті қайта ресімдеу кезінде:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 осы Қағидаларға </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6-қосымшаға</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес нысан бойынша өтініш.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="637" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2351" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9312" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жоқ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="637" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2351" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет көрсету, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып, өзге де талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9312" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті алушының қашықтықтан қол жеткізу режимінде порталдың "жеке кабинеті", сондай-ақ мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы арқылы мемлекеттік қызметті көрсетудің тәртібі мен мәртебесі туралы ақпаратты алу мүмкіндігі бар.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік көрсетілетін қызметтер көрсету мәселелері жөніндегі анықтамалық қызметтердің байланыс телефондары Министрліктің: www.gov.kz, көрсетілетін қызметті берушінің интернет-ресурстарында орналастырылған. Мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы: (1414).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
@@ -7062,141 +7130,142 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Сараптамалық ұйымның қала құрылысы, жобалау алдындағы және жобалау-сметалық құжаттаманы сараптау жөніндегі сарапшының тиісті аттестаты бар қызметкерлер туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1144"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="1724"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1144" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Р/с №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="491" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Лауазымы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3464" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -7226,88 +7295,88 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жұмыс өтілі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3571" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Оқу орны, бітірген жылы, диплом бойынша біліктілігі көрсетілген білімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1724" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -7344,87 +7413,87 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="799" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мамандығы бойынша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1107" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7447,597 +7516,499 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1144" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1144" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескертпе: Заңның 64-8-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -8069,2442 +8040,2180 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) меншік құқығында немесе өзге де заңды негізде әкімшілік-тұрмыстық үй-жайлардың болуы туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1820"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2253"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1820" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Р/с №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2742" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өндірістік базаның функционалдық құрамдас бөліктері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="782" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4703" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Меншік құқығын немесе өзге де заңды негізді куәландыратын құжат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2253" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мекенжайы және кадастрлық нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1820" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1820" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z71" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жобаларға (техникалық-экономикалық негіздемелерге және жобалау-сметалық құжаттамаға) міндетті ведомстводан тыс кешенді сараптаманы жүзеге асыру үшін қажетті материалдық-техникалық жарақтандыру, оның ішінде бағдарламалық қамтамасыз ету туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1991"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="856"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1991" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Р/с №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="855" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1391" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өлшем бірлігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="855" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1392" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Пайдалану мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4960" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сипаттамасы (маркасы, қуаттылығы) сапалық құрамы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ескертпе</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1991" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1991" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z72" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Жобаларға сараптама жүргізу сапасын бақылау жүйесі туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="12002"/>
-        <w:gridCol w:w="298"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12002" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сапа қызметіне жауапты тұлғаның тегі, аты, әкесінің аты (болған жағдайда), лауазымы. Бұйрық № және уақытын көрсету.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="298" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12002" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Есептеулерді және жобалардың графикалық бөлігін тексеру үшін ұйымдастыру техникасының және дербес компьютердің болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="298" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12002" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нормативтік-техникалық әдебиеттің болуы. Жобалау-сметалық құжаттаманы тексеруді ақпараттық қамтамасыз ету (толық атап көрсету)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="298" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12002" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сараптамалық жұмыстың сапасы бойынша жарнамалаудың болуы. Қолданылған шаралардың тиімділігі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="298" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z73" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Нормативтік-анықтамалық және әдіснамалық әдебиет туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4116"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="1770"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4116" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Р/с №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1769" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2876" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өлшем бірлігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1769" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1770" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ескертпе</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4116" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4116" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы мәліметтер нысанында көрсетілген барлық өзгерістер туралы уәкілетті органға уақтылы хабарлауға міндеттенемін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -10735,141 +10444,142 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Сараптамалық ұйымның қала құрылысы, жобалау алдындағы және жобалау-сметалық құжаттаманы сараптау жөніндегі сарапшының тиісті аттестаты бар қызметкерлер туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1144"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="1724"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1144" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Р/с №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="491" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Лауазымы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3464" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -10899,88 +10609,88 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жұмыс өтілі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3571" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Оқу орны, бітірген жылы, диплом бойынша біліктілігі көрсетілген білімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1724" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -11017,87 +10727,87 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="799" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мамандығы бойынша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1107" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11120,597 +10830,499 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1144" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1144" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескертпе: Заңның 64-8-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -11742,2442 +11354,2180 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) меншік құқығында немесе өзге де заңды негізде әкімшілік-тұрмыстық үй-жайлардың болуы туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1820"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2253"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1820" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Р/с №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2742" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өндірістік базаның функционалдық құрамдас бөліктері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="782" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4703" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Меншік құқығын немесе өзге де заңды негізді куәландыратын құжат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2253" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мекенжайы және кадастрлық нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1820" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1820" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z78" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жобаларға (техникалық-экономикалық негіздемелерге және жобалау-сметалық құжаттамаға) міндетті ведомстводан тыс кешенді сараптаманы жүзеге асыру үшін қажетті материалдық-техникалық жарақтандыру, оның ішінде бағдарламалық қамтамасыз ету туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1991"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="856"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1991" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Р/с №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="855" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1391" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өлшем бірлігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="855" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1392" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Пайдалану мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4960" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сипаттамасы (маркасы, қуаттылығы) сапалық құрамы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="856" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ескертпе</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1991" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1991" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z79" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Жобаларға сараптама жүргізу сапасын бақылау жүйесі туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="12002"/>
-        <w:gridCol w:w="298"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12002" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сапа қызметіне жауапты тұлғаның тегі, аты, әкесінің аты (болған жағдайда), лауазымы. Бұйрық № және уақытын көрсету.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="298" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12002" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Есептеулерді және жобалардың графикалық бөлігін тексеру үшін ұйымдастыру техникасының және дербес компьютердің болуы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="298" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12002" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нормативтік-техникалық әдебиеттің болуы. Жобалау-сметалық құжаттаманы тексеруді ақпараттық қамтамасыз ету (толық атап көрсету)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="298" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12002" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сараптамалық жұмыстың сапасы бойынша жарнамалаудың болуы. Қолданылған шаралардың тиімділігі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="298" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z80" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Нормативтік-анықтамалық және әдіснамалық әдебиет туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4116"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="1770"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4116" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Р/с №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1769" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2876" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өлшем бірлігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1769" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1770" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ескертпе</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4116" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4116" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы мәліметтер нысанында көрсетілген барлық өзгерістер туралы уәкілетті органға уақтылы хабарлауға міндеттенемін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -14279,55 +13629,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>