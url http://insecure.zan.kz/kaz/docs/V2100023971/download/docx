--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="808b7fd" w14:textId="808b7fd">
+    <w:p w14:paraId="48f12e4" w14:textId="48f12e4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,124 +85,134 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Сараптама ұйымдарын аккредиттеу қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 27 ақпандағы № 151 бұйрығына өзгерістер енгізу және Қазақстан Республикасы Ұлттық экономика министрінің кейбір бұйрықтарының күші жойылды деп тану туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:t>Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің м.а. 2021 жылғы 11 тамыздағы № 431 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2021 жылғы 12 тамызда № 23971 болып тіркелді.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің м.а. 2021 жылғы 11 тамыздағы № 431 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2021 жылғы 12 тамызда № 23971 болып тіркелді. Күші жойылды - Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2026 жылғы 19 мамырдағы № 246 бұйрығымен</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
-[...34 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve">      Ескерту. Күші жойылды - ҚР Өнеркәсіп және құрылыс министрінің 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 246</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -13621,55 +13633,77 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -13999,35 +14033,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>