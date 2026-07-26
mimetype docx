--- v1 (2025-12-29)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="70f9ae7" w14:textId="70f9ae7">
+    <w:p w14:paraId="ebddc63" w14:textId="ebddc63">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1206,148 +1206,370 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Қалдықтарды энергетикалық кәдеге жаратуды пайдаланатын энергия өндіруші ұйымдар тізбесін қалыптастыру тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z25" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Қалдықтарды энергетикалық кәдеге жарату жөніндегі технологияларды іріктеуді жүзеге асыру, энергетикалық кәдеге жарату объектілерін енгізу және аукциондық сауда – саттық өткізу үшін елді мекендер тобын айқындау үшін уәкілетті органның шешімімен тізбені қалыптастыру мәселелері жөніндегі Комиссия (бұдан әрі – Комиссия) құрылады, ол төрағадан және оның мүшелерінен тұрады. Комиссия саны жеті мүшеден аспайтын мүшелердің тақ санынан құрылады.</w:t>
+      4. Қалдықтарды энергетикалық кәдеге жарату жөніндегі технологияларды іріктеуді жүзеге асыру, энергетикалық кәдеге жарату объектілерін енгізу және аукциондық сауда – саттық өткізу үшін елді мекендер тобын айқындау үшін уәкілетті органның шешімімен тізбені қалыптастыру мәселелері жөніндегі Комиссия (бұдан әрі – Комиссия) құрылады, ол төрағадан және оның мүшелерінен тұрады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      Комиссияның құрамы оның жалпы мүшелер санының кемінде 30 пайызы мөлшерінде тәуелсіз сарапшылардың өкілдерін міндетті түрде енгізу ескеріле отырып қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       Комиссияның құрамын уәкілетті орган айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссия құру туралы шешім уәкілетті органның ресми интернет-ресурсында орналастырылады.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 104</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z26" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Комиссия құрылғаннан кейін бес жұмыс күні ішінде Комиссия мүшелері ашық дауыс беру арқылы энергетикалық кәдеге жарату объектілерін енгізу үшін елді мекендер тобын айқындау туралы шешім қабылдайды. Дауыс беру нәтижелері Комиссия мүшелерінің көпшілік дауысымен айқындалады.</w:t>
+      5. Комиссия құрылғаннан кейін бес жұмыс күні ішінде Комиссия мүшелері ашық дауыс беру арқылы энергетикалық кәдеге жарату объектілерін енгізу үшін елді мекендерін айқындау туралы шешім қабылдайды. Дауыс беру нәтижелері Комиссия мүшелерінің көпшілік дауысымен айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Энергетикалық кәдеге жарату объектілерін енгізу үшін елді мекендер тобын айқындау туралы комиссияның шешімі хаттамамен ресімделеді, оған комиссия төрағасы мен мүшелері қол қояды.</w:t>
+      Энергетикалық кәдеге жарату объектілерін енгізу үшін елді мекендерін айқындау туралы комиссияның шешімі хаттамамен ресімделеді, оған комиссия төрағасы мен мүшелері қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия отырысы Комиссияның жалпы құрамының кемінде үштен екісі қатысқан жағдайда заңды болып есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 104</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z27" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Уәкілетті орган Комиссияның тиісті хаттамасын қоса бере отырып, қалдықтарды энергетикалық кәдеге жарату жөніндегі жобаларды іріктеу бойынша аукциондық сауда-саттықты өткізу үшін Комиссияның энергетикалық кәдеге жарату объектілерін енгізу үшін елді мекендер тобын айқындауы туралы ақпаратты аукциондық сауда-саттықты ұйымдастырушыға жібереді.</w:t>
+      6. Уәкілетті орган Комиссияның тиісті хаттамасын қоса бере отырып, қалдықтарды энергетикалық кәдеге жарату жөніндегі жобаларды іріктеу бойынша аукциондық сауда-саттықты өткізу үшін Комиссияның энергетикалық кәдеге жарату объектілерін енгізу үшін елді мекендерін айқындауы туралы ақпаратты аукциондық сауда-саттықты ұйымдастырушыға жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің м.а. 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 104</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z28" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Уәкілетті орган қалдықтарды энергетикалық кәдеге жарату жөніндегі жобаларды іріктеу жөніндегі аукциондық сауда-саттықты ұйымдастырушыдан аукциондық сауда-саттықты өткізу туралы ақпаратты алған күннен бастап бес жұмыс күні ішінде өзінің интернет-ресурсында тізбені қалыптастыру үшін өтінімдерді қабылдау мерзімдерінің басталуы мен аяқталу күні туралы ақпаратты жариялайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z29" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3598,55 +3820,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>