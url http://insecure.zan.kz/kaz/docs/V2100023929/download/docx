--- v0 (2025-11-03)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d507817" w14:textId="d507817">
+    <w:p w14:paraId="0736ec7" w14:textId="0736ec7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қалдықтарды энергетикалық кәдеге жарату жөніндегі объектілерді пайдалануға қойылатын экологиялық талаптарын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Экология, геология және табиғи ресурстар министрінің м.а. 2021 жылғы 10 тамыздағы № 320 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2021 жылғы 10 тамызда № 23929 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Экология, геология және табиғи ресурстар министрінің м.а. 2021 жылғы 10 тамыздағы № 320 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2021 жылғы 10 тамызда № 23929 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Экология кодексінің 324-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -388,140 +388,156 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      Қазақстан Республикасы </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Экология, геология және </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">табиғи ресурстар министрінің м.а. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -957,51 +973,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қалдықтарды энергетикалық кәдеге жарату жөніндегі объект – бұдан әрі – Объект) – қалдықтарды энергетикалық кәдеге жаратуға арналған техникалық құрылғылар мен қондырғылардың және қалдықтарды энергетикалық кәдеге жарату үшін технологиялық жағынан қажетті, олармен өзара байланысты құрылыстар мен инфрақұрылымның жиынтығы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z17" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) қоршаған ортаға эмиссиялар мониторингінің автоматтандырылған жүйесі (бұдан әрі – АБЖ) – эмиссиялардың негізгі стационарлық көздеріндегі қоршаған ортаға эмиссиялар көрсеткіштерін қадағалайтын, өндірістік экологиялық бақылау жүргізу кезінде қоршаған ортаға эмиссиялар мониторингінің автоматтандырылған жүйесін жүргізу қағидаларына сәйкес нақты уақыт режимінде қоршаған ортаға эмиссиялар мониторингінің ақпараттық жүйесіне деректер беруді қамтамасыз ететін өндірістік экологиялық мониторингтің автоматтандырылған жүйесі;</w:t>
+      3) қоршаған ортаға эмиссиялар мониторингінің автоматтандырылған жүйесі (бұдан әрі – АБЖ) – эмиссиялардың негізгі стационарлық көздеріндегі қоршаған ортаға эмиссиялар көрсеткіштерін қадағалайтын, өндірістік экологиялық бақылау жүргізу кезінде қоршаған ортаға эмиссиялар мониторингінің автоматтандырылған жүйесін жүргізу қағидаларына сәйкес нақты уақыт режимінде қоршаған ортаға эмиссиялар мониторингінің цифрлық жүйесіне деректер беруді қамтамасыз ететін өндірістік экологиялық мониторингтің автоматтандырылған жүйесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z18" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) қоршаған ортаны қорғау саласындағы уәкілетті орган-қоршаған ортаны қорғау және табиғат пайдалану саласындағы басшылықты және салааралық үйлестіруді жүзеге асыратын орталық атқарушы орган, сондай-ақ оның аумақтық органдары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z19" w:id="17"/>
     <w:p>
@@ -1041,50 +1057,112 @@
         <w:t>
       6) экологиялық мониторинг – мемлекет қамтамасыз ететін қоршаған ортаның сапасына қатысты алынған деректерді байқаудың, өлшеудің, жинаудың, жинақтаудың, сақтаудың, есепке алудың, жүйелеудің, жинақтап-қорытудың, өңдеудің және талдаудың, сондай-ақ солардың негізінде экологиялық ақпаратты дайындаудың кешенді жүйесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z21" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) экологиялық рұқсат – дара кәсіпкерлер мен заңды тұлғалардың қоршаған ортаға жағымсыз әсерді жүзеге асыру құқығын куәландыратын және қызметті жүзеге асырудың экологиялық шарттарын айқындайтын құжат.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Экология және табиғи ресурстар министрінің 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z22" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Объектілерді пайдалануға қойылатын талаптар</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z23" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1368,51 +1446,113 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Объектілерді пайдалану кезінде жағу пештерінен және төгінділерден (олар болған кезде) шығарындылардың әрбір ұйымдастырылған көзінде орнатылған АСМ көзделеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Объектінің АБЖ-дан деректерді қоршаған ортаны қорғау саласындағы уәкілетті органның ақпараттық жүйесіне онлайн-режимде беру қамтамасыз етіледі.</w:t>
+      Объектінің АБЖ-дан деректерді қоршаған ортаны қорғау саласындағы уәкілетті органның цифрлық жүйесіне онлайн-режимде беру қамтамасыз етіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің 13.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 65</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z33" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Объектіде түзілетін қож мен күл Экология кодексінің 338-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1736,55 +1876,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>