--- v0 (2025-11-26)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b59b4fc" w14:textId="b59b4fc">
+    <w:p w14:paraId="f6a69aa" w14:textId="f6a69aa">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2507,51 +2507,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Қызмет жеке және (немесе) заңды тұлғаларға (бұдан әрі – көрсетілетін қызметті алушы) көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
     <w:bookmarkStart w:name="z52" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      13. Мемлекеттік көрсетілетін қызметті алу үшін көрсетілетін қызметті алушы 1 көрсетілетін қызметті берушіге "электрондық үкімет" веб-порталы www.egov.kz (бұдан әрі - портал) арқылы "Қоршаған ортаны қорғау саласындағы уәкілетті орган жүзеге асыратын мемлекеттік экологиялық сараптаманың қорытындысын беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 8-тармағында көрсетілген қажетті құжаттарды қоса бере отырып, осы Қағидалардың </w:t>
+      13. Мемлекеттік көрсетілетін қызметті алу үшін көрсетілетін қызметті алушы 1 көрсетілетін қызметті берушіге "цифрлық үкімет" веб-порталы www.egov.kz (бұдан әрі - портал) арқылы "Қоршаған ортаны қорғау саласындағы уәкілетті орган жүзеге асыратын мемлекеттік экологиялық сараптаманың қорытындысын беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 8-тармағында көрсетілген қажетті құжаттарды қоса бере отырып, осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша мемлекеттік экологиялық сараптама жүргізуге өтінім жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
@@ -2614,51 +2614,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің 05.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 154</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Экология және табиғи ресурстар министрінің 30.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 59</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z53" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2666,51 +2686,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. 1-көрсетілетін қызметті берушінің кеңсе қызметкері өтінішті қоса берілген құжаттармен бірге ол келіп түскен күні тіркейді және 1-көрсетілетін қызметті берушінің орындаушысына жолдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жеке басты куәландыратын құжаттар, заңды тұлғаны, жеке кәсіпкерді мемлекеттік тіркеу (қайта тіркеу) туралы, қоршаған ортаға әсерді бағалау жөніндегі бөліммен және эмиссиялар нормативтерімен бірге көзделіп отырған қызмет жобаларына мемлекеттік экологиялық сараптаманың рұқсаттары, қорытындылары туралы мәліметтерді 1-көрсетілетін қызметті берушінің орындаушысы "электрондық үкімет" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйелерден алады.</w:t>
+      Жеке басты куәландыратын құжаттар, заңды тұлғаны, жеке кәсіпкерді мемлекеттік тіркеу (қайта тіркеу) туралы, қоршаған ортаға әсерді бағалау жөніндегі бөліммен және эмиссиялар нормативтерімен бірге көзделіп отырған қызмет жобаларына мемлекеттік экологиялық сараптаманың рұқсаттары, қорытындылары туралы мәліметтерді 1-көрсетілетін қызметті берушінің орындаушысы "цифрлық үкімет" шлюзі арқылы тиісті мемлекеттік цифрлық жүйелерден алады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орындаушы өтініш тіркелген сәттен бастап 5 (бес) жұмыс күні ішінде ұсынылған құжаттардың толықтығын тексереді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3076,107 +3096,169 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 14-тармаққа өзгеріс енгізілді - ҚР Экология және табиғи ресурстар министрінің м.а. 30.05.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 142</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 30.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 59</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z54" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> 11) тармақшасына сәйкес ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызмет көрсету сатысы туралы мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне деректерді енгізуді қамтамасыз етеді.</w:t>
+        <w:t>
+      15. 1-көрсетілетін қызметті беруші Заңның 5-бабы 2-тармағының 11) тармақшасына сәйкес ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызмет көрсету сатысы туралы мемлекеттік қызметтер көрсету мониторингінің цифрлық жүйесіне деректерді енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің 30.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 59</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z55" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. "Жергілікті атқарушы органдар жүзеге асыратын мемлекеттік экологиялық сараптама қорытындыларын беру" мемлекеттік көрсетілетін қызметті көрсету тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:bookmarkStart w:name="z56" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -3446,51 +3528,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-көрсетілетін қызметті берушінің кеңсе қызметкері өтінішті қоса берілген құжаттармен бірге ол келіп түскен күні тіркейді және 2-көрсетілетін қызметті берушінің орындаушысына жолдайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жеке басты куәландыратын құжаттар, заңды тұлғаны, жеке кәсіпкерді мемлекеттік тіркеу (қайта тіркеу) туралы, қоршаған ортаға әсерді бағалау жөніндегі бөліммен және эмиссиялар нормативтерімен бірге көзделіп отырған қызмет жобаларына мемлекеттік экологиялық сараптаманың рұқсаттары, қорытындылары туралы мәліметтерді 2-көрсетілетін қызметті берушінің орындаушысы "электрондық үкімет" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйелерден алады.</w:t>
+      Жеке басты куәландыратын құжаттар, заңды тұлғаны, жеке кәсіпкерді мемлекеттік тіркеу (қайта тіркеу) туралы, қоршаған ортаға әсерді бағалау жөніндегі бөліммен және эмиссиялар нормативтерімен бірге көзделіп отырған қызмет жобаларына мемлекеттік экологиялық сараптаманың рұқсаттары, қорытындылары туралы мәліметтерді 2-көрсетілетін қызметті берушінің орындаушысы "цифрлық үкімет" шлюзі арқылы тиісті мемлекеттік цифрлық жүйелерден алады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орындаушы өтініш тіркелген сәттен бастап 3 (үш) жұмыс күні ішінде ұсынылған құжаттардың толықтығын тексереді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3858,51 +3940,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 19-тармаққа өзгеріс енгізілді - ҚР Экология және табиғи ресурстар министрінің м.а. 30.05.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 142</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен. </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 30.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 59</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z60" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3928,51 +4030,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2-көрсетілетін қызметті берушінің кеңсе қызметкері ол келіп түскен күні қоса берілген құжаттармен бірге өтінішті тіркейді және 2-көрсетілетін қызметті берушінің орындаушысына жолдайды. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жеке басты куәландыратын құжаттар, заңды тұлғаны, жеке кәсіпкерді мемлекеттік тіркеу (қайта тіркеу) туралы, қоршаған ортаға әсерді бағалау жөніндегі бөліммен және эмиссиялар нормативтерімен бірге көзделіп отырған қызмет жобаларына мемлекеттік экологиялық сараптаманың рұқсаттары, қорытындылары туралы мәліметтерді 2-көрсетілетін қызметті берушінің орындаушысы "электрондық үкімет" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйелерден алады.</w:t>
+      Жеке басты куәландыратын құжаттар, заңды тұлғаны, жеке кәсіпкерді мемлекеттік тіркеу (қайта тіркеу) туралы, қоршаған ортаға әсерді бағалау жөніндегі бөліммен және эмиссиялар нормативтерімен бірге көзделіп отырған қызмет жобаларына мемлекеттік экологиялық сараптаманың рұқсаттары, қорытындылары туралы мәліметтерді 2-көрсетілетін қызметті берушінің орындаушысы "цифрлық үкімет" шлюзі арқылы тиісті мемлекеттік цифрлық жүйелерден алады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       орындаушы өтініш тіркелген сәттен бастап 3 (үш) жұмыс күні ішінде ұсынылған құжаттардың толықтығын тексереді; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4322,107 +4424,169 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 20-тармаққа өзгеріс енгізілді - ҚР Экология және табиғи ресурстар министрінің м.а. 30.05.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 142</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 30.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 59</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z61" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> 11) тармақшасына сәйкес ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызмет көрсету сатысы туралы мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне деректерді енгізуді қамтамасыз етеді.</w:t>
+        <w:t>
+      21. 2-көрсетілетін қызметті беруші Заңның 5-бабы 2-тармағының 11) тармақшасына сәйкес ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызмет көрсету сатысы туралы мемлекеттік қызметтер көрсету мониторингінің цифрлық жүйесіне деректерді енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 21-тармақ жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің 30.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 59</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z62" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Көрсетілетін қызметті берушілердің және (немесе) олардың лауазымды адамдарының мемлекеттік қызметтер көрсету мәселелері бойынша шешімдеріне, әрекеттеріне(әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
     <w:bookmarkStart w:name="z63" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -11646,51 +11810,71 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 5-қосымша жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің м.а. 30.05.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 142</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Экология және табиғи ресурстар министрінің 30.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 59</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -11932,51 +12116,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Электрондық үкімет" веб-порталы www.egov.kz арқылы</w:t>
+"Цифрлық үкімет" веб-порталы www.egov.kz арқылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13694,89 +13878,89 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13) мемлекеттік орман иеленудің және орман орналастырудың орман орналастыру жобалары және (немесе) мемлекеттік орман қорын санаттарға жатқызу, бір санаттан екіншісіне ауыстыру үшін арнайы зерттеулер жағдайында, сондай-ақ келесі құрамда орман пайдалануға тыйым салынатын немесе шектелетін ерекше қорғау учаскелерін бөлу:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Қазақстан Республикасы Ауыл шаруашылығы министрінің 2012 жылғы 9 қарашадағы № 17-02/566 </w:t>
+Қазақстан Республикасы Ауыл шаруашылығы министрінің 2012 жылғы 9 қарашадағы №17-02/566 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> бекітілген (Нормативтік-құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8181 болып тіркелген) орман орналастыруды жүзеге асыру, орман пайдалану немесе орман қорғау іс-шараларын жүзеге асыру жөніндегі электрондық құжат нысанындағы материалдар.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жеке басты куәландыратын құжаттар, заңды тұлғаны, дара кәсіпкерді мемлекеттік тіркеу (қайта тіркеу) туралы, қоршаған ортаға әсерді бағалау бөлімі бар көзделіп отырған қызмет жобаларына рұқсаттар, мемлекеттік экологиялық сараптаманың қорытындылары және эмиссиялар нормативтері туралы мәліметтерді 1-көрсетілетін қызметті берушінің орындаушысы "Электрондық үкімет" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйелерден алады.</w:t>
+Жеке басты куәландыратын құжаттар, заңды тұлғаны, дара кәсіпкерді мемлекеттік тіркеу (қайта тіркеу) туралы, қоршаған ортаға әсерді бағалау бөлімі бар көзделіп отырған қызмет жобаларына рұқсаттар, мемлекеттік экологиялық сараптаманың қорытындылары және эмиссиялар нормативтері туралы мәліметтерді 1-көрсетілетін қызметті берушінің орындаушысы "цифрлық үкімет" шлюзі арқылы тиісті мемлекеттік цифрлық жүйелерден алады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14154,51 +14338,71 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 6-қосымша жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің м.а. 30.05.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 142</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Экология және табиғи ресурстар министрінің 30.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 59</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -14440,51 +14644,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Электрондық үкімет" веб-порталы www.egov.kz арқылы</w:t>
+"Цифрлық үкімет" веб-порталы www.egov.kz арқылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15370,51 +15574,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 электрондық құжат нысанында жобалық құжаттар.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жеке басты куәландыратын құжаттар, заңды тұлғаны, дара кәсіпкерді мемлекеттік тіркеу (қайта тіркеу) туралы, қоршаған ортаға әсерді бағалау бөлімімен және эмиссиялар нормативтерімен белгіленген қызмет жобаларына рұқсаттар, мемлекеттік экологиялық сараптама қорытындылары туралы мәліметтерді 2-көрсетілетін қызметті берушінің орындаушысы "Электрондық үкімет" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйелерден алады.</w:t>
+Жеке басты куәландыратын құжаттар, заңды тұлғаны, дара кәсіпкерді мемлекеттік тіркеу (қайта тіркеу) туралы, қоршаған ортаға әсерді бағалау бөлімімен және эмиссиялар нормативтерімен белгіленген қызмет жобаларына рұқсаттар, мемлекеттік экологиялық сараптама қорытындылары туралы мәліметтерді 2-көрсетілетін қызметті берушінің орындаушысы "цифрлық үкімет" шлюзі арқылы тиісті мемлекеттік цифрлық жүйелерден алады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>