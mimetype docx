--- v1 (2026-06-10)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f6a69aa" w14:textId="f6a69aa">
+    <w:p w14:paraId="14a50dc" w14:textId="14a50dc">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -970,129 +970,151 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Мемлекеттік экологиялық сараптаманы жүзеге асыратын органдар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Мемлекеттік экологиялық сараптама қоршаған ортаны қорғау саласындағы уәкілетті орган осы Қағидалардың 3-тармағының </w:t>
+      Мемлекеттік экологиялық сараптама қоршаған ортаны қорғау саласындағы уәкілетті орган осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>3)</w:t>
+        <w:t>3-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> - </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> көрсетілген объектілерге қатысты ұйымдастырады және жүргізеді.</w:t>
+        <w:t xml:space="preserve"> 3) - 8) тармақшаларында көрсетілген объектілерге қатысты ұйымдастырады және жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...1 lines deleted...]
-      </w:r>
+        <w:t>
+      Басқа жағдайларда мемлекеттік экологиялық сараптаманы Кодекстің 88-бабының 2-тармағына сәйкес астананың, облыстардың және республикалық маңызы бар қалалардың жергілікті атқарушы органдары ұйымдастырады және жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>2-тармағына</w:t>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда – ҚР Экология және табиғи ресурстар министрінің 23.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес облыстардың, республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органдары ұйымдастырады және жүргізеді.</w:t>
+        <w:t>№ 143</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -2367,54 +2389,116 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z48" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Мемлекеттік экологиялық сараптаманың қорытындысына қоршаған ортаны қорғау саласындағы уәкілетті орган ведомствосының, тиісті аумақтағы уәкілетті органның оның аумақтық бөлімшелерінің немесе өз құзыреті шегінде облыстардың, республикалық маңызы бар қаланың, астананың жергілікті атқарушы органдарының сараптама бөлімшелерінің басшылары қол қояды.</w:t>
+      10. Мемлекеттік экологиялық сараптаманың қорытындысына қоршаған ортаны қорғау саласындағы уәкілетті орган ведомствосының, тиісті аумақтағы уәкілетті органның оның аумақтық бөлімшелерінің немесе өз құзыреті шегінде астананың, облыстардың және республикалық маңызы бар қаланың жергілікті атқарушы органдарының сараптама бөлімшелерінің басшылары қол қояды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда – ҚР Экология және табиғи ресурстар министрінің 23.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 143</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z49" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. "Қоршаған ортаны қорғау саласындағы уәкілетті орган жүзеге асыратын мемлекеттік экологиялық сараптама қорытындыларын беру" мемлекеттік қызметті көрсету тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:bookmarkStart w:name="z50" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -11830,50 +11914,70 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Экология және табиғи ресурстар министрінің 30.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 59</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 23.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 143</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -12941,88 +13045,90 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Көрсетілетін қызметті алушы жүгінген кезде мемлекеттік қызметті көрсету үшін қажетті құжаттардың тізбесі </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z93" w:id="73"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 1) осы Қағидаларға </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымшаға</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес нысан бойынша көрсетілетін қызметті алушының ЭЦҚ-мен қол қойылған электрондық түрдегі мемлекеттік экологиялық сараптама жүргізуге арналған өтінім; </w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="73"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) мемлекеттік экологиялық сараптама жүргізу процесі басталғанға дейін қоғамдық тыңдаулар аяқталған жағдайда қоғамдық тыңдаулар хаттамасының электрондық көшірмесі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13195,290 +13301,334 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5) Ерекше қорғалатын табиғи аумақтарды құру және кеңейту жөніндегі жаратылыстану-ғылыми және техникалық-экономикалық негіздемелердің жобалары, олардың функционалдық аймақтарға бөлінуін және инфрақұрылымды дамытудың бас жоспарларын қоса алғанда, келесі құрамда жобалары болған жағдайда:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Қазақстан Республикасы Ауыл шаруашылығы министрінің міндетін атқарушының 2010 жылғы 1 қыркүйектегі №558 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығымен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бекітілген (Нормативтік-құқықтық актілерді мемлекеттік тіркеу тізілімінде №6518 болып тіркелген) ерекше қорғалатын табиғи аумақтарды құру және кеңейту жөніндегі жаратылыстану-ғылыми және техникалық-экономикалық негіздемелерінің жобаларын әзірлеу, сондай-ақ техникалық-экономикалық негіздемені түзету қағидаларында айқындалған тәртіппен дайындалған, электрондық құжат нысанындағы жаратылыстану-ғылыми негіздемелердің не техникалық-экономикалық негіздемелердің жобалары.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жер учаскелерінің меншік иелері мен жер пайдаланушылардың келісімінің электрондық көшірме;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>астананың, облыстардың және республикалық маңызы бар қалалардың жергілікті атқарушы органдарының келісімі бар ілеспе хаттың электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>облыстың (астананың, республикалық маңызы бар қаланың) жер қатынастары жөніндегі уәкілетті органының келісімі бар хаттың электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аумақтық органның ерекше қорғалатын табиғи аумақтар саласындағы уәкілетті органының - жергілікті маңызы бар ерекше қорғалатын табиғи аумақтар саласындағы уәкілетті органның келісімі бар хаттың электрондық көшірмесі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">
-Қазақстан Республикасы Ауыл шаруашылығы министрінің міндетін атқарушының 2010 жылғы 1 қыркүйектегі №558 </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> бекітілген (Нормативтік-құқықтық актілерді мемлекеттік тіркеу тізілімінде № 6518 болып тіркелген) ерекше қорғалатын табиғи аумақтарды құру және кеңейту жөніндегі жаратылыстану-ғылыми және техникалық-экономикалық негіздемелерінің жобаларын әзірлеу, сондай-ақ техникалық-экономикалық негіздемені түзету қағидаларында айқындалған тәртіппен дайындалған, электрондық құжат нысанындағы жаратылыстану-ғылыми негіздемелердің не техникалық-экономикалық негіздемелердің жобалары.</w:t>
+6) ерекше қорғалатын табиғи аумақтардың жерін (заңды тұлға мәртебесі жоқ ерекше қорғалатын табиғи аумақтарды қоспағанда) босалқы жерге ауыстыру жөніндегі техникалық-экономикалық негіздемелердің жобалары жағдайында келесі құрамда: Қазақстан Республикасы Үкіметінің 2009 жылғы 17 ақпандағы №172 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қаулысымен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бекітілген Ерекше қорғалатын табиғи аумақтардың жерін босалқы жерге ауыстыру және босалқы жерді қайтадан ерекше қорғалатын табиғи аумақтардың жеріне ауыстыру қағидаларының (бұдан әрі – ерекше қорғалатын табиғи аумақтардың жерін босалқы жерге ауыстыру қағидалары) 9-тармағында айқындалған тәртіппен мүдделі орган дайындаған және бекіткен материалдарды қамтитын техникалық-экономикалық негіздемелердің электрондық құжат нысанындағы жобалары;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-жер учаскелерінің меншік иелері мен жер пайдаланушылардың келісімінің электрондық көшірме;</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қоғамдық тыңдауларды өткізу хаттамасының электрондық көшірмесі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-облыстардың, республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органдарының келісімі бар ілеспе хаттың электрондық көшірмесі;</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аумақтық органның ерекше қорғалатын табиғи аумақтар саласындағы уәкілетті органының - жергілікті маңызы бар ерекше қорғалатын табиғи аумақтар саласындағы уәкілетті органның келісімі бар хаттың электрондық көшірмесі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-облыстың (республикалық маңызы бар қаланың, астананың) жер қатынастары жөніндегі уәкілетті органының келісімі бар хаттың электрондық көшірмесі;</w:t>
-[...17 lines deleted...]
-аумақтық органның ерекше қорғалатын табиғи аумақтар саласындағы уәкілетті органының - жергілікті маңызы бар ерекше қорғалатын табиғи аумақтар саласындағы уәкілетті органның келісімі бар хаттың электрондық көшірмесі;</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>астананың, облыстың және республикалық маңызы бар қаланың жергілікті атқарушы органының келісімі бар хаттың электрондық көшірмесі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-6) ерекше қорғалатын табиғи аумақтардың жерін (заңды тұлға мәртебесі жоқ ерекше қорғалатын табиғи аумақтарды қоспағанда) босалқы жерге ауыстыру жөніндегі техникалық-экономикалық негіздемелердің жобалары жағдайында келесі құрамда: </w:t>
-[...127 lines deleted...]
-қатты пайдалы қазбаларды (кең таралған пайдалы қазбаларды қоспағанда) өндіру үшін жер ауыстырылған жағдайда "Ерекше қорғалатын табиғи аумақтар туралы" Қазақстан Республикасы Заңының </w:t>
+ерекше қорғалатын табиғи аумақтардың жерін босалқы жерге ауыстырудың 5-тармағына сәйкес уәкілетті орган бекіткен комиссияның оң қорытындысының электрондық көшірмесі; қатты пайдалы қазбаларды (кең таралған пайдалы қазбаларды қоспағанда) өндіру үшін жер ауыстырылған жағдайда "Ерекше қорғалатын табиғи аумақтар туралы" Қазақстан Республикасы Заңының </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>23-бабына</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> сәйкес қатты пайдалы қазбалардың ресурстары мен қорларын бағалау туралы есептің қосымша электрондық көшірмесі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
@@ -14349,50 +14499,70 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 142</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Экология және табиғи ресурстар министрінің 30.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 59</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 23.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 143</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -15055,51 +15225,69 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Облыстардың, республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органдары жүзеге асыратын мемлекеттік экологиялық сараптаманың қорытындысы не осы мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 9-тармағында көзделген жағдайларда және негіздер бойынша мемлекеттік қызмет көрсетуден дәлелді бас тарту. Мемлекеттік қызмет көрсету нәтижесінің нысаны - электрондық.</w:t>
+Астананың, облыстардың және республикалық маңызы бар қалалардың жергілікті атқарушы органдары жүзеге асыратын мемлекеттік экологиялық сараптаманың қорытындысы не осы мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 9-тармағында көзделген жағдайларда және негіздер бойынша мемлекеттік қызмет көрсетуден дәлелді бас тарту.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету нәтижесінің нысаны - электрондық.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -48010,242 +48198,242 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 317 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z84" w:id="73"/>
+    <w:bookmarkStart w:name="z84" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Энергетика министрінің күші жойылған кейбір бұйрықтарының тізбесі </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z85" w:id="74"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z85" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Мемлекеттік экологиялық сараптама жүргізу қағидаларын бекіту туралы" Қазақстан Республикасы Энергетика министрінің 2015 жылғы 16 ақпандағы № 100 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11021 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z86" w:id="75"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z86" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Мемлекеттік экологиялық сараптама жүргізу қағидаларын бекіту туралы" Қазақстан Республикасы Энергетика министрінің 2015 жылғы 16 ақпандағы № 100 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Энергетика министрінің 2017 жылғы 28 ақпандағы № 145 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 15189 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z87" w:id="76"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z87" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Мемлекеттік экологиялық сараптама жүргізу қағидаларын бекіту туралы" Қазақстан Республикасы Энергетика министрінің 2015 жылғы 16 ақпандағы № 100 бұйрығына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Энергетика министрінің 2018 жылғы 13 шілдедегі № 270 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17285 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>