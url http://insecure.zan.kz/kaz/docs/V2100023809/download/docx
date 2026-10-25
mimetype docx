--- v0 (2025-10-21)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3162534" w14:textId="3162534">
+    <w:p w14:paraId="6d8743e" w14:textId="6d8743e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -8207,51 +8207,71 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Нұсқаулық 3-қосымшамен толықтырылды - ҚР Экология, геология және табиғи ресурстар министрінің 26.10.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 424</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); жаңа редакцияда – ҚР Экология және табиғи ресурстар министрінің 02.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 196</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (08.09.2026 бастап күшіне енеді) бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z244" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Атмосфералық ауаның жай-күйіне әсерді бағалау:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="230"/>
     <w:bookmarkStart w:name="z245" w:id="231"/>
     <w:p>
       <w:pPr>
@@ -8266,51 +8286,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) көзделіп отырған қызметтің қоршаған ортаға әсерін бағалау үшін қажетті климаттық жағдайлардың сипаттамасы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="231"/>
     <w:bookmarkStart w:name="z246" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) ауа ортасының қазіргі жай – күйінің сипаттамасы (атмосфералық ауада шығарылатын ластаушы заттардың экологиялық сапа нормативтерімен немесе атмосфералық ауа сапасының нысаналы көрсеткіштерімен салыстырғанда олардың нақты шоғырлануын, ал олар бекітілгенге дейін-заттай өлшеулердің қолда бар материалдары бойынша гигиеналық нормативтерді көрсете отырып тізбесі);</w:t>
+      2) ауа ортасының қазіргі жай – күйінің сипаттамасы (атмосфералық ауада шығарылатын ластағыш заттардың экологиялық сапа нормативтерімен немесе атмосфералық ауа сапасының нысаналы көрсеткіштерімен салыстырғанда олардың нақты шоғырлануын, ал олар бекітілгенге дейін-заттай өлшеулердің қолда бар материалдары бойынша гигиеналық нормативтерді көрсете отырып тізбесі);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="232"/>
     <w:bookmarkStart w:name="z247" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) есептік химиялық ластану көздері мен масштабтары: жобада көзделген жабдықты барынша жүктеу кезінде, сондай-ақ ықтимал дүркін және авариялық шығарындылар кезінде. Атмосфералық ауаның күтілетін ластануының есептеулері қолданыстағы, салынып жатқан және салынуы белгіленген кәсіпорындар (объектілер) мен қолданыстағы фондық ластануды ескере отырып жүргізіледі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="233"/>
     <w:bookmarkStart w:name="z248" w:id="234"/>
     <w:p>
@@ -8346,71 +8366,71 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) Қазақстан Республикасы Экология, геология және табиғи ресурстар министрінің 2021 жылғы 10 наурыздағы № 63 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> бекітілген Қоршаған ортаға эмиссиялар нормативтерін айқындау әдістемесіне сәйкес (мемлекеттік құқықтық актілер Реестрінде № 22317 болып тіркелді) (бұдан әрі - Әдістеме), I және II санаттағы объектілер үшін ластаушы заттар шығарындыларының жол берілетін нормативтерін айқындау;</w:t>
+        <w:t xml:space="preserve"> бекітілген Қоршаған ортаға эмиссиялар нормативтерін айқындау әдістемесіне сәйкес (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 22317 болып тіркелген) (бұдан әрі - Әдістеме), I және II санаттағы объектілер үшін ластағыш заттар шығарындыларының жол берілетін нормативтерін айқындау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="235"/>
     <w:bookmarkStart w:name="z250" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) III санаттағы объектілер үшін қоршаған ортаға әсер ету туралы декларацияға енгізілуге жататын ластаушы заттардың түрлері және олардың атмосфераға шығарындыларының мөлшерін айқындау туралы мәліметтер;</w:t>
+      6) III санаттағы объектілер үшін қоршаған ортаға әсер ету туралы декларацияға енгізілуге жататын ластағыш заттардың түрлері және олардың атмосфераға шығарындыларының мөлшерін айқындау туралы мәліметтер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="236"/>
     <w:bookmarkStart w:name="z251" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) ластану салдарын бағалау және теріс әсерді төмендету жөніндегі іс-шаралар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="237"/>
     <w:bookmarkStart w:name="z252" w:id="238"/>
     <w:p>
@@ -8530,1522 +8550,1570 @@
         <w:t>
       3) су тұтыну және су бұру жүйесінің экологиялық тиімділігінің негізгі көрсеткіші ретінде алынатын таза судың жыл сайынғы көлемінің серпінін міндетті түрде көрсете отырып, объектінің су балансы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="243"/>
     <w:bookmarkStart w:name="z258" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) жер үсті сулары:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z259" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аумақтың гидрографиялық сипаттамасы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z260" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       көзделіп отырған қызметке ықтимал әсер ететін су объектілерінің сипаттамасы (барынша жақын бақылау тұстамаларының деректерін пайдалана отырып));</w:t>
-      </w:r>
-[...325 lines deleted...]
-      6) Әдістемеге сәйкес I және II санаттағы объектілер үшін ластаушы заттардың жол берілетін төгінділерінің нормативтерін айқындау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="246"/>
     <w:bookmarkStart w:name="z261" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) III санаттағы объектілер үшін қоршаған ортаға әсер ету туралы декларацияға енгізілуге жататын ластаушы заттардың түрлері және олардың қоршаған ортаға төгінділерінің санын айқындау туралы мәліметтер қамтылуға тиіс.</w:t>
+      гидрологиялық, гидрохимиялық, мұздық, термикалық, су ағынының жылдамдық режимдері, тасу режимдері, қауіпті құбылыстар - тасқын су басулар, кептелістер, шуганың болуы, қуғындау құбылыстары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="247"/>
     <w:bookmarkStart w:name="z262" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Жер қойнауына әсерді бағалау:</w:t>
+      ағынды қосымша реттеусіз, табиғи режимде жер үсті көзінен судың нормативтік негізделген мөлшерін алу мүмкіндігін бағалау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="248"/>
     <w:bookmarkStart w:name="z263" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) белгіленген объектінің әсер ету аймағында минералдық және шикізат ресурстарының болуы (қорлар мен сапа);</w:t>
+      ауыз сумен жабдықтау көздерін санитарлық қорғау аймақтарын ұйымдастыру қажеттілігі мен тәртібі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="249"/>
     <w:bookmarkStart w:name="z264" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) құрылыс және пайдалану кезеңінде объектінің минералдық және шикізат ресурстарына қажеттілігі (түрлері, көлемдері, алу көздері);</w:t>
+      ағызылатын сарқынды сулардың саны мен сипаттамасы (ағызу орнын, шығарудың конструктивтік ерекшеліктерін, ластағыш заттардың тізбесін және олардың шоғырлануын көрсете отырып);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="250"/>
     <w:bookmarkStart w:name="z265" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) минералдық және шикізат ресурстарын өндірудің қоршаған ортаның әртүрлі компоненттеріне және табиғи ресурстарға әсерін болжау;</w:t>
+      айналым жүйелерін енгізу, сарқынды суларды қайта пайдалану мүмкіндігін барынша негіздеу, тазарту құрылыстарының тұнбаларын кәдеге жарату тәсілдері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="251"/>
     <w:bookmarkStart w:name="z266" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) су режимін реттеу және бұзылған аумақтарды пайдалану жөніндегі табиғат қорғау іс-шараларының негіздемесі қамтылуға тиіс;</w:t>
+      құрамына кіруі тиіс шекті жол берілетін төгінділердің нормативтеріне қол жеткізу жөніндегі ұсыныстар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="252"/>
     <w:bookmarkStart w:name="z267" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) жер қойнауын пайдалану, пайдалы қазбаларды өндіру және қайта өңдеу жөніндегі операцияларды жүргізу кезінде мынадай материалдар ұсынылуға тиіс:</w:t>
+      су айдынының ықтимал термиялық ластануын және экожүйеге су алу әсерінің салдарын қоса алғанда, көзделіп отырған объектінің оны салу және пайдалану процесінде су ортасына әсерін бағалау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="253"/>
-    <w:p>
-[...106 lines deleted...]
-    </w:p>
     <w:bookmarkStart w:name="z268" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Өндіріс және тұтыну қалдықтарының қоршаған ортаға әсерін бағалау:</w:t>
+      құрылыстарды, көпірлерді, су бөгеттерін салуға байланысты арна процестерінің өзгеруін бағалау және жағымсыз салдарларды анықтау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="254"/>
     <w:bookmarkStart w:name="z269" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) қалдықтардың пайда болу түрлері мен көлемдері;</w:t>
+      су қорғау іс-шаралары, олардың тиімділігі, құны және іске асыру кезектілігі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="255"/>
     <w:bookmarkStart w:name="z270" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) аумақты өндіріс және тұтыну қалдықтарымен ластау ерекшеліктері (қалдықтардың қауіпті қасиеттері және физикалық жай-күйі);</w:t>
+      жер үсті суларының экологиялық мониторингін ұйымдастыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="256"/>
     <w:bookmarkStart w:name="z271" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) қалдықтарды басқару: жинақтау, жинау, тасымалдау, қалпына келтіру (қалдықтарды қайта пайдалануға, қайта өңдеуге, кәдеге жаратуға дайындау) немесе жою (көму, жою), сондай-ақ қосалқы операциялар: сұрыптау, өңдеу, залалсыздандыру) жөніндегі ұсынымдар; көрсетілген операцияларды орындау жөніндегі технологиялар;</w:t>
+      5) жерасты сулары:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="257"/>
     <w:bookmarkStart w:name="z272" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) қоршаған ортаға әсер ету туралы декларацияға енгізілуге жататын, пайда болатын, жинақталатын және қалдықтарды басқару жөніндегі мамандандырылған ұйымдарға берілетін өндіріс және тұтыну қалдықтарының түрлері мен саны көрсетіледі.</w:t>
+      ауданды сипаттаудың гидрогеологиялық параметрлері, барланған жер асты сулары кен орындарының болуы және сипаттамасы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="258"/>
     <w:bookmarkStart w:name="z273" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Қоршаған ортаға физикалық әсерді бағалау:</w:t>
+      пайдаланылатын су тұтқыш жиектің қазіргі жай-күйінің сипаттамасы (химиялық құрамы, пайдалану қорлары, қорғалуы), оны қауіпсіз пайдалану үшін жағдайларды қамтамасыз ету, су тартқыштарды санитарлық қорғау аймақтарын ұйымдастыру қажеттілігі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="259"/>
     <w:bookmarkStart w:name="z274" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) ықтимал жылу, электромагниттік, шу, әсер ету және басқа да әсер ету түрлерін, сондай-ақ олардың салдарын бағалау;</w:t>
+      Құрылыс және пайдалану кезеңінде объектінің жер асты суларының сапасына әсерін бағалау, олардың ластану ықтималдығы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="260"/>
     <w:bookmarkStart w:name="z275" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) жұмыс ауданындағы радиациялық жағдайдың сипаттамасы, радиациялық ластанудың табиғи және техногендік көздерін анықтау.</w:t>
+      жер асты суларының ықтимал ластануы мен сарқылуының салдарларын талдау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="261"/>
     <w:bookmarkStart w:name="z276" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Жер ресурстары мен топыраққа әсерді бағалау:</w:t>
+      жер асты суларын ластанудан және сарқылудан қорғау жөніндегі іс-шаралардың негіздемесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="262"/>
     <w:bookmarkStart w:name="z277" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) жер пайдаланудың жай-күйі мен шарттары, меншік түріне сәйкес объектіні және іргелес шаруашылықтарды орналастыру үшін белгіленетін аумақтың жер балансы, жерге орналастыруда ұсынылатын өзгерістер, ауыл шаруашылығы өндірісінің ысырабын және жер учаскелерінің меншік иелері мен жер пайдаланушылардың объектіні құру және пайдалану кезінде өтелуге жататын залалдарын есептеу;</w:t>
+      жерасты суларының экологиялық мониторингі бағдарламасы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="263"/>
     <w:bookmarkStart w:name="z278" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) жоспарланатын объектінің әсер ету аймағындағы топырақ жамылғысының қазіргі жай-күйінің сипаттамасы (бонитет балдары бар топырақ картасы, судың физикалық, химиялық қасиеттері, ластануы, бұзылуы, эрозиясы, дефляциясы, құнарлылығы және топырақтың механикалық құрамы);</w:t>
+      6) Әдістемеге сәйкес I және II санаттағы объектілер үшін ластағыш заттардың жол берілетін төгінділерінің нормативтерін айқындау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="264"/>
     <w:bookmarkStart w:name="z279" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) топырақ жамылғысына күтілетін әсердің сипаттамасы (механикалық бұзылулар, химиялық ластану), геохимиялық процестердің өзгеруі нәтижесінде объектінің әсер ету аймағындағы топырақ пен топырақ қасиеттерінің өзгеруі, аумақтың бетін қайта жоспарлауға, табиғи процестердің жандануына, өндіріс және тұтыну қалдықтарымен ластануға байланысты рельефтің жаңа нысандарының құрылуы;</w:t>
+      7) III санаттағы объектілер үшін қоршаған ортаға әсер ету туралы декларацияға енгізілуге жататын ластағыш заттардың түрлері және олардың қоршаған ортаға төгінділерінің санын айқындау туралы мәліметтер қамтылуға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="265"/>
     <w:bookmarkStart w:name="z280" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) топырақтың құнарлы қабатын және аршу жыныстарын алу, тасымалдау және сақтау жөніндегі, тікелей қызмет қозғамайтын учаскелерде топырақ қабатын сақтау жөніндегі, бүлінген топырақ қабатын қалпына келтіру және аумақты бастапқы немесе өзге де пайдалануға жарамды күйге келтіру жөніндегі (техникалық және биологиялық қалпына келтіру) ықпал ету аймағындағы жоспарланатын іс-шаралар мен жобалық шешімдер қамтылуға тиіс);</w:t>
+      3. Жер қойнауына әсерді бағалау:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="266"/>
     <w:bookmarkStart w:name="z281" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) топырақтың экологиялық мониторингін ұйымдастыру.</w:t>
+      1) белгіленген объектінің әсер ету аймағында минералдық және шикізат ресурстарының болуы (қорлар мен сапа);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="267"/>
     <w:bookmarkStart w:name="z282" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Өсімдіктерге әсерін бағалау:</w:t>
+      2) құрылыс және пайдалану кезеңінде объектінің минералдық және шикізат ресурстарына қажеттілігі (түрлері, көлемдері, алу көздері);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="268"/>
     <w:bookmarkStart w:name="z283" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) объектінің әсер ету аймағындағы өсімдік жамылғысының қазіргі жай-күйі (геоботаникалық карта, флористикалық құрамы, функционалдық мәні, өсімдік қоғамдастықтарының өнімділігі, олардың табиғи серпіні, өрт қауіптілігі, дәрілік, сирек кездесетін, эндемикалық және Қызыл кітапқа енгізілген өсімдік түрлерінің болуы, жасыл екпелердің жай-күйі, өсімдіктердің ластануы және зақымдануы; өсімдіктерге қазіргі заманғы антропогендік әсердің әсерінен болатын сабақтастықтар);</w:t>
+      3) минералдық және шикізат ресурстарын өндірудің қоршаған ортаның әртүрлі компоненттеріне және табиғи ресурстарға әсерін болжау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="269"/>
     <w:bookmarkStart w:name="z284" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) объектінің және ілеспе өндірістердің аумақтың өсімдік қоғамдастығына әсер ету сипаттамасы, әсер ету аймағында өсімдіктердің сирек кездесетін, эндемикалық түрлеріне қауіп;</w:t>
+      4) су режимін реттеу және бұзылған аумақтарды пайдалану жөніндегі табиғат қорғау іс-шараларының негіздемесі қамтылуға тиіс;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="270"/>
     <w:bookmarkStart w:name="z285" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) өсімдік ресурстарын пайдалану көлемін негіздеу;</w:t>
+      5) жер қойнауын пайдалану, пайдалы қазбаларды өндіру және қайта өңдеу жөніндегі операцияларды жүргізу кезінде мынадай материалдар ұсынылуға тиіс:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="271"/>
     <w:bookmarkStart w:name="z286" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) жоспарланып отырған қызметтің өсімдікке әсер ету аймағын айқындау;</w:t>
+      пайдаланылатын кен орындарының сипаттамасы (пайдалы қазбалар қорлары жөніндегі мемлекеттік комиссия бекіткен пайдалы қазбалар қорлары, олардың геологиялық ерекшеліктері және басқалары);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="272"/>
     <w:bookmarkStart w:name="z287" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) өсімдік жамылғысындағы күтілетін өзгерістер (қауымдастықтардың түрлік құрамы, жай-күйі, өнімділігі, генотиптердің бейімділігін бағалау, шаруашылық және функционалдық маңызы, ластануы, зиянкестермен зақымдануы) және осы өзгерістердің халықтың өмірі мен денсаулығы үшін салдары;</w:t>
+      зиянды компоненттерді алу және сату мүмкіндігін растайтын материалдар, ал неғұрлым уыттылар үшін-оларды көму тәсілі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="273"/>
     <w:bookmarkStart w:name="z288" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) өсімдіктер қауымдастығын сақтау, олардың жай-күйін жақсарту, флораны сақтау және өсімін молайту жөніндегі ұсынымдар;</w:t>
+      пайдалы қазбалар мен аршылған жыныстардың радиациялық сипаттамасы (әсіресе рекультивациялау үшін және құрылыс материалдарын өндіруде пайдаланылатын);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="274"/>
     <w:bookmarkStart w:name="z289" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) өсімдік жамылғысының мониторингі үшін ұсыныстар;</w:t>
+      көзделіп отырған құрылыс объектілерін пайдалану процесінде тау жыныстары мен жерасты суларының жай-күйін зерделеу, бақылау және бағалау үшін ұңғымалардың режимдік желісінің құрамы мен орналасуы жөніндегі ұсынымдар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="275"/>
     <w:bookmarkStart w:name="z290" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) биоәртүрлікке теріс әсер етудің алдын алу шаралары, оны барынша азайту, биоәртүрліктің жоғалуын бағалауды жұмсарту және оларды өтеу шаралары, сондай-ақ осы шаралардың орындалуы мен олардың тиімділігін бақылау.</w:t>
+      көршілес учаскелерде және оларды өндіру ауданында (суландыру, ауа-райының, тотығудың, тұтанудың және т. б. нәтижесінде) жер асты қазбалары қорларының төмендеуін болдырмайтын жер қойнауынан пайдалы қазбаларды барынша ықтимал алу жөніндегі ұсыныстар);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="276"/>
     <w:bookmarkStart w:name="z291" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Жануарлар әлеміне әсерді бағалау:</w:t>
+      мамандандырылған ғылыми-зерттеу ұйымының қорытындысын ұсына отырып, өндірістің зиянды заттары мен қалдықтарын жер қойнауына көму мүмкіндігін бағалау.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="277"/>
     <w:bookmarkStart w:name="z292" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) су және жер үсті фаунасының бастапқы жағдайы;</w:t>
+      4. Өндіріс және тұтыну қалдықтарының қоршаған ортаға әсерін бағалау:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="278"/>
     <w:bookmarkStart w:name="z293" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) сирек кездесетін, жойылып бара жатқан және Қызыл кітапқа енгізілген жануарлар түрлерінің болуы;</w:t>
+      1) қалдықтардың пайда болу түрлері мен көлемдері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="279"/>
     <w:bookmarkStart w:name="z294" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) объектінің түрлік құрамына, фаунаның санына, оның гендік қорына, мекендеу ортасына әсер ету сипаттамасы, объектіні салу және пайдалану процесінде жануарлардың көбею жағдайлары, қоныс аудару жолдары мен шоғырлану орындары, түрлердің бейімділігін бағалау;</w:t>
+      2) аумақты өндіріс және тұтыну қалдықтарымен ластау ерекшеліктері (қалдықтардың қауіпті қасиеттері және физикалық жай-күйі);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="280"/>
     <w:bookmarkStart w:name="z295" w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) табиғи қоғамдастықтар, мекендеу ортасы, көбею жағдайлары тұтастығының ықтимал бұзылуы, жануарлардың өріс аудару жолына және шоғырлану орындарына әсер етуі, объектінің әсер ету аймағында олардың түрлік сан алуандығын қысқартуы, осы өзгерістердің салдарын және қоршаған ортаға келтірілген залалды бағалау;</w:t>
+      3) қалдықтарды басқару: жинақтау, жинау, тасымалдау, қалпына келтіру (қалдықтарды қайта пайдалануға, қайта өңдеуге, кәдеге жаратуға дайындау) немесе жою (көму, жою), сондай-ақ қосалқы операциялар: сұрыптау, өңдеу, залалсыздандыру) жөніндегі ұсынымдар; көрсетілген операцияларды орындау жөніндегі технологиялар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="281"/>
     <w:bookmarkStart w:name="z296" w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) биоәртүрлікке теріс әсер етудің алдын алу шаралары, оны барынша азайту, биоәртүрліктің жоғалуын бағалауды жұмсарту және оларды өтеу шаралары, сондай-ақ осы шаралардың орындалуы мен олардың тиімділігін бақылау (соның ішінде шудың деңгейін, қоршаған ортаның ластануын, жағымсыз иістерді, жарықтың әсерін, жануарларға басқа жағымсыз әсерлерді бақылау);</w:t>
+      4) қоршаған ортаға әсер ету туралы декларацияға енгізілуге жататын, пайда болатын, жинақталатын және қалдықтарды басқару жөніндегі мамандандырылған ұйымдарға берілетін өндіріс және тұтыну қалдықтарының түрлері мен саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="282"/>
     <w:bookmarkStart w:name="z297" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Ландшафтарға әсерін бағалау және жағымсыз салдарың алдын алу, азайту, ландшафттарды бұзған жағдайда оларды қалпына келтіру бойынша шаралар.</w:t>
+      5. Қоршаған ортаға физикалық әсерді бағалау:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="283"/>
     <w:bookmarkStart w:name="z298" w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Әлеуметтік-экономикалық ортаға әсерді бағалау:</w:t>
+      1) ықтимал жылу, электромагниттік, шу, әсер ету және басқа да әсер ету түрлерін, сондай-ақ олардың салдарын бағалау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="284"/>
     <w:bookmarkStart w:name="z299" w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) жергілікті халықтың қазіргі әлеуметтік-экономикалық өмір сүру жағдайлары, оның еңбек қызметінің сипаттамасы;</w:t>
+      2) жұмыс ауданындағы радиациялық жағдайдың сипаттамасы, радиациялық ластанудың табиғи және техногендік көздерін анықтау.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="285"/>
     <w:bookmarkStart w:name="z300" w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) құрылыс, пайдалану және жою кезеңінде объектінің еңбек ресурстарымен қамтамасыз етілуі, жергілікті халықтың қатысуы;</w:t>
+      6. Жер ресурстары мен топыраққа әсерді бағалау:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="286"/>
     <w:bookmarkStart w:name="z301" w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) көзделіп отырған объектінің өңірлік-аумақтық табиғат пайдалануға әсері;</w:t>
+      1) жер пайдаланудың жай-күйі мен шарттары, меншік түріне сәйкес объектіні және іргелес шаруашылықтарды орналастыру үшін белгіленетін аумақтың жер балансы, жерге орналастыруда ұсынылатын өзгерістер, ауыл шаруашылығы өндірісінің ысырабын және жер учаскелерінің меншік иелері мен жер пайдаланушылардың объектіні құру және пайдалану кезінде өтелуге жататын залалдарын есептеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="287"/>
     <w:bookmarkStart w:name="z302" w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) объектінің жобалық шешімдерін іске асыру кезінде (объектіні пайдаланудың қалыпты жағдайларында және ықтимал авариялық жағдайларда) жергілікті халық өмірінің әлеуметтік-экономикалық жағдайларының өзгеру болжамы);</w:t>
+      2) жоспарланатын объектінің әсер ету аймағындағы топырақтың қазіргі жай-күйінің сипаттамасы (бонитет балдары бар топырақ картасы, судың физикалық, химиялық қасиеттері, ластануы, бұзылуы, эрозиясы, дефляциясы, құнарлылығы және топырақтың механикалық құрамы);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="288"/>
     <w:bookmarkStart w:name="z303" w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) белгіленген қызмет нәтижесінде аумақтың санитариялық-эпидемиологиялық жай-күйі және оның өзгеру болжамы;</w:t>
+      3) топырағына күтілетін әсердің сипаттамасы (механикалық бұзылулар, химиялық ластану), геохимиялық процестердің өзгеруі нәтижесінде объектінің әсер ету аймағындағы топырақ пен топырақ қасиеттерінің өзгеруі, аумақтың бетін қайта жоспарлауға, табиғи процестердің жандануына, өндіріс және тұтыну қалдықтарымен ластануға байланысты рельефтің жаңа нысандарының құрылуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="289"/>
     <w:bookmarkStart w:name="z304" w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) көзделіп отырған шаруашылық қызмет процесінде әлеуметтік қатынастарды реттеу жөніндегі ұсыныстар қамтылуға тиіс.</w:t>
+      4) топырақтың және аршу жыныстарын алу, тасымалдау және сақтау жөніндегі, тікелей қызмет қозғамайтын учаскелерде топырақтың сақтау жөніндегі, бүлінген топырақ қабатын қалпына келтіру және аумақты бастапқы немесе өзге де пайдалануға жарамды күйге келтіру жөніндегі (техникалық және биологиялық қалпына келтіру) ықпал ету аймағындағы жоспарланатын іс-шаралар мен жобалық шешімдер қамтылуға тиіс);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="290"/>
     <w:bookmarkStart w:name="z305" w:id="291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. Өңірде көзделіп отырған қызметті іске асырудың экологиялық тәуекелін бағалау:</w:t>
+      5) топырақтың экологиялық мониторингін ұйымдастыру.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="291"/>
     <w:bookmarkStart w:name="z306" w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) табиғи кешендердің құндылығы (функционалдық мәні, ерекше қорғалатын объектілер), бөлінген кешендердің (ландшафттардың) белгіленген қызметтің әсеріне тұрақтылығы;</w:t>
+      7. Өсімдіктерге әсерін бағалау:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="292"/>
     <w:bookmarkStart w:name="z307" w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) объектіні пайдаланудың қалыпты (авариясыз) режимі кезінде қоршаған ортаға әсер ету салдарын кешенді бағалау болып табылады;</w:t>
+      1) объектінің әсер ету аймағындағы өсімдік жамылғысының қазіргі жай-күйі (геоботаникалық карта, флористикалық құрамы, функционалдық мәні, өсімдік қоғамдастықтарының өнімділігі, олардың табиғи серпіні, өрт қауіптілігі, дәрілік, сирек кездесетін, эндемикалық және Қызыл кітапқа енгізілген өсімдік түрлерінің болуы, жасыл екпелердің жай-күйі, өсімдіктердің ластануы және зақымдануы; өсімдіктерге қазіргі заманғы антропогендік әсердің әсерінен болатын сабақтастықтар);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="293"/>
     <w:bookmarkStart w:name="z308" w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) авариялық жағдайлардың ықтималдығы (объектінің техникалық деңгейін және қауіпті табиғи құбылыстардың болуын ескере отырып), бұл ретте авариялық жағдайлардың көздері, түрлері, олардың қайталануы, әсер ету аймағы айқындалады;</w:t>
+      2) объектінің және ілеспе өндірістердің аумақтың өсімдік қоғамдастығына әсер ету сипаттамасы, әсер ету аймағында өсімдіктердің сирек кездесетін, эндемикалық түрлеріне қауіп;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="294"/>
     <w:bookmarkStart w:name="z309" w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) қоршаған ортаға және халыққа авариялық жағдайлар салдарларының болжамы;</w:t>
+      3) өсімдік ресурстарын пайдалану көлемін негіздеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="295"/>
     <w:bookmarkStart w:name="z310" w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      4) жоспарланып отырған қызметтің өсімдікке әсер ету аймағын айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z311" w:id="297"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) өсімдік жамылғысындағы күтілетін өзгерістер (қауымдастықтардың түрлік құрамы, жай-күйі, өнімділігі, генотиптердің бейімділігін бағалау, шаруашылық және функционалдық маңызы, ластануы, зиянкестермен зақымдануы) және осы өзгерістердің халықтың өмірі мен денсаулығы үшін салдары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z312" w:id="298"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) өсімдіктер қауымдастығын сақтау, олардың жай-күйін жақсарту, флораны сақтау және өсімін молайту жөніндегі ұсынымдар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z313" w:id="299"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) өсімдік жамылғысының мониторингі үшін ұсыныстар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z314" w:id="300"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) биоәртүрлілікке теріс әсер етудің алдын алу шаралары, оны барынша азайту, биоәртүрліліктің жоғалуын бағалауды жұмсарту және оларды өтеу шаралары, сондай-ақ осы шаралардың орындалуы мен олардың тиімділігін бақылау.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z315" w:id="301"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Жануарлар әлеміне әсерді бағалау:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z316" w:id="302"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) су және жер үсті фаунасының бастапқы жағдайы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z317" w:id="303"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сирек кездесетін, жойылып бара жатқан және Қызыл кітапқа енгізілген жануарлар түрлерінің болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z318" w:id="304"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) объектінің түрлік құрамына, фаунаның санына, оның гендік қорына, мекендеу ортасына әсер ету сипаттамасы, объектіні салу және пайдалану процесінде жануарлардың көбею жағдайлары, қоныс аудару жолдары мен шоғырлану орындары, түрлердің бейімділігін бағалау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z319" w:id="305"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) табиғи қоғамдастықтар, мекендеу ортасы, көбею жағдайлары тұтастығының ықтимал бұзылуы, жануарлардың өріс аудару жолына және шоғырлану орындарына әсер етуі, объектінің әсер ету аймағында олардың түрлік сан алуандығын қысқартуы, осы өзгерістердің салдарын және қоршаған ортаға келтірілген залалды бағалау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z320" w:id="306"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) биоәртүрлілікке теріс әсер етудің алдын алу шаралары, оны барынша азайту, биоәртүрліліктің жоғалуын бағалауды жұмсарту және оларды өтеу шаралары, сондай-ақ осы шаралардың орындалуы мен олардың тиімділігін бақылау (соның ішінде шудың деңгейін, қоршаған ортаның ластануын, жағымсыз иістерді, жарықтың әсерін, жануарларға басқа жағымсыз әсерлерді бақылау);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z321" w:id="307"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Ландшафттарға әсерін бағалау және жағымсыз салдарың алдын алу, азайту, ландшафттарды бұзған жағдайда оларды қалпына келтіру бойынша шаралар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z322" w:id="308"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Әлеуметтік-экономикалық ортаға әсерді бағалау:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z323" w:id="309"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жергілікті халықтың қазіргі әлеуметтік-экономикалық өмір сүру жағдайлары, оның еңбек қызметінің сипаттамасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z324" w:id="310"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) құрылыс, пайдалану және жою кезеңінде объектінің еңбек ресурстарымен қамтамасыз етілуі, жергілікті халықтың қатысуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z325" w:id="311"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) көзделіп отырған объектінің өңірлік-аумақтық табиғат пайдалануға әсері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z326" w:id="312"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) объектінің жобалық шешімдерін іске асыру кезінде (объектіні пайдаланудың қалыпты жағдайларында және ықтимал авариялық жағдайларда) жергілікті халық өмірінің әлеуметтік-экономикалық жағдайларының өзгеру болжамы);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z327" w:id="313"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) белгіленген қызмет нәтижесінде аумақтың санитариялық-эпидемиологиялық жай-күйі және оның өзгеру болжамы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z328" w:id="314"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) көзделіп отырған шаруашылық қызмет процесінде әлеуметтік қатынастарды реттеу жөніндегі ұсыныстар қамтылуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z329" w:id="315"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Өңірде көзделіп отырған қызметті іске асырудың экологиялық тәуекелін бағалау:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z330" w:id="316"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) табиғи кешендердің құндылығы (функционалдық мәні, ерекше қорғалатын объектілер), бөлінген кешендердің (ландшафттардың) белгіленген қызметтің әсеріне тұрақтылығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z331" w:id="317"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) объектіні пайдаланудың қалыпты (авариясыз) режимі кезінде қоршаған ортаға әсер ету салдарын кешенді бағалау болып табылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z332" w:id="318"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) авариялық жағдайлардың ықтималдығы (объектінің техникалық деңгейін және қауіпті табиғи құбылыстардың болуын ескере отырып), бұл ретте авариялық жағдайлардың көздері, түрлері, олардың қайталануы, әсер ету аймағы айқындалады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z333" w:id="319"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) қоршаған ортаға және халыққа авариялық жағдайлар салдарларының болжамы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z334" w:id="320"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       5) авариялық жағдайлардың алдын алу және олардың салдарларын жою жөніндегі ұсынымдарды қамтуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkEnd w:id="320"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10150,402 +10218,402 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 280 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z160" w:id="297"/>
+    <w:bookmarkStart w:name="z160" w:id="321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Қоршаған ортаны қорғау министрінің, Қазақстан Республикасы Қоршаған ортаны қорғау министрінің міндетін атқарушының, Қазақстан Республикасы Энергетика министрінің күші жойылды деп танылатын кейбір бұйрықтарының тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="297"/>
-    <w:bookmarkStart w:name="z161" w:id="298"/>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z161" w:id="322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) "Қоршаған ортаға әсерді бағалау жүргізу жөніндегі нұсқаулықты бекіту туралы" Қазақстан Республикасы Қоршаған ортаны қорғау министрінің 2007 жылғы 28 маусымдағы № 204-ө </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық кесімдерді мемлекеттік тіркеудің тізіліміне № 4825 болып енгізілді);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="298"/>
-    <w:bookmarkStart w:name="z162" w:id="299"/>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z162" w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) "Жоспарлау алдындағы, жоспарлау, жобалау алдындағы және жобалау қүжаттамасын әзірлеу кезінде көзделіп отырған шаруашылық және өзге де қызметтің қоршаған ортаға әсерін бағалау жүргізу бойынша нұсқаулықты бекіту туралы" Қазақстан Республикасы Қоршаған ортаны қорғау министрінің 2007 жылғы 28 маусымдағы № 204-ө бұйрығына өзгеріс енгізу туралы" Қазақстан Республикасы Қоршаған ортаны қорғау министрінің 2008 жылғы 20 наурыздағы № 62-ө </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық кесімдерді мемлекеттік тіркеудің тізіліміне № 5181 болып енгізілді);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="299"/>
-    <w:bookmarkStart w:name="z163" w:id="300"/>
+    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkStart w:name="z163" w:id="324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) "Жоспарлау алдындағы, жоспарлау жобалау алдындағы және жобалау құжаттамасын әзірлеу кезінде көзделіп отырған шаруашылық және өзге де қызметтің қоршаған ортаға әсеріне бағалау жүргізу жөніндегі нұсқаулықты бекіту туралы" Қазақстан Республикасы Қоршаған ортаны қорғау министрінің 2007 жылғы 28 маусымдағы № 204-ө бұйрығына толықтыру енгізу туралы" Қазақстан Республикасы Қоршаған ортаны қорғау министрінің 2009 жылғы 3 ақпандағы № 17-ө </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 5577 тіркелді);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="300"/>
-    <w:bookmarkStart w:name="z164" w:id="301"/>
+    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkStart w:name="z164" w:id="325"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) "Жоспарлау алдындағы, жоспарлау, жобалау алдындағы және жобалау құжаттамасын әзірлеу кезінде көзделіп отырған шаруашылық және өзге де қызметтің қоршаған ортаға әсеріне бағалау жүргізу бойынша Нұсқаулықты бекіту туралы" Қазақстан Республикасы Қоршаған ортаны қорғау министрінің 2007 жылғы 28 маусымдағы № 204-ө бұйрығына өзгеріс пен толықтырулар енгізу туралы Қазақстан Республикасы Қоршаған ортаны қорғау министрінің міндетін атқарушының 2010 жылғы 26 наурыздағы № 70-ө </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 6166 тіркелді);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="301"/>
-    <w:bookmarkStart w:name="z165" w:id="302"/>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z165" w:id="326"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) "Жоспарлау алдындағы, жоспарлау, жобалау алдындағы және жобалау құжаттамасын әзірлеу кезінде көзделіп отырған шаруашылық және өзге де қызметтің қоршаған ортаға әсеріне бағалау жүргізу бойынша Нұсқаулықты бекіту туралы" Қазақстан Республикасы Қоршаған ортаны қорғау министрінің 2007 жылғы 28 маусымдағы № 204-ө бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Қоршаған ортаны қорғау министрінің міндетін атқарушының 2012 жылғы 19 наурыздағы № 72-ө </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 7595 тіркелді);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="302"/>
-    <w:bookmarkStart w:name="z166" w:id="303"/>
+    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkStart w:name="z166" w:id="327"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) "Жоспарлау алдындағы, жоспарлау, жобалау алдындағы және жобалау құжаттамасын әзірлеу кезінде көзделіп, отырған шаруашылық және өзге де қызметтің қоршаған ортаға әсерін бағалау жүргізу бойынша нұсқаулықты бекіту туралы" Қазақстан Республикасы Қоршаған ортаны қорғау министрінің 2007 жылғы 28 маусымдағы № 204-ө бұйрығына өзгеріс енгізу туралы Қазақстан Республикасы Қоршаған ортаны қорғау министрінің 2013 жылғы 24 қыркүйектегі № 289-ө </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8775 тіркелді);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="303"/>
-    <w:bookmarkStart w:name="z167" w:id="304"/>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z167" w:id="328"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) "Жоспарлау алдындағы, жоспарлау, жобалау алдындағы және жобалау құжаттамасын әзірлеу кезінде көзделіп отырған шаруашылық және өзге де қызметтің қоршаған ортаға әсеріне бағалау жүргізу бойынша нұсқаулықты бекіту туралы" Қазақстан Республикасы Қоршаған ортаны қорғау министрінің 2007 жылғы 28 маусымдағы № 204-ө бұйрығына өзгерістер енгізу туралы Қазақстан Республикасы Энергетика министрінің 2016 жылғы 17 маусымдағы № 253 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 14007 тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkEnd w:id="328"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -10871,31 +10939,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>