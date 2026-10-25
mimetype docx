--- v1 (2026-03-14)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="93cfae2" w14:textId="93cfae2">
+    <w:p w14:paraId="e8dc650" w14:textId="e8dc650">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2196,130 +2196,192 @@
         </w:rPr>
         <w:t xml:space="preserve"> 1-параграф. Жедел-іздестіру іс-шараларын өткізуді қамтамасыз ету бойынша талаптар</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:bookmarkStart w:name="z47" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Коммутациялық жабдықтың құрамында мынадай жедел-іздестіру іс-шараларын өткізу құралдары болуы тиіс:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z48" w:id="43"/>
-[...15 lines deleted...]
-      1) тіркелген телефон байланысы желілерінің коммутациялық жабдығы құрамында белгіленген абоненттердің телефондық аудио және бейне сөйлесулерін, жіберген/алған мәтіндік, графикалық, факсимильді хабарламаларын және белгіленген абоненттердің қармалған сөйлесулері және/немесе хабарламалары бойынша биллингтік мәліметтерін, оларға көрсетілген байланыс қызметтері туралы мәліметтерді қармауды, жазып алуды, сақтауды, тындауды, қарауды, сыртқы ақпарат жеткізгіш пен сыртқы ақпараттық жүйелерге жазып алуды (экспорт жасауды) қамтамасыз ететін жедел-іздестіру іс-шараларын өткізу құралдары болуы тиіс;</w:t>
+    <w:bookmarkStart w:name="z149" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тіркелген телефон байланысы желілерінің коммутациялық жабдығы құрамында белгіленген абоненттердің телефондық аудио- және бейне сөйлесулерін, жіберген/алған мәтіндік, графикалық, факсимильді хабарламаларын және белгіленген абоненттердің қармалған сөйлесулері және/немесе хабарламалары бойынша биллингтік мәліметтерін, оларға көрсетілген байланыс қызметтері туралы мәліметтерді қармауды, жазып алуды, сақтауды, тындауды, қарауды, сыртқы ақпарат жеткізгіш пен сыртқы цифрлық жүйелерге жазып алуды (экспорт жасауды) қамтамасыз ететін жедел-іздестіру іс-шараларын өткізу құралдары болуы тиіс;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z49" w:id="44"/>
-[...15 lines deleted...]
-      2) ұялы, спутниктік және басқа да жылжымалы телефон байланысы желілерінің коммутациялық жабдығы құрамында белгіленген абоненттердің телефондық аудио және бейне сөйлесулерін, жіберген/алған қысқа мәтіндік хабарламаларын (SMS) және белгіленген абоненттердің қармалған сөйлесулері және/немесе хабарламалары бойынша биллингтік мәліметтерін, олардың орналасқан жері және оларға көрсетілген байланыс қызметтері туралы мәліметтерін қармауды, жазып алуды, сақтауды, тындауды, қарауды, сыртқы ақпарат жеткізгіш пен сыртқы ақпараттық жүйелерге жазып алуды (экспорт жасауды) қамтамасыз ететін жедел-іздестіру іс-шараларын өткізу құралдары болуы тиіс;</w:t>
+    <w:bookmarkStart w:name="z150" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ұялы, спутниктік және басқа да жылжымалы телефон байланысы желілерінің коммутациялық жабдығы құрамында белгіленген абоненттердің телефондық аудио- және бейне сөйлесулерін, жіберген/алған қысқа мәтіндік хабарламаларын (SMS) және белгіленген абоненттердің қармалған сөйлесулері және/немесе хабарламалары бойынша биллингтік мәліметтерін, олардың орналасқан жері және оларға көрсетілген байланыс қызметтері туралы мәліметтерін қармауды, жазып алуды, сақтауды, тындауды, қарауды, сыртқы ақпарат жеткізгіш пен сыртқы цифрлық жүйелерге жазып алуды (экспорт жасауды) қамтамасыз ететін жедел-іздестіру іс-шараларын өткізу құралдары болуы тиіс;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z50" w:id="45"/>
-[...15 lines deleted...]
-      3) Интернетке қол жеткізуді қамтамасыз ететін тіркелген телефон байланысы желілерінің коммутациялық жабдығы құрамында белгіленген абоненттердің жіберген/алған мәтіндік, графикалық, аудио және бейне хабарламаларын және белгіленген абоненттердің қармалған хабарламалары бойынша биллингтік мәліметтерін, оларға көрсетілген байланыс қызметтері туралы, деректер жіберу желісіндегі мекенжайлары, Интернет-ресурстарға кіру мекенжайлары, Интернет-ресурсты сәйкестендірушілері, деректер беру желісінің хаттамалары туралы мәліметтерді қармауды, жазып алуды, сақтауды, тындауды, қарауды, сыртқы ақпарат жеткізгіш пен сыртқы ақпараттық жүйелерге жазып алуды (экспорт жасауды) қамтамасыз ететін, сондай-ақ белгіленген абоненттердің трафиктерін басқаруды қамтамасыз ететін жедел-іздестіру іс-шараларын өткізу құралдары болуы тиіс;</w:t>
+    <w:bookmarkStart w:name="z151" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Интернетке қол жеткізуді қамтамасыз ететін тіркелген байланыс деректерін беру желілерінің коммутациялық жабдығы құрамында белгіленген абоненттердің жіберген/алған мәтіндік, графикалық, аудио және бейне хабарламаларын және белгіленген абоненттердің қармалған хабарламалары бойынша биллингтік мәліметтерін, оларға көрсетілген байланыс қызметтері туралы, деректер жіберу желісіндегі мекенжайлары, Интернет-ресурстарға кіру мекенжайлары, Интернет-ресурсты сәйкестендірушілері, деректер беру желісінің хаттамалары туралы мәліметтерді қармауды, жазып алуды, сақтауды, тындауды, қарауды, сыртқы ақпарат жеткізгіш пен сыртқы цифрлық жүйелерге жазып алуды (экспорт жасауды) қамтамасыз ететін, сондай-ақ белгіленген абоненттердің трафиктерін басқаруды қамтамасыз ететін жедел-іздестіру іс-шараларын өткізу құралдары болуы тиіс;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z51" w:id="46"/>
-[...15 lines deleted...]
-      4) Интернетке қол жеткізуді қамтамасыз ететін ұялы, спутниктік және басқа жылжымалы телефон байланыс желілерінің коммутациялық жабдығы құрамында белгіленген абоненттердің жіберген/алған мәтіндік, графикалық, аудио және бейне хабарламаларын,оның ішінде белгіленген абоненттердің қармаланған хабарламалары бойынша биллингтік мәліметтерін, оларға көрсетілген байланыс қызметтері туралы, орналасқан жері туралы, деректер жіберу желісіндегі мекенжайлары, Интернет-ресурстарға кіру мекенжайлары, Интернет-ресурсты сәйкестендірушілері, деректер беру желісінің хаттамалары туралы мәліметтерді қармауды, жазып алуды, сақтауды, тындауды, қарауды, сыртқы ақпарат жеткізгіш пен сыртқы ақпараттық жүйелерге жазып алуды (экспорт жасауды) қамтамасыз ететін, сондай-ақ белгіленген абоненттердің трафиктерін басқаруды қамтамасыз ететін жедел-іздестіру іс-шараларын өткізу құралдары болуы тиіс.</w:t>
+    <w:bookmarkStart w:name="z152" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Интернетке қол жеткізуді қамтамасыз ететін ұялы, спутниктік және басқа жылжымалы байланыс деректерін беру желілерінің коммутациялық жабдығы құрамында белгіленген абоненттердің жіберген/алған мәтіндік, графикалық, аудио- және бейне хабарламаларын, оның ішінде белгіленген абоненттердің қармаланған хабарламалары бойынша биллингтік мәліметтерін, оларға көрсетілген байланыс қызметтері туралы, орналасқан жері туралы, деректер жіберу желісіндегі мекенжайлары, Интернет-ресурстарға кіру мекенжайлары, Интернет-ресурсты сәйкестендірушілері, деректер беру желісінің хаттамалары туралы мәліметтерді қармауды, жазып алуды, сақтауды, тындауды, қарауды, сыртқы ақпарат жеткізгіш пен сыртқы цифрлық жүйелерге жазып алуды (экспорт жасауды) қамтамасыз ететін, сондай-ақ белгіленген абоненттердің трафиктерін басқаруды қамтамасыз ететін жедел-іздестіру іс-шараларын өткізу құралдары болуы тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР Ұлттық қауіпсіздік комитеті Төрағасының 21.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 92/ҚЕ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z52" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Жедел-іздестіру іс-шараларын өткізу құралдары компьютерлік жұмыс орындарын қосу үшін ену интерфейсін қамтамасыз ету тиіс. Көрсетілген жұмыс орындары жедел-іздестіру іс-шараларын жүргізу құралдарын басқару, жедел-іздестіру іс-шаралардың нәтижелерін алу, жұмыс орындары пайдаланушыларының іс-қимылын бақылау мүмкіндіктерін қамтамасыз ету тиіс. Осы мақсатта ену интерфейсі әкімшілік ету, өңдеу және бақылау жұмыс орындарын ұйымдастыру тиіс. Ену интерфейсіне талаптар ұлттық стандарттарымен анықталады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:bookmarkStart w:name="z53" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2806,70 +2868,132 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Белгіленген абоненттердің телефондық сөйлесулері және/немесе хабарламалары келіп түсуі техникалық істен шығу, тоқтап қалу жағдайларында жедел-іздестіру іс-шараларын өткізу құралдары өңдеу интерфейсінде белгіленген абоненттердің өткізілген телефондық сөйлесулері және/немесе хабарламалары туралы ескертуді қамтамасыз етуі тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
     <w:bookmarkStart w:name="z66" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      25. Жедел-іздестіру іс-шараларын өткізу құралдары мәтіндік, графикалық, аудио және бейне файлдар түрінде барлық ақпаратты сыртқы ақпарат жеткізгіш пен сыртқы ақпараттық жүйелерге жазып алуды (экспорт жасауды) қамтамасыз етуі тиіс.</w:t>
+      25. Жедел-іздестіру іс-шараларын өткізу құралдары мәтіндік, графикалық, аудио- және бейне файлдар түрінде барлық ақпаратты сыртқы ақпарат жеткізгіш пен сыртқы цифрлық жүйелерге жазып алуды (экспорт жасауды) қамтамасыз етуі тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көшірудің (экспорт жасаудың) өнімділігі бір тәулік бойынша жазу көлемі 4 сағаттан көп емес қамтамасыз етілуі тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 25-тармақ жаңа редакцияда - ҚР Ұлттық қауіпсіздік комитеті Төрағасының 21.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 92/ҚЕ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z67" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Жедел-іздестіру іс-шараларын өткізу құралдары электрондық журналдарында әкімшілік, өңдеу және бақылау интерфейстері арқылы жасалған барлық әрекеттерді, рұқсат етілмеген қатынас құру әрекеттері, уақыт және әрекет түрін қоса жазуын қамтамасыз етуі тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -3338,130 +3462,192 @@
         </w:rPr>
         <w:t xml:space="preserve"> 2-параграф. Абоненттер туралы қызметтік ақпараттарды жинауды және сақтауды қамтамасыз ету талаптары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
     <w:bookmarkStart w:name="z88" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Коммутациялық жабдық құрамында мынадай абоненттер туралы қызметтік ақпараттарды жинау және сақтау құралдары болуы тиіс:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z89" w:id="84"/>
-[...15 lines deleted...]
-      1) тіркелген телефон байланыс желілерінің коммутациялық жабдығының құрамында жүргізілген телефондық сөйлесулер, берілген/қабылданған хабарламалар туралы биллингтік мәліметтерді және көрсетілген қызметтер туралы мәліметтерді қоса алғанда, байланыс желісіндегі барлық абоненттер туралы қызметтік ақпаратты жинақтауды, жазуды, сақтауды, қарауды, сыртқы ақпарат тасымалдағыштарға және сыртқы ақпараттық жүйелерге көшіріп жазуды (экспорт жасауды) қамтамасыз ететін абоненттер туралы қызметтік ақпараттарды жинау және сақтау құралдары болуы тиіс;</w:t>
+    <w:bookmarkStart w:name="z153" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тіркелген телефон байланыс желілерінің коммутациялық жабдығының құрамында жүргізілген телефондық сөйлесулер, берілген/қабылданған хабарламалар туралы биллингтік мәліметтерді және көрсетілген қызметтер туралы мәліметтерді қоса алғанда, байланыс желісіндегі барлық абоненттер туралы қызметтік ақпаратты жинақтауды, жазуды, сақтауды, қарауды, сыртқы ақпарат жеткізгіштерге және сыртқы цифрлық жүйелерге көшіріп жазуды (экспорт жасауды) қамтамасыз ететін абоненттер туралы қызметтік ақпараттарды жинау және сақтау құралдары болуы тиіс;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z90" w:id="85"/>
-[...15 lines deleted...]
-      2) ұялы, спутниктік және басқа да жылжымалы телефон байланысы желілерінің коммутациялық жабдығының құрамында жүргізілген телефондық сөйлесулер және берілген/қабылданған хабарламалар туралы биллингтік мәліметтерді, көрсетілген абоненттік қызметтер туралы, оның ішінде байланыс желісінің техникалық мүмкіндіктерін ескере отырып болу елдеріндегі роуминдік абоненттердің орналасқан жері туралы мәліметтерді қоса алғанда, байланыс желілерінің барлық абоненттері туралы қызметтік ақпаратты жинауды, жазуды, сақтауды, қарауды, сыртқы ақпарат тасымалдағыштарға және сыртқы ақпараттық жүйелерге көшіріп жазуды (экспорт жасауды) қамтамасыз ететін абоненттер туралы қызметтік ақпараттарды жинау және сақтау құралдары болуы тиіс;</w:t>
+    <w:bookmarkStart w:name="z154" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ұялы, спутниктік және басқа да жылжымалы телефон байланысы желілерінің коммутациялық жабдығының құрамында жүргізілген телефондық сөйлесулер және берілген/қабылданған хабарламалар туралы биллингтік мәліметтерді, көрсетілген абоненттік қызметтер туралы, оның ішінде байланыс желісінің техникалық мүмкіндіктерін ескере отырып болу елдеріндегі роуминдік абоненттердің орналасқан жері туралы мәліметтерді қоса алғанда, байланыс желілерінің барлық абоненттері туралы қызметтік ақпаратты жинауды, жазуды, сақтауды, қарауды, сыртқы ақпарат жеткізгіш және сыртқы цифрлық жүйелерге көшіріп жазуды (экспорт жасауды) қамтамасыз ететін абоненттер туралы қызметтік ақпараттарды жинау және сақтау құралдары болуы тиіс;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z91" w:id="86"/>
-[...15 lines deleted...]
-      3) Интернетке қосылуды қамтамасыз ететін деректерді тарататын тіркелген байланыс желілері коммутациялық жабдығының құрамында берілген/қабылданған хабарламалар туралы биллингтік мәліметтерді, көрсетілген абоненттік қызметтер, деректерді беру желісіндегі абоненттердің адрестері, Интернет-ресурстарға жүгіну адрестері, Интернет-ресурстардың сәйкестендіргіштері, деректерді беру протоколдары туралы мәліметтерді қоса алғанда, байланыс желілерінің барлық абоненттері туралы қызметтік ақпаратты жинақтауды, жазуды, сақтауды, қарауды, сыртқы ақпарат тасымалдағыштарға және сыртқы ақпараттық жүйелерге көшіріп жазуды (экспорт жасауды) қамтамасыз ететін абоненттер туралы қызметтік ақпараттарды жинау және сақтау құралдары болуы тиіс;</w:t>
+    <w:bookmarkStart w:name="z155" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Интернетке қол жеткізуді қамтамасыз ететін деректерді тарататын тіркелген байланыс желілері коммутациялық жабдығының құрамында берілген/қабылданған хабарламалар туралы биллингтік мәліметтерді, көрсетілген абоненттік қызметтер, деректерді беру желісіндегі абоненттердің адрестері, Интернет-ресурстарға жүгіну адрестері, Интернет-ресурстардың сәйкестендіргіштері, деректерді беру протоколдары туралы мәліметтерді қоса алғанда, байланыс желілерінің барлық абоненттері туралы қызметтік ақпаратты жинақтауды, жазуды, сақтауды, қарауды, сыртқы ақпарат жеткізгіштерге және сыртқы цифрлық жүйелерге көшіріп жазуды (экспорт жасауды) қамтамасыз ететін абоненттер туралы қызметтік ақпараттарды жинау және сақтау құралдары болуы тиіс;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z92" w:id="87"/>
-[...15 lines deleted...]
-      4) ұялы, спутниктік және басқа да жылжымалы байланыстың Интернетке қосылуды қамтамасыз ететін деректерді тарату желілерінің коммутациялық жабдығының құрамында берілген/қабылданған хабарламалар туралы биллингтік мәліметтерді, көрсетілген абоненттік қызметтер туралы мәліметтерді, оның ішінде байланыс желісінің техникалық мүмкіндіктерін ескере отырып болу елдеріндегі роуминдік абоненттердің орналасқан орны туралы мәліметтерді қоса алғанда, байланыс желілерінің барлық абоненттері туралы қызметтік ақпаратты жинақтауды, жазуды, сақтауды, қарауды, сыртқы ақпарат тасымалдағыштарға және сыртқы ақпараттық жүйелерге көшіріп жазуды (экспорт жасауды) қамтамасыз ететін абоненттер туралы қызметтік ақпараттарды жинау және сақтау құралдары болуы тиіс.</w:t>
+    <w:bookmarkStart w:name="z156" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ұялы, спутниктік және басқа да жылжымалы байланыстың Интернетке қол жеткізуді қамтамасыз ететін деректерді тарату желілерінің коммутациялық жабдығының құрамында берілген/қабылданған хабарламалар туралы биллингтік мәліметтерді, көрсетілген абоненттік қызметтер туралы мәліметтерді, оның ішінде байланыс желісінің техникалық мүмкіндіктерін ескере отырып болу елдеріндегі роуминдік абоненттердің орналасқан орны туралы мәліметтерді қоса алғанда, байланыс желілерінің барлық абоненттері туралы қызметтік ақпаратты жинақтауды, жазуды, сақтауды, қарауды, сыртқы ақпарат жеткізгіштерге және сыртқы цифрлық жүйелерге көшіріп жазуды (экспорт жасауды) қамтамасыз ететін абоненттер туралы қызметтік ақпараттарды жинау және сақтау құралдары болуы тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 36-тармақ жаңа редакцияда - ҚР Ұлттық қауіпсіздік комитеті Төрағасының 21.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 92/ҚЕ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z93" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Абоненттер туралы қызметтік ақпараттарды жинау және сақтау құралдары компьютерлік жұмыс орындарының қосылуы үшін ену интерфейсін қамтамасыз етуі тиіс. Аталған жұмыс орындарында абоненттер туралы қызметтік ақпараттарды жинау және сақтау құралдарын басқару, абоненттер туралы қызметтік ақпараттарды алу, жұмыс орындары пайдаланушыларының іс-қимылдарын бақылау мүмкіндігі қамтамасыз етілуі тиіс. Осы мақсатта ену интерфейсі әкімшілендіру, өңдеу және қадағалау интерфейстерін қалыптастыруы тиіс. Ену интерфейсіне қойылатын талаптар ұлттық стандартпен белгіленеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
     <w:bookmarkStart w:name="z94" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3732,74 +3918,198 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. Абоненттер туралы қызметтік ақпараттарды жинау және сақтау құралдары желіге уақытша қосылған (роумингтік абоненттері) абоненттерді қоса алғанда, байланыс желісінің барлық абоненттеріне қатысты қызметтік ақпаратты желінің барлық трафигі бойынша, жоғалтусыз толық көлімде жинауды үзіліссіз, тәулік бойы режимінде қамтамасыз етуі тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
     <w:bookmarkStart w:name="z98" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      42. Абоненттер туралы қызметтік ақпараттарды жинау және сақтау құралдары байланыс операторының байланыс қызметтерін пайдаланушылар және (немесе) абоненттер туралы өзекті мәліметтер қамтылатын және аталған мәліметтерді алуды қамтамасыз ететін байланыс желісінің ақпараттық жүйесіне қосылуы тиіс.</w:t>
+      42. Абоненттер туралы қызметтік ақпараттарды жинау және сақтау құралдары байланыс операторының байланыс қызметтерін пайдаланушылар және (немесе) абоненттер туралы өзекті мәліметтер қамтылатын және аталған мәліметтерді алуды қамтамасыз ететін байланыс желісінің цифрлық жүйесіне қосылуы тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 42-тармақ жаңа редакцияда - ҚР Ұлттық қауіпсіздік комитеті Төрағасының 21.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 92/ҚЕ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z99" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      43. Абоненттер туралы қызметтік ақпараттарды жинау және сақтау құралдары CSV форматымен файлдар түрінде барлық ақпаратты сыртқы ақпарат тасымалдағыштар мен сыртқы ақпараттық жүйелерге жазып алуды (экспорт жасауды) қамтамасыз етуі тиіс. Жазбалар көлемін қайта жазудың (экспорт жасаудың) өнімділігі 4-тен аспайтын сағат ішінде бір тәулік бұрын қамтамасыз етілуі тиіс.</w:t>
+      43. Абоненттер туралы қызметтік ақпараттарды жинау және сақтау құралдары CSV форматымен файлдар түрінде барлық ақпаратты сыртқы ақпарат тасымалдағыштар мен сыртқы цифрлық жүйелерге жазып алуды (экспорт жасауды) қамтамасыз етуі тиіс. Жазбалар көлемін қайта жазудың (экспорт жасаудың) өнімділігі 4-тен аспайтын сағат ішінде бір тәулік бұрын қамтамасыз етілуі тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 43-тармақ жаңа редакцияда - ҚР Ұлттық қауіпсіздік комитеті Төрағасының 21.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 92/ҚЕ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z100" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. Абоненттер туралы қызметтік ақпараттарды жинау және сақтау құралдары байланыс желісінің барлық абоненттеріне қатысты абоненттер туралы қызметтік ақпараттарды 2 жылдан кем емес уақыт мерзімінде сақтауды қамтамасыз етуі тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
     <w:bookmarkStart w:name="z101" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -6034,55 +6344,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6408,31 +6718,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>