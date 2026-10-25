--- v0 (2025-11-14)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="cac1f43" w14:textId="cac1f43">
+    <w:p w14:paraId="e5944ac" w14:textId="e5944ac">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,77 +76,115 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Банктік салымның кепілі шартын жасасу қағидаларын және көмірсутектер мен уран өндіру саласындағы банктік салым кепіл шартының үлгілік нысанын бекіту туралы</w:t>
+        <w:t>Банктік салымның кепілі шартын жасасу қағидаларын және көмірсутектер саласындағы банктік салым кепіл шартының үлгілік нысанын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Энергетика министрінің 2021 жылғы 16 шiлдедегi № 232 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2021 жылғы 26 шiлдеде № 23703 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Бұйрықтың тақырыбы жаңа редакцияда - ҚР Энергетика министрінің 03.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 296-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ресми жарияланғаннан кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Жер қойнауы және жер қойнауын пайдалану туралы" Қазақстан Республикасы Кодексі 57-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -276,151 +314,227 @@
         <w:t xml:space="preserve">
       3) осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Көмірсутектерді өндіру салдарын жою бойынша міндеттемелердің орындалуын қамтамасыз ету ретінде ұсынылатын банктік салым кепіл шартының үлгілік нысаны;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z6" w:id="5"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес Уран өндіру салдарын жою бойынша міндеттемелердің орындалуын қамтамасыз ету ретінде ұсынылатын банктік салым кепіл шартының үлгілік нысаны бекітілсін.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4) алып тасталды - ҚР Энергетика министрінің 03.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 296-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ресми жарияланғаннан кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармаққа өзгеріс енгізілді - ҚР Энергетика министрінің 03.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 296-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ресми жарияланғаннан кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қазақстан Республикасы Энергетика министрлігінің Жер қойнауын пайдалану департаменті заңнамада белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z7" w:id="6"/>
-[...15 lines deleted...]
-      2. Қазақстан Республикасы Энергетика министрлігінің Жер қойнауын пайдалану департаменті заңнамада белгіленген тәртіппен:</w:t>
+    <w:bookmarkStart w:name="z8" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z8" w:id="7"/>
-[...15 lines deleted...]
-      1) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
+    <w:bookmarkStart w:name="z9" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы бұйрықты Қазақстан Республикасы Энергетика министрлігінің интернет-ресурсында орналастыруды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z9" w:id="8"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z10" w:id="9"/>
+    <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) осы бұйрық Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде Қазақстан Республикасы Энергетика министрлігінің Заң қызметі департаментіне осы тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -435,91 +549,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген іс-шаралардың орындалғаны туралы мәліметтерді ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z11" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының энергетика вице-министріне жүктелсін.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z11" w:id="10"/>
-[...15 lines deleted...]
-      3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының энергетика вице-министріне жүктелсін.</w:t>
+    <w:bookmarkStart w:name="z12" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z12" w:id="11"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="11"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -961,87 +1075,87 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 232 бұйрыққа</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z14" w:id="12"/>
+    <w:bookmarkStart w:name="z14" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Банктік салымның кепіл шартын жасасу қағидалары</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z15" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z15" w:id="13"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z16" w:id="14"/>
+    <w:bookmarkStart w:name="z16" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Банктік салымның кепіл шартын жасасу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1056,134 +1170,134 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі – Қағидалар) "Жер қойнауы және жер қойнауын пайдалану туралы" Қазақстан Республикасы Кодексі (бұдан әрі – Кодекс) 57-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді және банктік салымның кепіл шартын жасасу тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z17" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Банктік салым кепілі көмірсутектер саласындағы жер қойнауын пайдалану жөніндегі операциялардың салдарын жою бойынша міндеттемелердің орындалуын қамтамасыз ету тәсілі ретінде көмірсутектер саласындағы жер қойнауын пайдалануға арналған келісімшарттың тарапы болып табылатын және (немесе) көмірсутектер саласындағы жер қойнауын пайдалануға лицензия берген көмірсутектер саласындағы құзыретті орган (бұдан әрі – құзыретті орган) атынан Қазақстан Республикасының пайдасына беріледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z17" w:id="15"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Энергетика министрінің 10.03.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 99</w:t>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Энергетика министрінің 03.08.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t>№ 296-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ресми жарияланғаннан кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:bookmarkStart w:name="z18" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1238,51 +1352,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармақтарына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жер қойнауын пайдаланушы жер қойнауын пайдалану салдарын жою жөніндегі міндеттемелерді орындамаған жағдайда, банктік салым кепіліне орай Қазақстан Республикасы жер қойнауын пайдаланушының басқа кредиторларының алдында кепілге салынған банктік салым сомасынан басымдықпен қанағаттандырылуға ие.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1360,329 +1474,511 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Энергетика министрінің 28.03.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 125</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); орыс тіліндегі мәтінге өзгеріс енгізіледі, қазақ тіліндегі мәтін өзгермейді - ҚР Энергетика министрінің 03.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 296-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ресми жарияланғаннан кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Көмірсутектер саласындағы жер қойнауын пайдалануға арналған тиісті келісімшарт бойынша жер қойнауын пайдаланушы (бұдан әрі – кепіл беруші) банктік салым кепілі бойынша кепіл беруші болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Энергетика министрінің 03.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 296-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ресми жарияланғаннан кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Көмірсутектер саласындағы жер қойнауын пайдалануға арналған келісімшарттың тарапы болып табылатын және (немесе) көмірсутектер саласындағы жер қойнауын пайдалануға лицензия берген құзыретті орган атынан Қазақстан Республикасы банктік салым кепілі бойынша кепіл ұстаушы (бұдан әрі – кепіл ұстаушы) болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Энергетика министрінің 03.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 296-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ресми жарияланғаннан кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Банктік салым кепілі кепіл беруші, кепіл ұстаушы және банктік салым орналастырылған Қазақстан Республикасының екінші деңгейдегі банкі немесе Ұлттық пошта операторы (бұдан әрі – банк) арасында жасалатын банктік салым кепіл шартына (бұдан әрі – кепіл шарты) байланысты туындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Энергетика министрінің 28.03.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 125</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="17"/>
-[...121 lines deleted...]
-    <w:bookmarkStart w:name="z22" w:id="20"/>
+    <w:bookmarkStart w:name="z22" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Кепіл шарты Кодекстің 57-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес қазақ және орыс тілдерінде жасалады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z23" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Банктік салымның кепіл шартын жасасу тәртібі</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z23" w:id="21"/>
+    <w:bookmarkStart w:name="z24" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-тарау. Банктік салымның кепіл шартын жасасу тәртібі</w:t>
+        <w:t xml:space="preserve"> 1-параграф. Көмірсутектер саласындағы жер қойнауын пайдалану бойынша операциялардың салдарын жою жөніндегі міндеттемелердің орындалуын қамтамасыз ету ретінде банктік салымның кепіл шартын жасасу</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z24" w:id="22"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 1-параграф. Көмірсутектер және (немесе) уран өндіру саласындағы жер қойнауын пайдалану бойынша операциялардың салдарын жою жөніндегі міндеттемелердің орындалуын қамтамасыз ету ретінде банктік салымның кепіл шартын жасасу</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-параграфтың тақырыбы жаңа редакцияда - ҚР Энергетика министрінің 03.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 296-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ресми жарияланғаннан кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Көмірсутектер саласындағы жер қойнауын пайдалану бойынша операциялардың салдарын жою жөніндегі міндеттемелердің орындалуын қамтамасыз ету ретінде ұсынылатын кепіл шартын жасасу туралы өтінішті (бұдан әрі – өтініш) кепіл беруші кепіл ұстаушыға жазбаша еркін нысанда береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z25" w:id="23"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтінішке мынадай құжаттар:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1-қосымшаға</w:t>
+        <w:t>1–қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес өтінішке қоса берілетін мәліметтер. Бұл ретте өтінішке қоса берілетін мәліметтердің ескертпесінде көзделген жағдайда, осы тармақшада келтірілген өтінішке қоса берілетін мәліметтердің 17-жолында тиісті ақпарат көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1740,74 +2036,136 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) кепіл шартына (түпнұсқа не көшірме) қол қою кезінде кепіл беруші мен банктің атынан әрекет ететін тұлғалардың өкілеттіктерін растайтын құжаттар қоса беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Өтінішке қоса берілетін, осы тармақтың екінші бөлігінің 3) және 4)тармақшаларында көрсетілген құжаттардың көшірмелерін нотариат куәландыруға тиіс. Өтінішке қоса берілетін, шет тілінде жасалған құжаттардың көшірмелері қазақ және (немесе) орыс тілдерінде аудармамен бірге беріледі, "Нотариат туралы" Қазақстан Республикасы Заңының (бұдан әрі – Нотариат туралы заң) </w:t>
+      Өтінішке қоса берілетін, осы тармақтың екінші бөлігінің 3) және 4) тармақшаларында көрсетілген құжаттардың көшірмелерін нотариат куәландыруға тиіс. Өтінішке қоса берілетін, шет тілінде жасалған құжаттардың көшірмелері қазақ және (немесе) орыс тілдерінде аудармамен бірге беріледі, "Нотариат туралы" Қазақстан Республикасы Заңының (бұдан әрі – Нотариат туралы заң) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>80-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес олардың дұрыстығын нотариус куәландырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда - ҚР Энергетика министрінің 03.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 296-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ресми жарияланғаннан кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Кепіл ұстаушы ұсынылған кепіл шартының жобасын және оған қоса берілетін құжаттарды келіп түскен күнінен бастап 15 (он бес) жұмыс күні ішінде Кодекс пен осы Қағидалардың талаптарына сәйкестігі тұрғысынан қарайды және кепіл шартын жасасудан бас тартуға негіздер болмаған кезде, осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1822,169 +2180,169 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11-тармақтарына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес кепіл шартына қол қояды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z27" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Кепіл шартын жасасу кезінде кепіл ұстаушының уәкілетті адамы оның қазақ және орыс тілдеріндегі үш данасының әрқайсысына қол қояды.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z27" w:id="25"/>
-[...15 lines deleted...]
-      10. Кепіл шартын жасасу кезінде кепіл ұстаушының уәкілетті адамы оның қазақ және орыс тілдеріндегі үш данасының әрқайсысына қол қояды.</w:t>
+    <w:bookmarkStart w:name="z28" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Кепіл ұстаушының уәкілетті адамы кепіл шартына қол қойған күннен бастап 2 (екі) жұмыс күні ішінде оның үш данасы кепіл берушіге берілуге жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z28" w:id="26"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z29" w:id="27"/>
+    <w:bookmarkStart w:name="z29" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Кепіл беруші 3 (үш) жұмыс күні ішінде Қазақстан Республикасы Әділет министрінің 1999 жылғы 22 ақпандағы № 14 бұйрығымен бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 913 болып тіркелген) Міндетті мемлекеттік тіркеуге жатпайтын жылжымалы мүлік кепілін тіркеу туралы нұсқаулықтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тарауының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> талаптарына сәйкес міндетті мемлекеттік тіркеуге жатпайтын жылжымалы мүлік кепілін тіркеуден өтеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кепіл шарты тіркелгеннен кейін 2 (екі) жұмыс күні ішінде кепіл беруші кепіл шартының қазақ және орыс тілдерінде бір-бір данасын кепіл ұстаушыға және банкке жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Кепіл ұстаушы кепіл шартын жасасудан мынадай жағдайларда бас тартады:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:p>
-[...36 lines deleted...]
-    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) егер кепіл шартының жобасы Кодекстің талаптарына, оның ішінде Кодекстің 57-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2035,129 +2393,167 @@
         </w:rPr>
         <w:t xml:space="preserve">
       3) егер осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген құжаттар ұсынылмаса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="29"/>
+    <w:bookmarkStart w:name="z31" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Кепіл шартын жасасудан бас тартылған жағдайда кепіл ұстаушы кепіл берушіге бас тарту туралы шешім қабылданған күннен бастап 3 (үш) жұмыс күні ішінде тиісті дәлелді жауап жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z32" w:id="30"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z32" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Кепіл шартын жасасудан бас тарту туралы дәлелді жауап кезінде кепіл берушінің қалауы бойынша осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>13-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген бас тарту үшін негіздер жойылған соң өтініш қайта беріледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z33" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-параграф. Көмірсутектер саласындағы жер қойнауын пайдалану бойынша операциялардың салдарын жою жөніндегі міндеттемелердің орындалуын қамтамасыз ету ретінде ұсынылатын банктік салым кепіл шартына өзгерістер мен толықтырулар енгізу</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z33" w:id="31"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z34" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-параграфтың тақырыбы жаңа редакцияда - ҚР Энергетика министрінің 03.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 296-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ресми жарияланғаннан кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Жасалған кепіл шартына, оның ішінде Кодекстің 126-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2172,51 +2568,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және 177-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> негізінде банктік салым сомасының ұлғаюына байланысты өзгерістер және (немесе) толықтырулар енгізу қажет болған жағдайда, кепіл беруші кепіл ұстаушының мекенжайына мынадай құжаттарды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) кепіл шартына қосымша келісім жасасу туралы өтініш;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2244,51 +2640,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес көмірсутектер және (немесе) уран өндіру саласындағы жер қойнауын пайдалану бойынша операциялардың салдарын жою жөніндегі міндеттемелердің орындалуын қамтамасыз ету ретінде ұсынылатын кепіл шартына қосымша келісім жасасу туралы өтінішке қоса берілетін мәліметтер;</w:t>
+        <w:t xml:space="preserve"> сәйкес көмірсутектер саласындағы жер қойнауын пайдалану бойынша операциялардың салдарын жою жөніндегі міндеттемелердің орындалуын қамтамасыз ету ретінде ұсынылатын кепіл шартына қосымша келісім жасасу туралы өтінішке қоса берілетін мәліметтер;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) осы тармақтың 3) тармақшасында көрсетілген мәліметтерді растайтын құжаттардың көшірмелерін жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2303,51 +2699,113 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Өтінішке қоса берілетін құжаттардың көшірмелерін нотариат куәландыруға тиіс. Өтінішке қоса берілетін, шет тілінде жасалған құжаттардың көшірмелері қазақ және (немесе) орыс тілдерінде аудармамен бірге беріледі, Нотариат туралы заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>80-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес олардың дұрыстығын нотариус куәландырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 16-тармаққа өзгеріс енгізілді - ҚР Энергетика министрінің 03.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 296-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ресми жарияланғаннан кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Кепіл ұстаушы өтінішті және осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2362,71 +2820,71 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген берілген құжаттарды олар келіп түскен күннен бастап 15 (он бес) жұмыс күні ішінде қарастырады және олар </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кодекстің</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және осы Қағидалардың талаптарына сәйкес келген жағдайда, кепіл шартына қосымша келісім жасауға, оның ішінде тиісті кепіл шартында көрсетілген салым сомасының ұлғаюына байланысты жасасуға келісетіні туралы кепіл берушіні және банкті хабардар етеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z36" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Кепіл ұстаушы кепіл шартына қосымша келісім жасасудан мынадай жағдайларда бас тартады:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z36" w:id="34"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) егер кепіл шартына қосымша келісім жобасы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2477,148 +2935,148 @@
         </w:rPr>
         <w:t xml:space="preserve">
       3) егер осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>17-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген құжаттар ұсынылмаса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="35"/>
+    <w:bookmarkStart w:name="z37" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Кепіл шартына қосымша келісім жасасудан бас тартуға негіздер болмаған кезде құзыретті органның уәкілетті адамы кепіл шартына қосымша келісімнің әрбір данасына қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z38" w:id="36"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z38" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Кепіл шартына қосымша келісімге қол қойылған күннен бастап 2 (екі) жұмыс күні ішінде кепіл ұстаушы кепіл берушіге осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген тіркеуден өту үшін қазақ және орыс тілдерінде қосымша келісімнің үш данасын жібереді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың бірінші бөлігінде көрсетілген кепіл шартына қосымша келісім тіркелгеннен кейін 2 (екі) жұмыс күні ішінде кепіл беруші кепіл шартына қосымша келісімнің қазақ және орыс тілдерінде бір-бір данасын кепіл ұстаушыға және банкке жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Кепіл шартына қосымша келісім кепіл ұстаушының тізілімінде тіркелген күнінен бастап күшіне енеді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:p>
-[...36 lines deleted...]
-    <w:bookmarkEnd w:id="37"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2684,68 +3142,106 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">жасасу қағидаларына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z41" w:id="38"/>
+    <w:bookmarkStart w:name="z41" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Көмірсутектер және (немесе) уран өндіру саласындағы жер қойнауын пайдалану бойынша операциялардың салдарын жою жөніндегі міндеттемелердің орындалуын қамтамасыз ету ретінде ұсынылатын банктік салымның кепіл шартын жасасу туралы өтінішке қоса берілетін мәліметтер</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="38"/>
+        <w:t xml:space="preserve"> Көмірсутектер саласындағы жер қойнауын пайдалану бойынша операциялардың салдарын жою жөніндегі міндеттемелердің орындалуын қамтамасыз ету ретінде ұсынылатын банктік салымның кепіл шартын жасасу туралы өтінішке қоса берілетін мәліметтер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымшаның тақырыбы жаңа редакцияда - ҚР Энергетика министрінің 03.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 296-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ресми жарияланғаннан кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "__" _______20__ жыл</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -5266,68 +5762,106 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">жасасу қағидаларына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z43" w:id="39"/>
+    <w:bookmarkStart w:name="z43" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Көмірсутектер және (немесе) уран өндіру саласындағы жер қойнауын пайдалану бойынша операциялардың салдарын жою жөніндегі міндеттемелердің орындалуын қамтамасыз ету ретінде ұсынылатын банктік салымның кепіл шартына қосымша келісім жасасу туралы өтінішке қоса берілетін мәліметтер</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="39"/>
+        <w:t xml:space="preserve"> Көмірсутектер саласындағы жер қойнауын пайдалану бойынша операциялардың салдарын жою жөніндегі міндеттемелердің орындалуын қамтамасыз ету ретінде ұсынылатын банктік салымның кепіл шартына қосымша келісім жасасу туралы өтінішке қоса берілетін мәліметтер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымшаның тақырыбы жаңа редакцияда - ҚР Энергетика министрінің 03.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 296-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ресми жарияланғаннан кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "__" _________20__ жыл</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -7088,104 +7622,144 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z45" w:id="40"/>
+    <w:bookmarkStart w:name="z45" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Көмірсутектерді барлау салдарын жою бойынша міндеттемелердің орындалуын қамтамасыз ету ретінде ұсынылатын банктік салым кепіл шартының үлгілік нысаны 20___жылғы "___" ________ №_____</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша жаңа редакцияда - ҚР Энергетика министрінің 28.03.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 125</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); орыс тіліндегі мәтінге өзгеріс енгізіледі, қазақ тіліндегі мәтін өзгермейді - ҚР Энергетика министрінің 03.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 296-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-т</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>. қараңыз) бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ______________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -7704,68 +8278,68 @@
         </w:rPr>
         <w:t xml:space="preserve">
       2) Кепіл беруші "Жер қойнауы және жер қойнауын пайдалану туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кодексіне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі – Кодекс) сәйкес көмірсутектерді барлауға/барлауға және өндіруге арналған _________________________________________________ келісімшарт (қызмет түрін, келісімшарт жасасу күні мен нөмірін көрсету) бойынша (бұдан әрі – Келісімшарт) берілген жер қойнауы учаскесінде (бұдан әрі – Барлау учаскесі) көмірсутектерді барлау бойынша операциялардың салдарын жою жөніндегі міндеттемелерінің орындалуын қамтамасыз ету ретінде осы Шарттың талаптарында Салым бойынша барлық құқықтарды Кепіл ұстаушыға кепілге беруге ниеттенетінін назарға ала отырып, жоғарыда көрсетілгендей, Кепіл ұстаушы, Кепіл беруші және Банк (бұдан әрі – Тараптар) төмендегілер туралы осы банктік салымның кепіл шартын (бұдан әрі – Шарт) жасасты:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z179" w:id="41"/>
+    <w:bookmarkStart w:name="z179" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-бөлім. Терминдер мен анықтамалар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы Шартта мынадай терминдер мен анықтамалар қолданылады:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7892,68 +8466,68 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және Қазақстан Республикасының Азаматтық </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кодексінде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі – Азаматтық кодекс) көзделген мағынаға ие болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z180" w:id="42"/>
+    <w:bookmarkStart w:name="z180" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-бөлім. Кепіл нысанасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Барлау учаскесінде ______________________________ мөлшерінде (барлау жұмыстарының жобасында және (немесе) сынамалап пайдалану жобасында айқындалған қамтамасыз етудің жалпы сомасын, валютасын цифрмен және жазбаша көрсету) көмірсутектерді барлау бойынша операциялардың салдарын жою жөніндегі Кепіл берушінің міндеттемелерін тиісінше орындауын қамтамасыз ету үшін Кепіл беруші Кепіл ұстаушыға кепілге салынған банктік салымының сомасы бөлігінде банктік салымының шарты бойынша барлық талап ету құқықтарын (бұдан әрі – Кепіл нысанасы) кепілге береді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8109,51 +8683,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Осы Шарт бойынша кепіл тоқтатылғанға дейін Кодекстің 57-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес көмірсутектер және уран өндіру саласындағы құзыретті орган бекіткен банктік салымның кепіл шартын жасасу тәртібін (бұдан әрі – Қағидалар) сақтай отырып, Салым сомасын өзгертуге жол беріледі.</w:t>
+        <w:t xml:space="preserve"> сәйкес көмірсутектер саласындағы құзыретті орган бекіткен банктік салымның кепіл шартын жасасу тәртібін (бұдан әрі – Қағидалар) сақтай отырып, Салым сомасын өзгертуге жол беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Тараптар осы Шарт бойынша кепіл тоқтатылғанға дейін:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -8226,68 +8800,68 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген жағдайларда Кепіл берушінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кодекске</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және Қағидаларға сәйкес берілуі мүмкін Кепіл ұстаушының жазбаша келісімімен Салым сомасын ішінара қайтарудан басқа, Салымды толық немесе ішінара қайтаруды талап етуге құқығы жоқ деп келісті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z181" w:id="43"/>
+    <w:bookmarkStart w:name="z181" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-бөлім. Кепіл берушінің құқықтары мен міндеттері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Кепіл беруші:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8516,68 +9090,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) Кепіл берушіге (заңды тұлғаға) бұл жөнінде белгілі болған күннен бастап 3 (үш) жұмыс күні ішінде өзінің алдағы таратылуы, қайта ұйымдастырылуы туралы, сондай-ақ оған қатысты оңалту рәсімінің қабылданғаны туралы Кепіл ұстаушыға хабарлауға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) Кепіл нысанасы тұрғысынан өндіріп алу жөніндегі шараларды қабылдау кезінде Кепіл ұстаушыға кез келген нысанда қарсы әрекет етпеуге міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z182" w:id="44"/>
+    <w:bookmarkStart w:name="z182" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-бөлім. Кепіл ұстаушының құқықтары мен міндеттері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Кепіл ұстаушы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8720,158 +9294,158 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және Азаматтық </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кодекске</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Кепіл ұстаушыдан талап етілетін шараларды қабылдауға міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z183" w:id="45"/>
+    <w:bookmarkStart w:name="z183" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-бөлім. Кепіл нысанасы тұрғысынан өндіріп алу</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Осы Шартқа сәйкес Кепіл ұстаушы Кепіл беруші кепілмен қамтамасыз етілген міндеттемені орындамаған немесе тиісінше орындамаған жағдайда Кепіл нысанасы тұрғысынан өндіріп алуды қолдану арқылы қанағаттандырылуға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Тараптар Кепіл нысанасы тұрғысынан өндіріп алу (кепіл нысанасын өткізу) Банк Кепіл ұстаушыға Кепіл ұстаушының бірінші жазбаша талабы бойынша Салым бойынша барлық Соманы беру жолымен, ал Кепіл нысанасы тұрғысынан өндіріп алу кезінде Салым бойынша барлық соманы беру мүмкін болмаған кезде оның жазбаша хабарламасы бойынша салым бойынша құқықтарды Кепіл ұстаушыға ауысуы жолымен соттан тыс тәртіппен жүргізілетіндігімен келіседі. Бұл ретте Банк пен Кепіл беруші салым бойынша құқықтардың Кепіл ұстаушыға осындай ауысуына өзінің келісімін растайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Банк Кепіл нысанасы тұрғысынан өндіріп алу жөніндегі шараларды қабылдау кезінде Кепіл ұстаушыға кез келген нысанда қарсы әрекет жасамауға міндеттенеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Осы Шарт бойынша кепілмен өндіріп алу жөніндегі шығыстарды өтеуді және өзге де шығындарды қоса алғанда, көмірсутектерді барлау жөніндегі операциялардың салдарын жою құны бойынша, келісімшарт бойынша Кепіл ұстаушының нақты қанағаттандырылған кезге қарай қандай мөлшерде бар екендігі жөніндегі талабы қамтамасыз етіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z184" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6-бөлім. Кепілді тоқтату</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:p>
-[...88 lines deleted...]
-    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Осы Шарт бойынша Кепіл ұстаушыға берілген кепіл:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8902,68 +9476,68 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес тиісті Жою актісіне қол қойылғаннан кейін Барлау учаскесінде көмірсутектерді барлау жөніндегі операциялардың салдарын жою жөніндегі міндеттеме тоқтатылған кезде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы Шартқа сәйкес Кепіл нысанасы тұрғысынан өндіріп алу қолданылған жағдайда тоқтатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z185" w:id="47"/>
+    <w:bookmarkStart w:name="z185" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 7-бөлім. Дауларды шешу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Осы Шарт, сондай-ақ осы Шартты орындауға байланысты туындайтын барлық құқықтық қатынастар Қазақстан Республикасының қолданыстағы заңнамасына сәйкес реттеледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8976,284 +9550,284 @@
         </w:rPr>
         <w:t xml:space="preserve">
       19. Осы Шартты өзгертуге, бұзуға және орындауға байланысты барлық даулар мен келіспеушіліктер Азаматтық </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кодекске</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес шешілуге тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z186" w:id="48"/>
+    <w:bookmarkStart w:name="z186" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 8-бөлім. Еңсерілмейтін күш</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Егер мұндай орындамау немесе тиісінше орындамау еңсерілмейтін күш мән-жайларынан туындаса, Тараптардың ешқайсысы осы Шарт бойынша қандай да бір міндеттемелерді орындамағаны немесе тиісінше орындамағаны үшін жауапты болмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Еңсерілмейтін күш мән-жайларына төтенше жағдайлар және осы жағдайлар кезінде еңсерілмейтін мән-жайлар жатады, мысалы: төтенше жағдайлар және осы жағдайлар кезінде еңсерілмейтін мән-жайлар (дүлей құбылыстар, әскери іс-қимылдар, төтенше жағдай).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Еңсерілмейтін күш мән-жайлары туындаған жағдайда, олардан зардап шеккен Тарап еңсерілмес күш мән-жайларының басталу күнін және сипаттамасын нақтылайтын жазбаша хабарламаны тапсыру не поштамен жіберу арқылы бұл туралы екінші Тарапты дереу хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z187" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9-бөлім. Басқа талаптар</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20. Егер мұндай орындамау немесе тиісінше орындамау еңсерілмейтін күш мән-жайларынан туындаса, Тараптардың ешқайсысы осы Шарт бойынша қандай да бір міндеттемелерді орындамағаны немесе тиісінше орындамағаны үшін жауапты болмайды.</w:t>
-[...38 lines deleted...]
-    <w:bookmarkStart w:name="z187" w:id="49"/>
+      23. Кепіл ұстаушының алдын ала жазбаша келісімінсіз Кепіл беруші осы Шарт бойынша өз құқықтарын немесе міндеттемелерін беруге, басқаға беруге, новацияны жүзеге асыруға немесе иеліктен шығаруға құқығы жоқ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Кепіл нысанасы тұрғысынан меншік құқығы Кепіл берушіден әмбебап құқықтық мирасқорлық тәртібімен басқа тұлғаға ауысқан жағдайда, кепіл құқығы күшін сақтайды және Кепіл берушінің құқықтық мирасқоры осы Шарт бойынша Кепіл берушінің барлық құқықтарына ие болады және барлық міндеттерін мойнына алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Кепіл ұстаушы қайта ұйымдастырылған, таратылған немесе оның Барлау учаскесінде, оның ішінде осы Шарт бойынша көмірсутектерді барлау жөніндегі операциялардың салдарын жою жөніндегі міндеттемелердің орындалуын қамтамасыз етуді қабылдау жөніндегі функциялары мен өкілеттіктері берілген жағдайда, осы Шарт бойынша Кепіл ұстаушының құқықтары мен міндеттері Қазақстан Республикасының заңнамасына сәйкес Кепіл беруші мен Банктің келісімінсіз тиісті мемлекеттік органға ауысады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Осы Шартқа өзгерістер немесе толықтырулар жазбаша нысанда жасалған, Тараптардың уәкілетті өкілдері оған қол қойған және көмірсутектер саласындағы құзыретті органда тіркелген жағдайда ғана күшіне енеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Осы Шарт 20__ жылғы "__" _____________ жасалды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Осы Шарт қазақ және орыс тілдерінде заңды күші бірдей 3 (үш) данада, Тараптардың әрқайсысына бір-бір данадан жасалды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Осы Шарт көмірсутектер саласындағы құзыретті органда тіркелген күнінен бастап күшіне енеді және жою бойынша міндеттеменің орындалғанына дейін немесе Кепіл беруші келісімшарт бойынша көмірсутектерді барлау жөніндегі операциялардың салдарын жою жөніндегі өз міндеттемелерін толық орындағанға дейін қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z188" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 9-бөлім. Басқа талаптар</w:t>
+        <w:t xml:space="preserve"> 10-бөлім. Тараптардың заңды мекенжайлары мен деректемелері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:p>
-[...142 lines deleted...]
-    <w:bookmarkEnd w:id="50"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
@@ -10164,104 +10738,144 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z91" w:id="51"/>
+    <w:bookmarkStart w:name="z91" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Көмірсутектерді өндіру салдарын жою бойынша міндеттемелердің орындалуын қамтамасыз ету ретінде ұсынылатын банктік салым кепіл шартының үлгілік нысаны 20___жылғы "___" ________ №_____</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-қосымша жаңа редакцияда - ҚР Энергетика министрінің 28.03.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 125</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); орыс тіліндегі мәтінге өзгеріс енгізіледі, қазақ тіліндегі мәтін өзгермейді - ҚР Энергетика министрінің 03.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 296-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-т</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>. қараңыз) бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ______________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -10780,68 +11394,68 @@
         </w:rPr>
         <w:t xml:space="preserve">
       2) Кепіл беруші "Жер қойнауы және жер қойнауын пайдалану туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кодексіне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі – Кодекс) сәйкес көмірсутектерді барлауға/барлауға және өндіруге арналған _________________________________________________ келісімшарт (қызмет түрін, келісімшарт жасасу күні мен нөмірін көрсету) бойынша (бұдан әрі – Келісімшарт) берілген жер қойнауы учаскесінде (бұдан әрі – Барлау учаскесі) көмірсутектерді өндіру бойынша операциялардың салдарын жою жөніндегі міндеттемелерінің орындалуын қамтамасыз ету ретінде осы Шарттың талаптарында Салым бойынша барлық құқықтарды Кепіл ұстаушыға кепілге беруге ниеттенетінін назарға ала отырып, жоғарыда көрсетілгендей, Кепіл ұстаушы, Кепіл беруші және Банк (бұдан әрі – Тараптар) төмендегілер туралы осы банктік салымның кепіл шартын (бұдан әрі – Шарт) жасасты:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z189" w:id="52"/>
+    <w:bookmarkStart w:name="z189" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-бөлім. Терминдер мен анықтамалар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы Шартта мынадай терминдер мен анықтамалар қолданылады:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10968,68 +11582,68 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және Қазақстан Республикасының Азаматтық </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кодексінде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі – Азаматтық кодекс) көзделген мағынаға ие болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z190" w:id="53"/>
+    <w:bookmarkStart w:name="z190" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-бөлім. Кепіл нысанасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Өндіру учаскесінде теңге мөлшерінде (кен орнын игеру жобасында немесе игеру талдауында айқындалған қамтамасыз етудің жалпы сомасын, валютасын цифрмен және жазбаша көрсету) көмірсутектерді өндіру бойынша операциялардың салдарын жою бойынша Кепіл берушінің міндеттемелерін тиісінше орындауды қамтамасыз ету үшін Кепіл беруші Кепіл ұстаушыға кепілге салынған банктік салымы сомасы бөлігінде банктік салымының шарты бойынша барлық талап ету құқықтарын (бұдан әрі – Кепіл нысанасы) кепілге береді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11203,51 +11817,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Осы Шарт бойынша кепіл тоқтатылғанға дейін Кодекстің 57-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес көмірсутектер және уран өндіру саласындағы құзыретті орган бекіткен банктік салымның кепіл шартын жасасу тәртібін (бұдан әрі – Қағидалар) сақтай отырып, Салым сомасын өзгертуге жол беріледі.</w:t>
+        <w:t xml:space="preserve"> сәйкес көмірсутектер саласындағы құзыретті орган бекіткен банктік салымның кепіл шартын жасасу тәртібін (бұдан әрі – Қағидалар) сақтай отырып, Салым сомасын өзгертуге жол беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Тараптар осы Шарт бойынша кепіл тоқтатылғанға дейін:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -11320,68 +11934,68 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген жағдайларда Кепіл берушінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кодекске</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және Қағидаларға сәйкес берілуі мүмкін Кепіл ұстаушының жазбаша келісімімен Салым сомасын ішінара қайтарудан басқа, Салымды толық немесе ішінара қайтаруды талап етуге құқығы жоқ деп келісті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z191" w:id="54"/>
+    <w:bookmarkStart w:name="z191" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-бөлім. Кепіл берушінің құқықтары мен міндеттері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Кепіл беруші:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11610,68 +12224,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) Кепіл берушіге (заңды тұлғаға) бұл жөнінде белгілі болған күннен бастап 3 (үш) жұмыс күні ішінде өзінің алдағы таратылуы, қайта ұйымдастырылуы туралы, сондай-ақ оған қатысты оңалту рәсімінің қабылданғаны туралы Кепіл ұстаушыға хабарлауға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) Кепіл нысанасы тұрғысынан өндіріп алуды қолдану жөніндегі шараларды қабылдау кезінде Кепіл ұстаушыға кез келген нысанда қарсы әрекет етпеуге міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z192" w:id="55"/>
+    <w:bookmarkStart w:name="z192" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-бөлім. Кепіл ұстаушының құқықтары мен міндеттері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Кепіл ұстаушы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11814,158 +12428,158 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және Азаматтық </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кодекске</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Кепіл ұстаушыдан талап етілетін шараларды қабылдауға міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z193" w:id="56"/>
+    <w:bookmarkStart w:name="z193" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-бөлім. Кепіл нысанасы тұрғысынан өндіріп алу</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Осы Шартқа сәйкес Кепіл ұстаушы Кепіл беруші кепілмен қамтамасыз етілген міндеттемені орындамаған немесе тиісінше орындамаған жағдайда Кепіл нысанасы тұрғысынан өндіріп алуды қолдану арқылы қанағаттандырылуға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Тараптар Кепіл нысанасы тұрғысынан өндіріп алуды қолдану (Кепіл нысанасын өткізу) Банк Кепіл ұстаушыға Кепіл ұстаушының бірінші жазбаша талабы бойынша Салым бойынша тиесілі барлық ақшаны беру жолымен, ал Кепіл нысанасы тұрғысынан өндіріп алуды қолдану кезінде ақша беру мүмкін болмаған кезде – Кепіл ұстаушыға оның жазбаша хабарламасы бойынша Салым бойынша құқықтарға көшу жолымен соттан тыс тәртіппен жүргізілетіндігімен келіседі. Бұл ретте Банк пен Кепіл беруші Салым бойынша құқықтардың Кепіл ұстаушыға осындай ауысуына өзінің келісімін растайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Банк Кепіл нысанасы тұрғысынан өндіріп алуды қолдану жөніндегі шараларды қабылдау кезінде Кепіл ұстаушыға кез келген нысанда қарсы әрекет жасамауға міндеттенеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Осы Шарт бойынша кепілмен өндіріп алу жөніндегі шығыстарды өтеуді және өзге де шығындарды қоса алғанда, келісімшарт бойынша көмірсутектерді өндіру жөніндегі операциялардың салдарын жою құны бойынша Кепіл ұстаушының нақты қанағаттандырылған кезге қарай қандай мөлшерде болса, сондай мөлшерде талабы қамтамасыз етіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z194" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6-бөлім. Кепілді тоқтату</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:p>
-[...88 lines deleted...]
-    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Осы Шарт бойынша Кепіл ұстаушыға берілген кепіл:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11996,68 +12610,68 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес тиісті Жою актісіне қол қойылғаннан кейін өндіру учаскесінде көмірсутектерді өндіру жөніндегі операциялардың салдарын жою жөніндегі міндеттеме тоқтатылған кезде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы Шартқа сәйкес Кепіл нысанасы тұрғысынан өндіріп алу қолданылған жағдайда тоқтатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z195" w:id="58"/>
+    <w:bookmarkStart w:name="z195" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 7-бөлім. Дауларды шешу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Осы Шарт, сондай-ақ осы Шартты орындауға байланысты туындайтын барлық құқықтық қатынастар Қазақстан Республикасының қолданыстағы заңнамасына сәйкес реттеледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12070,284 +12684,284 @@
         </w:rPr>
         <w:t xml:space="preserve">
       19. Осы Шартты өзгертуге, бұзуға және орындауға байланысты барлық даулар мен келіспеушіліктер Азаматтық </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кодекске</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес шешілуге тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z196" w:id="59"/>
+    <w:bookmarkStart w:name="z196" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 8-бөлім. Еңсерілмейтін күш</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Егер мұндай орындамау немесе тиісінше орындамау еңсерілмейтін күш мән-жайларынан туындаса, Тараптардың ешқайсысы осы Шарт бойынша қандай да бір міндеттемелерді орындамағаны немесе тиісінше орындамағаны үшін жауапты болмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Еңсерілмейтін күш мән-жайларына төтенше жағдайлар және осы жағдайлар кезінде еңсерілмейтін мән-жайлар жатады, мысалы: төтенше жағдайлар және осы жағдайлар кезінде еңсерілмейтін мән-жайлар (дүлей құбылыстар, әскери іс-қимылдар, төтенше жағдай).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Еңсерілмейтін күш мән-жайлары туындаған жағдайда, олардан зардап шеккен Тарап еңсерілмейтін күш мән-жайларының басталу күнін және сипаттамасын нақтылайтын жазбаша хабарламаны тапсыру не поштамен жіберу арқылы бұл туралы екінші Тарапты дереу хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z197" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9-бөлім. Басқа талаптар</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20. Егер мұндай орындамау немесе тиісінше орындамау еңсерілмейтін күш мән-жайларынан туындаса, Тараптардың ешқайсысы осы Шарт бойынша қандай да бір міндеттемелерді орындамағаны немесе тиісінше орындамағаны үшін жауапты болмайды.</w:t>
-[...38 lines deleted...]
-    <w:bookmarkStart w:name="z197" w:id="60"/>
+      23. Кепіл ұстаушының алдын ала жазбаша келісімінсіз Кепіл беруші осы Шарт бойынша өз құқықтарын немесе міндеттемелерін беруге, басқаға беруге, новацияны жүзеге асыруға немесе иеліктен шығаруға құқығы жоқ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Кепіл нысанасы тұрғысынан меншік құқығы Кепіл берушіден әмбебап құқықтық мирасқорлық тәртібімен басқа тұлғаға ауысқан жағдайда, кепіл құқығы күшін сақтайды және Кепіл берушінің құқықтық мирасқоры осы Шарт бойынша Кепіл берушінің барлық құқықтарына ие болады және барлық міндеттерін мойнына алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Кепіл ұстаушы қайта ұйымдастырылған, таратылған немесе оның өндіру учаскесінде, оның ішінде осы Шарт бойынша көмірсутектерді өндіру жөніндегі операциялардың салдарын жою жөніндегі міндеттемелердің орындалуын қамтамасыз етуді қабылдау жөніндегі функциялары мен өкілеттіктері берілген жағдайда, осы Шарт бойынша Кепіл ұстаушының құқықтары мен міндеттері Қазақстан Республикасының заңнамасына сәйкес Кепіл беруші мен Банктің келісімінсіз тиісті мемлекеттік органға ауысады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Осы Шартқа өзгерістер немесе толықтырулар жазбаша нысанда жасалған, Тараптардың уәкілетті өкілдері оған қол қойған және көмірсутектер саласындағы құзыретті органда тіркелген жағдайда ғана күшіне енеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Осы Шарт 20__ жылғы "__" _____________ жасалды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Осы Шарт қазақ және орыс тілдерінде заңды күші бірдей 3 (үш) данада, Тараптардың әрқайсысына бір-бір данадан жасалды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Осы Шарт көмірсутектер саласындағы құзыретті органда тіркелген күнінен бастап күшіне енеді және жою бойынша міндеттеменің орындалғанына дейін немесе Кепіл беруші келісімшарт бойынша көмірсутектерді өндіру жөніндегі операциялардың салдарын жою жөніндегі өз міндеттемелерін толық орындағанға дейін қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z198" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 9-бөлім. Басқа талаптар</w:t>
+        <w:t xml:space="preserve"> 10-бөлім. Тараптардың заңды мекенжайлары мен деректемелері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:p>
-[...142 lines deleted...]
-    <w:bookmarkEnd w:id="61"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
@@ -13237,2924 +13851,104 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Нысан </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z136" w:id="62"/>
+    <w:bookmarkStart w:name="z136" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уран өндіру салдарын жою бойынша міндеттемелердің орындалуын қамтамасыз ету ретінде ұсынылатын банктік салым кепіл шартының үлгілік нысаны 20___жылғы "___" ________ №_____</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 4-қосымша жаңа редакцияда - ҚР Энергетика министрінің 28.03.2024 </w:t>
+      Ескерту. 4-қосымша алып тасталды - ҚР Энергетика министрінің 03.08.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 125</w:t>
+        <w:t>№ 296-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...2819 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve"> (ресми жарияланғаннан кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -16162,55 +13956,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -16536,31 +14330,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>