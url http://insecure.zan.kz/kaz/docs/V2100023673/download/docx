--- v0 (2025-11-18)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ccb3a4d" w14:textId="ccb3a4d">
+    <w:p w14:paraId="145061d" w14:textId="145061d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,83 +93,87 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қоршаған ортаға әсер ету туралы қабылданған декларациялар бойынша жиынтық деректер нысанын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Экология, геология және табиғи ресурстар министрінің 2021 жылғы 1 шiлдедегі № 227 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2021 жылғы 23 шiлдеде № 23673 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Экология, геология және табиғи ресурстар министрінің 2021 жылғы 1 шiлдедегі № 227 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2021 жылғы 23 шiлдеде № 23673 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Осы қаулы 01.07.2021 бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
@@ -380,140 +384,156 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық ресми жарияланған күнінен бастап қолданысқа енгізіледі және 2021 жылғы 1 шілдеден бастап туындаған құқықтық қатынастарға қолданылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      Қазақстан Республикасының</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Экология, геология және табиғи ресурстар</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>министрі</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -809,3737 +829,3579 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Әкімшілік деректерді жинауға арналған нысан "Қоршаған ортаға әсер ету туралы қабылданған декларациялар бойынша жиынтық деректер"</w:t>
+        <w:t xml:space="preserve"> "Қоршаған ортаға әсер ету туралы қабылданған декларациялар бойынша жиынтық деректер"  Әкімшілік деректерді жинауға арналған нысан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Нысан жаңа редакцияда – ҚР Экология және табиғи ресурстар министрінің 23.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 143</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан Республикасы Экология, геология және табиғи ресурстар министрлігі Экологиялық реттеу және бақылау комитетінің аумақтық бөлімшелеріне ұсынылады</w:t>
-[...1 lines deleted...]
-    </w:p>
+      Қазақстан Республикасы Экология және табиғи ресурстар министрлігі Экологиялық реттеу және бақылау комитетінің аумақтық бөлімшелеріне ұсынылады</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z62" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректер нысаны www.eсogeo.gov.kz интернет-ресурсында орналастырылған.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z63" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Индекс: 1-ГТҚ</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z64" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кезеңділігі: тоқсан сайын</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z65" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Есептік кезең: 20___ жылғы "___" ____________жағдай бойынша</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z66" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ақпаратты ұсынатын тұлғалар тобы: облыстардың, республикалық маңызы бар қалалардың және астананың жергілікті атқарушы органдары</w:t>
-[...19 lines deleted...]
-    </w:p>
+      Ақпаратты ұсынатын тұлғалар тобы: астананың, облыстардың және республикалық маңызы бар қалалардың жергілікті атқарушы органдары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z67" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсыну мерзімі: тоқсан сайын есепті кезеңнен кейінгі айдың 5-күніне (қоса алғанда) дейін</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z68" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Есепті кезеңде қоршаған ортаға әсер ету туралы берілген декларациялардың саны - _______</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="15"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="948"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="4232"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="948" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ р/с</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1001" w:type="dxa"/>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ р/с</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бизнес-сәйкестендіру нөмірі</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="917" w:type="dxa"/>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бизнес-сәйкестендіру нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жеке сәйкестендіру нөмірі</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2448" w:type="dxa"/>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жеке сәйкестендіру нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Заңды тұлғаның немесе жеке кәсіпкердің атауы, тіркелген мекенжайы</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="918" w:type="dxa"/>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Заңды тұлғаның немесе жеке кәсіпкердің атауы, тіркелген мекенжайы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Декларацияны беру негізі</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="918" w:type="dxa"/>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Декларацияны беру негізі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Объектінің орналасқан жері</w:t>
-[...19 lines deleted...]
-          </w:tcPr>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Объектінің орналасқан жері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z69" w:id="16"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Негізгі қызмет түрі</w:t>
-[...19 lines deleted...]
-          </w:tcPr>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Негізгі қызмет түрі</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="16"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қоршаған ортаға кері әсер ететін қызмет түрінің III санатына объектіні беру критерийі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>("Экономикалық қызмет түрлерінің жалпы жіктеуіші" ҚР ҰК 03-2019 Ұлттық жіктеуішке сәйкес)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қоршаған ортаға кері әсер ететін қызмет түрінің III санатына объектіні беру критерийі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="948" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1001" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="917" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2448" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="918" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="918" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="918" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4232" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="948" w:type="dxa"/>
-[...306 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="948" w:type="dxa"/>
-[...306 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z70" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кестенің жалғасы</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="17"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3460"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="1381"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Атмосфералық ауаға ластаушы заттардың шығарындылары</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Атмосфералық ауаға ластаушы заттардың шығарындылары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қалдықтар</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қалдықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3460" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ластаушы заттың атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1874" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Зат коды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1413" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Декларацияланатын көлем, жыл/т</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1379" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қалдықтың атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1413" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Пайда болуы, жыл/т</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1380" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жинақтау, жыл/т</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1381" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тапсыру, жыл/т</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3460" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1874" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1413" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1379" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1413" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1380" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1381" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3460" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қалқымалы заттар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1874" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 091</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1413" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3460" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Азот тотығы (NO2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1874" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 004</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1413" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3460" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Күкіртті ангидрид (SO2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1874" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1413" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3460" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 …</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1874" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ..</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1413" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3460" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Барлығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1874" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1379" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Барлығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1413" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...16 lines deleted...]
-            </w:r>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...88 lines deleted...]
-      </w:pPr>
+      <w:bookmarkStart w:name="z71" w:id="18"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      тегі, аты және әкесінің аты (егер бар болса) қолы, телефоны</w:t>
-[...107 lines deleted...]
-      Күні 20__ жылғы "____"________________</w:t>
+      Атауы ____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мекенжайы _______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Телефоны _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Электрондық пошта мекенжайы ______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Орындаушы ___________________________________....__________________  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тегі, аты және әкесінің аты (егер бар болса)                          қолы, телефоны</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Астананың, облыстың және республикалық маңызы бар қаланың жергілікті атқарушы органының басшысы немесе оның міндетін атқарушы тұлға</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">___________________________________________.... .____________________  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тегі, аты және әкесінің аты (егер бар болса)                        қолы, телефоны</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Күні 20__ жылғы "____" ________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4633,120 +4495,192 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жиынтық деректер нысанына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z12" w:id="9"/>
+    <w:bookmarkStart w:name="z12" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қоршаған ортаға әсер ету туралы қабылданған декларациялар бойынша жиынтық деректер нысанын толтыру бойынша түсіндірме "Қоршаған ортаға әсер ету туралы қабылданған декларациялар туралы жиынтық деректер"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қосымшаға өзгеріс енгізілді  – ҚР Экология және табиғи ресурстар министрінің 23.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 143</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы түсіндірме "Қоршаған ортаға әсер ету туралы қабылданған декларациялар" бойынша жиынтық деректер нысанын (бұдан әрі – Нысан) толтыру бойынша бірыңғай талаптарды айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Нысанды облыстардың, республикалық маңызы бар қалалардың және астананың жергілікті атқарушы органдарының тиісті басқармалары толтырады және Қазақстан Республикасы Экология, геология және табиғи ресурстар министрлігі Экологиялық реттеу және бақылау комитетінің аумақтық бөлімшелеріне ұсынылады.</w:t>
-[...1 lines deleted...]
-    </w:p>
+      2. Нысанды астананың, облыстардың және республикалық маңызы бар қалалардың жергілікті атқарушы органдарының тиісті басқармалары толтырады және Қазақстан Республикасы Экология және табиғи ресурстар министрлігі Экологиялық реттеу және бақылау комитетінің аумақтық бөлімшелеріне ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z81" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Нысанға облыстардың, республикалық маңызы бар қаланың астананың жергілікті атқарушы органдарының басшысы немесе оның міндетін атқарушы адам қол қояды.</w:t>
+      3. Нысанға астананың, облыстардың және республикалық маңызы бар қаланың жергілікті атқарушы органдарының басшысы немесе оның міндетін атқарушы адам қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Нысан тоқсанына бір рет есепті кезеңнен кейінгі айдың 5-күніне (қоса алғанда) дейін ұсынылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5422,31 +5356,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>