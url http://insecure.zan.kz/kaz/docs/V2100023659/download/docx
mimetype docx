--- v0 (2025-11-15)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="295ad38" w14:textId="295ad38">
+    <w:p w14:paraId="b1e71c2" w14:textId="b1e71c2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1366,51 +1366,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) үзіліссіз өлшеу – жөндеу жұмыстарын жүргізу, ақауларды жою, іске қосу-баптау, тексеру, калибрлеу жұмыстарын жүргізу үшін рұқсат етілген үзілістерді тәулік бойы өлшеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z17" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) қоршаған ортаға эмиссиялар мониторингінің автоматтандырылған жүйесі – эмиссиялардың негізгі стационарлық көздеріндегі қоршаған ортаға эмиссиялар көрсеткіштерін қадағалайтын, қоршаған ортаны қорғау саласындағы уәкілетті орган бекіткен өндірістік экологиялық бақылау жүргізу кезінде қоршаған ортаға эмиссиялар мониторингінің автоматтандырылған жүйесін жүргізу қағидаларына сәйкес нақты уақыт режимінде қоршаған ортаға эмиссиялар мониторингінің ақпараттық жүйесіне деректер беруді қамтамасыз ететін өндірістік экологиялық мониторингтің автоматтандырылған жүйесі;</w:t>
+      3) қоршаған ортаға эмиссиялар мониторингінің автоматтандырылған жүйесі – эмиссиялардың негізгі стационарлық көздеріндегі қоршаған ортаға эмиссиялар көрсеткіштерін қадағалайтын, қоршаған ортаны қорғау саласындағы уәкілетті орган бекіткен өндірістік экологиялық бақылау жүргізу кезінде қоршаған ортаға эмиссиялар мониторингінің автоматтандырылған жүйесін жүргізу қағидаларына сәйкес нақты уақыт режимінде қоршаған ортаға эмиссиялар мониторингінің цифрлық жүйесіне деректер беруді қамтамасыз ететін өндірістік экологиялық мониторингтің автоматтандырылған жүйесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z18" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) эмиссия мониторингінің автоматтандырылған жүйесін штаттан тыс ажырату – ақаулық, іркіліс, істен шығу және жұмыстағы ауытқу немесе МАЖ бүтіндігінің немесе оның элементтерінің, не ол орнатылған технологиялық жабдықтың бұзылу себебі бойынша тоқтау жағдайлары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z19" w:id="17"/>
     <w:p>
@@ -1430,50 +1430,112 @@
         <w:t>
       5) эмиссия мониторингінің автоматтандырылған жүйесін жоспарлы ажырату – жабдықтың техникалық құжаттамасына сәйкес техникалық қызмет көрсетуге өлшеу құралдарын тоқтату жағдайлары немесе мониторингтің автоматтандырылған жүйесі орнатылған шығарындылар көзіне техникалық қызмет көрсету бойынша жөндеу жұмыстары, кәсіпорындардың технологиялық процесін тоқтату.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z20" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы Қағидаларда пайдаланылатын өзге де ұғымдар мен анықтамалар Қазақстан Республикасының қоршаған ортаны қорғау саласындағы заңнамасына сәйкес қолданылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Экология және табиғи ресурстар министрінің 30.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 59</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z21" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Осы Қағидаларды қолдану Кодекстің 184-бабы 2-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1646,90 +1708,90 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тармағына сәйкес жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z28" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. "Қазақстан Республикасы қоршаған орта мен табиғи ресурстардың жай-күйі туралы ұлттық деректер банкі" ақпараттық жүйесін жүргізуді ұйымдастыруды қоршаған ортаны қорғау саласындағы уәкілетті орган жүзеге асырады. "Қазақстан Республикасы қоршаған орта мен табиғи ресурстардың жай-күйі туралы ұлттық деректер банкі" ақпараттық жүйесін жүргізуді қоршаған ортаны қорғау саласындағы уәкілетті органның ведомстволық бағынысты ұйымы қамтамасыз етеді.</w:t>
+      7. "Қазақстан Республикасы қоршаған орта мен табиғи ресурстардың жай-күйі туралы ұлттық деректер банкі" цифрлық жүйесін жүргізуді ұйымдастыруды қоршаған ортаны қорғау саласындағы уәкілетті орган жүзеге асырады. "Қазақстан Республикасы қоршаған орта мен табиғи ресурстардың жай-күйі туралы ұлттық деректер банкі" цифрлық жүйесін жүргізуді қоршаған ортаны қорғау саласындағы уәкілетті органның ведомстволық бағынысты ұйымы қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің 23.10.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 251</w:t>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің 30.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 59</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -3031,151 +3093,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Эмиссия мониторингінің автоматтандырылған жүйесі арқылы үздіксіз мониторингке жататын көздер жөніндегі мәліметтер экологиялық рұқсаттың бір бөлігі болып табылатын өндірістік экологиялық бақылау бағдарламасында, сондай-ақ экологиялық тиімділікті арттыру бағдарламасында ұсынылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
     <w:bookmarkStart w:name="z70" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...60 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес әрбір 20 (жиырма) минут сайын орташаланған нақты эмиссиялар мен олардың параметрлері туралы дәйекті ақпаратты үздіксіз беруді қамтамасыз етеді. Объектінің операторына деректерді беруде ақаулар болған жағдайда "электрондық үкіметтің" ақпараттандыру объектісі арқылы кәсіпорынның электрондық поштасына қайта жіберіледі.</w:t>
+        <w:t>
+      20. Объект операторы "Қазақстан Республикасы қоршаған орта мен табиғи ресурстардың жай-күйі туралы ұлттық деректер банкі" цифрлық жүйесіне осы Қағидалардың 12, 13, 14 және 17-тармақтарына сәйкес әрбір 20 (жиырма) минут сайын орташаланған нақты эмиссиялар мен олардың параметрлері туралы дәйекті ақпаратты үздіксіз беруді қамтамасыз етеді. Объектінің операторына деректерді беруде ақаулар болған жағдайда "цифрлық үкіметтің" ақпараттандыру объектісі арқылы кәсіпорынның электрондық поштасына қайта жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 20-тармақ жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің 23.10.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 251</w:t>
+        <w:t xml:space="preserve">      Ескерту. 20-тармақ жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің 30.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 59</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -3950,54 +3952,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) стационарлық көздері эмиссия мониторингінің автоматтандырылған жүйесімен жабдықталған, І санаттағы объектіде шаруашылық және өзге де қызметті жүзеге асыратын заңды тұлғаны бағдарламалық қамтамасыз етуді, сондай-ақ ақпаратты тіркеу мен берудің техникалық құралдарымен қамтамасыз етуді қамтиды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
     <w:bookmarkStart w:name="z80" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) уәкілетті органның ақпараттық жүйесіне деректер беру жөнінде қызметтер көрсететін бөгде ұйымдардың бағдарламалық қамтылымы мен аппараттық құралдары жатады.</w:t>
+      2) уәкілетті органның цифрлық жүйесіне деректер беру жөнінде қызметтер көрсететін бөгде ұйымдардың бағдарламалық қамтылымы мен аппараттық құралдары жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 28-тармаққа өзгеріс енгізілді - ҚР Экология және табиғи ресурстар министрінің 30.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 59</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z81" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Автоматтандырылған мониторинг жүйесін бағдарламалық қамтамасыз етеді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
     <w:bookmarkStart w:name="z82" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -4010,51 +4074,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) эмиссия мониторингінің автоматтандырылған жүйесінен алынатын ақпаратты қабылдауын;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
     <w:bookmarkStart w:name="z83" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) ластағыш заттардың әрбір 20 (жиырма) минут үшін орташаланған өлшеу нәтижелері туралы ақпарат беруді қамтиды. Ақпарат жіберу "Электрондық үкіметтің" ақпараттандыру объектілерін интеграциялау қағидаларын бекіту туралы" Қазақстан Республикасы Ақпарат және коммуникациялар министрі міндетін атқарушының 2018 жылғы 29 наурыздағы (Нормативтік құқықтық актілер мемлекеттік тізілімінде № 16777 болып тіркелген) №123 </w:t>
+      2) ластағыш заттардың әрбір 20 (жиырма) минут үшін орташаланған өлшеу нәтижелері туралы ақпарат беруді қамтиды. Ақпарат жіберу "Цифрлық үкіметтің" ақпараттандыру объектілерін интеграциялау қағидаларын бекіту туралы" Қазақстан Республикасы Ақпарат және коммуникациялар министрі міндетін атқарушының 2018 жылғы 29 наурыздағы (Нормативтік құқықтық актілер мемлекеттік тізілімінде № 16777 болып тіркелген) № 123 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
     <w:bookmarkStart w:name="z84" w:id="82"/>
     <w:p>
@@ -4070,51 +4134,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) автоматты өлшеу құралдары тоқтаған жағдайда олардың жұмысын тоқтату және қайта бастау уақыты мен күнін тіркей отырып, берілген ақпаратты сақтауын;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
     <w:bookmarkStart w:name="z85" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) уәкілетті орган жүйесіндегі өндірістік объектілерді және ластаушы заттар шығарындыларының және ластаушы заттар төгінділерінің әрбір нақты көзін сәйкестендіруін;</w:t>
+      4) уәкілетті орган цифрлық жүйесіндегі өндірістік объектілерді және ластаушы заттар шығарындыларының және ластаушы заттар төгінділерінің әрбір нақты көзін сәйкестендіруін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
     <w:bookmarkStart w:name="z86" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) ақпаратты қабылдау мен берудің дұрыстығын, оның бұрмалануын болғызбауды қамтуын.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
@@ -4150,50 +4214,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 185</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 23.10.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 251</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 30.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 59</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -7149,55 +7233,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7523,31 +7607,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>