--- v0 (2025-12-23)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a066c75" w14:textId="a066c75">
+    <w:p w14:paraId="70a08f8" w14:textId="70a08f8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Шығарындылардың стационарлық көздерін түгендеуді жүзеге асыру, деректерді түзету, түгендеу және түзету нәтижесінде алынған деректерді құжаттау және сақтау қағидаларын (жергілікті атқарушы органдар үшін) бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Экология, геология және табиғи ресурстар министрінің м.а. 2021 жылғы 19 шiлдедегі № 262 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2021 жылғы 22 шiлдеде № 23640 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Экология, геология және табиғи ресурстар министрінің м.а. 2021 жылғы 19 шiлдедегі № 262 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2021 жылғы 22 шiлдеде № 23640 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының 2021 жылғы 2 қаңтардағы Экология кодексінің 204-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -308,140 +308,156 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы бұйрық алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      Қазақстан Республикасы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Экология, геология және табиғи</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ресурстар министрінің м.а.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -914,54 +930,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Кодекстің 205-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес облыстардың, республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органдары халқы он мың адамнан асатын елді мекендерде атмосфералық ауа ластануының жиынтық есеп-қисаптарын жүргізуді және олардың негізінде елді мекеннің шекті жол берілетін шығарындыларының жиынтық томын жасауды қамтамасыз етеді.</w:t>
+        <w:t xml:space="preserve"> сәйкес астананың, облыстардың және республикалық маңызы бар қалалардың жергілікті атқарушы органдары халқы он мың адамнан асатын елді мекендерде атмосфералық ауа ластануының жиынтық есеп-қисаптарын жүргізуді және олардың негізінде елді мекеннің шекті жол берілетін шығарындыларының жиынтық томын жасауды қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда – ҚР Экология және табиғи ресурстар министрінің 23.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 143</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Шығарындыларға түгендеу жүргізу кезінде барлық стационарлық көздер анықталады және есепке алынады, олардың сипаттамалары белгіленеді, сондай-ақ шығарындылардың барлық стационарлық көздерінен шығарындылардың сандық және сапалық көрсеткіштері айқындалады, алынған нәтижелер жүйеленеді және құжатталады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z16" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1378,61 +1456,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>3-тарау. Шығарындыларды түгендеу нәтиже</w:t>
-[...9 lines deleted...]
-        <w:t>сінде алынған деректерді құжаттау және сақтау</w:t>
+        <w:t>3-тарау. Шығарындыларды түгендеу нәтижесінде алынған деректерді құжаттау және сақтау</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z21" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Шығарындыларды түгендеу нәтижелері бойынша жергілікті атқарушы органдар түгендеу деректерін қамтитын жиынтық деректер жасайды. Шығарындыларды түгендеу жөніндегі жиынтық деректер құрылымының үлгісі осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -1724,71 +1792,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>4-тарау. Шығарындыларды түгендеу деректерін түзету ж</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сақтау</w:t>
+        <w:t>4-тарау. Шығарындыларды түгендеу деректерін түзету және сақтау</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z27" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Он мың адамнан астам елді мекен шығарындыларын түгендеу деректерін түзету шығарындылар көрсеткіштері мен шығарындыларды түгендеу деректерінің арасында сәйкессіздік анықталған жағдайда жүзеге асырылады, егер елді мекен шығарындыларының нақты көрсеткіштері осы елді мекен үшін белгіленген атмосфералық ауаға ластаушы заттар шығарындыларының нормативтеріне сәйкес келетін жиынтық жылдық (жалпы) көрсеткіштерден 10% - дан асатын болса, шығарындыларды түгендеуді түзету міндетті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z28" w:id="26"/>
     <w:p>
@@ -2463,292 +2511,293 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ластаушы заттар шығарындыларының көздері туралы деректерді құжаттау</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="801"/>
-[...8 lines deleted...]
-        <w:gridCol w:w="1246"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="801" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Цех</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1024" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жылына жұмыс сағаттарының саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1470" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ластаушы заттар шығарындысының стационарлық көзінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="801" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шығару көздерінің саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шығару көздерінің нөмірлері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1248" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шығару көздерінің биіктігі, м</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1248" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -2874,502 +2923,506 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жылдамдығы, м/с</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2609" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 құбырға арналған көлем, м3/с</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1246" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 темпер.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 оС</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="801" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1024" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1470" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="801" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="802" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1248" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1248" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2609" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1246" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3408,1621 +3461,1341 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Кәсіпорынның атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="801" w:type="dxa"/>
-[...384 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="801" w:type="dxa"/>
-[...384 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="801" w:type="dxa"/>
-[...384 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="801" w:type="dxa"/>
-[...384 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5030,1226 +4803,1016 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2. Кәсіпорынның атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="801" w:type="dxa"/>
-[...384 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="801" w:type="dxa"/>
-[...384 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="801" w:type="dxa"/>
-[...384 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6257,565 +5820,496 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 N. Кәсіпорынның атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="801" w:type="dxa"/>
-[...384 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кестенің жалғасы</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1708"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="1182"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Карта-схемадағы атмосфералық ауаға ластану көзінің координаттары, м</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1181" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ластаушы заттың коды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1181" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -6890,125 +6384,125 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1182" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 г/с</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1182" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мг/м3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1182" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -7150,159 +6644,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1708" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1712" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Y1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1484" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 X2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1488" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7364,339 +6858,339 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1708" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1712" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1484" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1488" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1181" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1181" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1182" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1182" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1182" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7735,1465 +7229,1213 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Кәсіпорынның атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1708" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1708" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1708" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1708" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9201,1109 +8443,920 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2. Кәсіпорынның атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1708" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1708" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1708" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10311,397 +9364,334 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 N. Кәсіпорынның атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1708" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -10867,102 +9857,103 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Елді мекен кәсіпорындарындағы шаңгазтазартқыш қондырғылары туралы деректер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1456"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="3078"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1456" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бөліну көзінің нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2266" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -10992,51 +9983,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аппараттардың пайдалы әрекет коэффициенті (ПӘК), %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3078" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -11060,87 +10051,87 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2750" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жобалық</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2750" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11150,195 +10141,195 @@
               <w:t>
 нақтылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1456" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2266" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2750" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2750" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3078" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11377,1041 +10368,866 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Кәсіпорынның атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1456" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1456" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1456" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1456" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1456" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -12419,841 +11235,701 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2. Кәсіпорынның атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1456" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1456" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1456" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1456" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13261,441 +11937,371 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3. Кәсіпорынның атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1456" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1456" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе 1 - санитарлық-эпидемиялық қолайлылығын қамтамасыз ететін саласындағы өкілетті органмен бекітілген гигиеналық нормативтерге сәйкес зиянды (ластаушы) заттың коды көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
@@ -13879,143 +12485,144 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Елді мекен бойынша ластаушы заттардың жиынтық шығарындылары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2017"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="1012"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2017" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ластаушы заттың коды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2084" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ластаушы заттың атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1853" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -14082,51 +12689,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тазартуға түскендердің ішінен</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1012" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -14163,125 +12770,125 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тазалаусыз лақтырылады</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тазалауға түседі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1011" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -14407,87 +13014,87 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1011" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 нақты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1292" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -14497,339 +13104,339 @@
               <w:t>
 оның ішінде кәдеге жаратылды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2017" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2084" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1853" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1010" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1011" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1011" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1292" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1012" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -14863,4873 +13470,4051 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Барлығы:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1853" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2017" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="2084" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 оның ішінде:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1853" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 қ а т т ы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1853" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2017" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="2084" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 оның ішінде:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1853" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2017" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2017" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2017" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2017" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2017" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 г а з т ә р і з д і ж ә н е</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с ұ й ы қ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1853" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2017" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2017" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2017" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2017" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
@@ -19760,55 +17545,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -20134,31 +17919,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>