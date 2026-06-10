--- v0 (2025-11-02)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b9f82b7" w14:textId="b9f82b7">
+    <w:p w14:paraId="0643715" w14:textId="0643715">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Банкті (банк холдингін) ерікті түрде қайта ұйымдастыруға рұқсат беру не рұқсат беруден бас тарту, банкті ислам банкіне айналдыруға рұқсат беру және рұқсат беруден бас тарту, банктерді ерікті түрде таратуға рұқсат беру, сондай-ақ жеке тұлғалардың депозиттерін қайтару, оларды басқа банкке аудару қағидаларын бекіту туралы" Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2020 жылғы 30 наурыздағы № 31 қаулысына өзгерістер енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2021 жылғы 16 шiлдедегi № 80 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2021 жылғы 21 шiлдеде № 23634 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2021 жылғы 16 шiлдедегi № 80 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2021 жылғы 21 шiлдеде № 23634 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасындағы банктер және банк қызметі туралы" Қазақстан Республикасы Заңының 52-14-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -256,764 +256,400 @@
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасына, "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасының Заңы 12-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігінің Басқармасы ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z2" w:id="1"/>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...223 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 49</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...117 lines deleted...]
-    <w:bookmarkStart w:name="z10" w:id="7"/>
+    <w:bookmarkStart w:name="z10" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Қазақстан Республикасының бейрезидент-банкі филиалының қызметін ерікті түрде тоқтатуға рұқсат беру, сондай-ақ жеке тұлғалардың депозиттерін қайтару, оларды депозиттерге міндетті кепілдік беру жүйесінің қатысушылары болып табылатын басқа банкке немесе Қазақстан Республикасы бейрезидент-банкінің филиалына аудару қағидаларын бекіту туралы" Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2021 жылғы 24 ақпандағы № 41 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 22283 болып тіркелген) күші жойылды деп танылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z11" w:id="8"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z11" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Банктерді реттеу департаменті Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z12" w:id="9"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z12" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Заң департаментімен бірлесіп осы қаулыны Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z13" w:id="10"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z13" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) осы қаулыны ресми жарияланғаннан кейін Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігінің ресми интернет-ресурсына орналастыруды; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z14" w:id="11"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z14" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осы қаулы мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде Заң департаментіне осы тармақтың 2) тармақшасында көзделген іс-шараның орындалуы туралы мәліметтерді ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z15" w:id="12"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z15" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы қаулының орындалуын бақылау Қазақстан Республикасының Қаржы нарығын реттеу және дамыту агенттігі Төрағасының жетекшілік ететін орынбасарына жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z16" w:id="13"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z16" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы қаулы алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      Қазақстан Республикасының</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қаржы нарығын реттеу және дамыту</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Агенттігінің Төрағасы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -1294,9591 +930,105 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2021 жылғы 16 шілдедегі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 80 Қаулыға қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...128 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z19" w:id="14"/>
-[...47 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Банкті (банк холдингін) ерікті түрде қайта ұйымдастыруға рұқсат беру не рұқсат беруден бас тарту, банкті ислам банкіне айналдыруға рұқсат беру және рұқсат беруден бас тарту, банктерді ерікті түрде таратуға рұқсат беру, Қазақстан Республикасының бейрезидент-банкі филиалының қызметін ерікті түрде тоқтатуға рұқсат беру, сондай-ақ жеке тұлғалардың депозиттерін қайтару, оларды депозиттерге міндетті кепілдік беру жүйесінің қатысушылары болып табылатын басқа банкке немесе Қазақстан Республикасы бейрезидент-банкінің филиалына аудару қағидалары (бұдан әрі – Қағидалар) "Қазақстан Республикасындағы банктер және банк қызметі туралы" Қазақстан Республикасы Заңының (бұдан әрі – Банктер туралы заң) 52-14-бабы </w:t>
-[...181 lines deleted...]
-    <w:bookmarkStart w:name="z24" w:id="19"/>
+      Ескерту. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 49</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Банк (банк холдингі) (бұдан әрі - банк (банк холдингі) банкті (банк холдингін) ерікті түрде қайта ұйымдастыруға рұқсат алу (бұдан әрі – ерікті түрде қайта ұйымдастыруға рұқсат, мемлекеттік көрсетілетін қызмет) үшін Қағидаларға 1-қосымшаға сәйкес нысан бойынша банкті (банк холдингін) ерікті түрде қайта ұйымдастыруды жүргізуге рұқсат алу туралы өтінішхатты немесе Қағидаларға </w:t>
-[...9158 lines deleted...]
-      __________________ (қолы)</w:t>
+      </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -10886,55 +1036,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>