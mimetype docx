--- v0 (2025-11-13)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="46f57bd" w14:textId="46f57bd">
+    <w:p w14:paraId="1990606" w14:textId="1990606">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1668,91 +1668,205 @@
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z26" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Көрсетілетін қызметті алушы барлық қажетті құжаттарды портал арқылы берген кезде көрсетілетін қызметті алушының "жеке кабинетінде" мемлекеттік қызметті көрсетуге арналған сұрау салуды қабылдау туралы мәртебе, сондай-ақ мемлекеттік көрсетілетін қызмет нәтижесін алу күні мен уақыты көрсетілген хабарлама көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z27" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      15-тармақ жаңа редакцияда көзделген - ҚР Экология және табиғи ресурстар министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 75</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Көрсетілетін қызметті алушының жеке басын куәландыратын құжаттар туралы, заңды тұлғаны тіркеу (қайта тіркеу) туралы, дара кәсіпкерді тіркеу туралы не дара кәсіпкер ретінде қызметін бастау туралы мәліметтерді көрсетілетін қызметті беруші "электрондық үкімет" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйелерден алады. Көрсетілетін қызметті алушыдан ақпараттық жүйелерден алынуы мүмкін құжаттарды талап етуге жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z28" w:id="26"/>
+    <w:bookmarkStart w:name="z28" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Көрсетілетін қызметті беруші кеңсесінің қызметкері өтініш мен құжаттар келіп түскен күні тіркеуді жүзеге асырады және орындайшыны тағайындайтын көрсетілетн қызметті берушінің басшысына оларды жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z29" w:id="27"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z29" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Көрсетілетін қызметті алушы Қазақстан Республикасы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1767,71 +1881,71 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және "Қазақстан Республикасындағы мерекелер туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері өтініш жасаған жағдайда құжаттарды қабылдау және мемлекеттік қызметті көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z30" w:id="28"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z30" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Орындаушы тіркеу сәтінен бастап 2 (екі) жұмыс күні ішінде көрсетілетін қызметті алушы ұсынған құжаттардың толықтығын тексереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы құжаттардың толық топтамасын ұсынбаған немесе осы Қағидаларға сәйкес мемлекеттік қызметті көрсету үшін қажетті мәліметтер болмаған жағдайда, орындаушы осы тармақтың бірінші бөлігінде көрсетілген мерзімдерде көрсетілетін қызметті алушыға құжаттар топтамасының қандай талаптарға сәйкес келмейтінін және сәйкес келтіру мерзімін көрсете отырып, хабарлама жолдайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1906,110 +2020,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="29"/>
+    <w:bookmarkStart w:name="z31" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Көрсетілетін қызметті алушы құжаттардың толық пакетін ұсынған жағдайда орындаушы 4 (төрт) жұмыс күні ішінде оларды осы Қағидалардың талаптарына сәйкестігіне қарастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z32" w:id="30"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z32" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Қарастыру қорытындылары бойынша орындаушы 1 (бір) жұмыс күні ішінде осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосышаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша озонды бұзатын заттарды және құрамында олар бар өнімдерді Еуразиялық экономикалық одаққа мүше мемлекеттерден Қазақстан Республикасының аумағына әкелуге және Қазақстан Республикасының аумағынан осы мемлекеттерге әкетуге рұқсатты қалыптастырады және келісу мен қол қоюға жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Көрсетілетін қызметті беруші қол қойғаннан кейін көрсетілетін қызметті алушы осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2066,70 +2180,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="31"/>
+    <w:bookmarkStart w:name="z33" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Мемлекеттік қызметті көрсетуден бас тарту үшін талаптардың 9-тармағында көрсетілген негіздерді анықталған кезде көрсетілетін қызметті беруші мемлекеттік қызметті көрсету мерзімі аяқталғанға дейін кемінде 3 жұмыс күн бұрын көрсетілетін қызметті алушыны мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешім, сондай-ақ көрсетілетін қызметті алушыға алдын ала шешім бойынша ұстанымды білдіру мүмкіндігі үшін тыңдауды өткізу уақыты мен орны (тәсілі) туралы хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Тыңдау нәтижелері бойынша көрсетілетін қызметті беруші осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2205,71 +2319,167 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z48" w:id="32"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      21-1-тармақ жаңа редакцияда көзделген - ҚР Экология және табиғи ресурстар министрінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 75</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21-1. Көрсетілетін қызметті беруші мемлекеттік қызмет көрсету сатысы туралы деректерді мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рұқсаттар мен хабарламалардың мемлекеттік ақпараттық жүйесі арқылы мемлекеттік қызметті көрсету кезінде мемлекеттік қызметті көрсету сатысы туралы деректер мемлекеттік қызметтерді көрсету мониторингінің ақпараттық жүйесіне автоматты режимде келіп түседі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2324,88 +2534,88 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="33"/>
+    <w:bookmarkStart w:name="z34" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Көрсетілетін қызметті берушінің және (немесе) олардың лауазымды адамдарының мемлекеттік қызметтер көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z35" w:id="34"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z35" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды қоршаған ортаны қорғау саласындағы уәкілетті орган (бұдан әрі – уәкілетті орган), лауазымды адам, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағым көрсетілетін қызметті берушіге және (немесе) шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адамға беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2647,68 +2857,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z49" w:id="35"/>
+    <w:bookmarkStart w:name="z49" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Озонды бұзатын заттарды және құрамында олар бар өнімдерді Еуразиялық экономикалық одаққа мүше мемлекеттерден Қазақстан Республикасының аумағына әкелуге және Қазақстан Республикасының аумағынан осы мемлекеттерге әкетуге рұқсат беру" мемлекеттік көрсетілетін қызметінің талаптары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің м.а. 10.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4238,68 +4448,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z38" w:id="36"/>
+    <w:bookmarkStart w:name="z38" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Озонды бұзатын заттарды және құрамында олар бар өнiмдердi Еуразиялық экономикалық одаққа мүше мемлекеттерден Қазақстан Республикасының аумағына әкелуге рұқсат берге өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің м.а. 10.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5210,68 +5420,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z40" w:id="37"/>
+    <w:bookmarkStart w:name="z40" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Озонды бұзатын заттарды және құрамында олар бар өнiмдердi Еуразиялық экономикалық одаққа мүше мемлекеттерге Қазақстан Республикасының аумағынан әкетуге рұқсат беруге өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-қосымша жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің м.а. 10.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6221,68 +6431,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тұлғаның толық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>атауы ____________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z42" w:id="38"/>
+    <w:bookmarkStart w:name="z42" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Дәлелді бас тарту</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 4-қосымша жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің м.а. 10.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6684,68 +6894,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тұлғаның толық атауы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z44" w:id="39"/>
+    <w:bookmarkStart w:name="z44" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Дәлелді бас тарту</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 5-қосымша жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің м.а. 10.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7147,68 +7357,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>заңды тұлғаның толық атауы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z46" w:id="40"/>
+    <w:bookmarkStart w:name="z46" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Дәлелді бас тарту</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 6-қосымша жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің м.а. 10.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7342,55 +7552,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>