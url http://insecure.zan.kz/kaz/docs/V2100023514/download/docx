--- v1 (2026-03-15)
+++ v2 (2026-06-03)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2fea52c" w14:textId="2fea52c">
+    <w:p w14:paraId="4512eca" w14:textId="4512eca">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1095,51 +1095,156 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z15" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-тармақ жаңа редакцияда көзделген - ҚР Сауда және интеграция министрінің 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Тауарларды шығарған елді айқындау, тауардың шығу тегі туралы сертификат беру және оның қолданысының күшін жою, тауарлардың шығу тегі туралы сертификаттың нысандарын белгілеу жөніндегі қағидалары (бұдан әрі – Қағидалар) "Сауда қызметін реттеу туралы" Қазақстан Республикасы Заңының 7-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1154,5295 +1259,5832 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-3) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z16" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Қағидаларда мынадай ұғымдар пайдаланылады:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z16" w:id="11"/>
-[...15 lines deleted...]
-      2. Осы Қағидаларда мынадай ұғымдар пайдаланылады:</w:t>
+    <w:bookmarkStart w:name="z17" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) адвалорлық үлес – пайдаланылатын материалдар құнының пайыздық үлесі немесе жеткізілетін тауардың "франко-зауыт" бағасында тіркелген пайыздық үлеске жететін қосылған құн;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z17" w:id="12"/>
-[...15 lines deleted...]
-      1) адвалорлық үлес – пайдаланылатын материалдар құнының пайыздық үлесі немесе жеткізілетін тауардың "франко-зауыт" бағасында тіркелген пайыздық үлеске жететін қосылған құн;</w:t>
+    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) кері экспорт – шетелден әкелінген тауарларды Қазақстан Республикасының аумағынан оларды қайта өңдеусіз әкету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z18" w:id="13"/>
-[...15 lines deleted...]
-      2) кері экспорт – шетелден әкелінген тауарларды Қазақстан Республикасының аумағынан оларды қайта өңдеусіз әкету;</w:t>
+    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Қазақстан Республикасының Ұлттық кәсіпкерлер палатасы (бұдан әрі – уәкілетті ұйым) – Қазақстан Республикасының бизнес қоғамдастығы мен мемлекеттік билік органдары арасында кәсіпкерлік бастаманы іске асыру және өзара тиімді әріптестікті дамыту үшін қолайлы құқықтық, экономикалық және әлеуметтік жағдайлар жасауды қамтамасыз ету, сондай-ақ дара кәсіпкерлердің және (немесе) заңды тұлғалардың қауымдастық (одақ) нысанындағы бірлестіктерінің (бұдан әрі – қауымдастық (одақ) қызметін ынталандыру және қолдау мақсатында құрылған, кәсіпкерлік субъектілері одағын білдіретін коммерциялық емес ұйым;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z19" w:id="14"/>
-[...15 lines deleted...]
-      3) Қазақстан Республикасының Ұлттық кәсіпкерлер палатасы (бұдан әрі – уәкілетті ұйым) – Қазақстан Республикасының бизнес қоғамдастығы мен мемлекеттік билік органдары арасында кәсіпкерлік бастаманы іске асыру және өзара тиімді әріптестікті дамыту үшін қолайлы құқықтық, экономикалық және әлеуметтік жағдайлар жасауды қамтамасыз ету, сондай-ақ дара кәсіпкерлердің және (немесе) заңды тұлғалардың қауымдастық (одақ) нысанындағы бірлестіктерінің (бұдан әрі – қауымдастық (одақ) қызметін ынталандыру және қолдау мақсатында құрылған, кәсіпкерлік субъектілері одағын білдіретін коммерциялық емес ұйым;</w:t>
+    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) өтініш беруші – тауардың шығу тегі туралы сертификат алуға мүдделі жеке немесе заңды тұлғалар, олардың филиалдары мен өкілдіктері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z20" w:id="15"/>
-[...15 lines deleted...]
-      4) өтініш беруші – тауардың шығу тегі туралы сертификат алуға мүдделі жеке немесе заңды тұлғалар, олардың филиалдары мен өкілдіктері;</w:t>
+    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) сериялық өнімнің шығу тегі туралы сертификат – "Еуразиялық үкіметаралық кеңесінің № 5 шешіміне өзгерістер енгізу туралы және сериялық өнімнің шығу тегі туралы сертификат қолдану туралы" Еуразиялық үкіметаралық кеңестің № 2 шешімінің талаптарына сәйкес Еуразиялық экономикалық одаққа (бұдан әрі – ЕАЭО) мүше мемлекеттердің аумағына шығарылатын сертификаттың қолданылу мерзімі ішінде үздіксіз өндіріс процесі аясында Қазақстан Республикасының бір өндірушісі (заңды тұлға немесе жеке кәсіпкер) шығарған тауардың шығу тегін және ЕАЭО сыртқы экономикалық қызметінің бірыңғай тауар номенклатурасына сәйкес 10 таңбалы коды бар тауардың шығу тегі туралы сертификат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z21" w:id="16"/>
-[...15 lines deleted...]
-      5) сериялық өнімнің шығу тегі туралы сертификат – "Еуразиялық үкіметаралық кеңесінің № 5 шешіміне өзгерістер енгізу туралы және сериялық өнімнің шығу тегі туралы сертификат қолдану туралы" Еуразиялық үкіметаралық кеңестің № 2 шешімінің талаптарына сәйкес Еуразиялық экономикалық одаққа (бұдан әрі – ЕАЭО) мүше мемлекеттердің аумағына шығарылатын сертификаттың қолданылу мерзімі ішінде үздіксіз өндіріс процесі аясында Қазақстан Республикасының бір өндірушісі (заңды тұлға немесе жеке кәсіпкер) шығарған тауардың шығу тегін және ЕАЭО сыртқы экономикалық қызметінің бірыңғай тауар номенклатурасына сәйкес 10 таңбалы коды бар тауардың шығу тегі туралы сертификат;</w:t>
+    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) салалық қауымдастық (одақ) - уәкілетті ұйымда аккредиттелген, белгілі бір салаларда және экономикалық қызмет түрлерінде жұмыс істейтін кәсіпорындар құрған кәсіпкерлік субъектілерінің қауымдастығы (одағы) не өзін-өзі реттейтін ұйым;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z22" w:id="17"/>
-[...15 lines deleted...]
-      6) салалық қауымдастық (одақ) - уәкілетті ұйымда аккредиттелген, белгілі бір салаларда және экономикалық қызмет түрлерінде жұмыс істейтін кәсіпорындар құрған кәсіпкерлік субъектілерінің қауымдастығы (одағы) не өзін-өзі реттейтін ұйым;</w:t>
+    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) тауарды жеткілікті дәрежеде қайта өңдеу өлшемшарттары – тауарлардың шығарылған елін айқындау өлшемдерінің бірі, оған сәйкес, егер тауарды өндіруге екі немесе одан да көп ел қатысатын болса, ол тауарға өзіне тән қасиеттерді беру үшін жеткілікті соңғы елеулі өңдеуге/қайта өңдеуге ұшыраған елден шығарылған болып саналады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z23" w:id="18"/>
-[...15 lines deleted...]
-      7) тауарды жеткілікті дәрежеде қайта өңдеу өлшемшарттары – тауарлардың шығарылған елін айқындау өлшемдерінің бірі, оған сәйкес, егер тауарды өндіруге екі немесе одан да көп ел қатысатын болса, ол тауарға өзіне тән қасиеттерді беру үшін жеткілікті соңғы елеулі өңдеуге/қайта өңдеуге ұшыраған елден шығарылған болып саналады;</w:t>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) тауардың шығу тегі туралы сертификат - тауардың шығарылған елі, Еуразиялық экономикалық одақ тауарының немесе шетелдік тауардың мәртебесі туралы куәландыратын құжат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z24" w:id="19"/>
-[...15 lines deleted...]
-      8) тауардың шығу тегі туралы сертификат - тауардың шығарылған елі, Еуразиялық экономикалық одақ тауарының немесе шетелдік тауардың мәртебесі туралы куәландыратын құжат;</w:t>
+    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) тауар шығарылған ел – тауар толық шығарылған немесе жеткілікті дәрежеде өңделген/қайта өңделген ел;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z25" w:id="20"/>
-[...15 lines deleted...]
-      9) тауар шығарылған ел – тауар толық шығарылған немесе жеткілікті дәрежеде өңделген/қайта өңделген ел;</w:t>
+    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) тауар – сатуға немесе айырбастауға арналған, айналымнан алынбаған кез келген еңбек өнiмi;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z26" w:id="21"/>
-[...15 lines deleted...]
-      10) тауар – сатуға немесе айырбастауға арналған, айналымнан алынбаған кез келген еңбек өнiмi;</w:t>
+    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) уәкілетті ұйымның цифрлық жүйесі – өтінімдерді және құжаттардың электрондық көшірмелерін қабылдау, тауардың шығу тегі туралы сертификатты ресімдеу және оның қолданысын жою жүзеге асырылатын электрондық сертификаттау жүйесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z27" w:id="22"/>
-[...15 lines deleted...]
-      11) уәкілетті ұйымның ақпараттық жүйесі - өтінімдерді және құжаттардың электрондық көшірмелерін қабылдау, тауардың шығу тегі туралы сертификатты ресімдеу және оның қолданысын жою жүзеге асырылатын электрондық сертификаттау жүйесі;</w:t>
+    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) уәкілетті тұлға – уәкілетті ұйымның штатында тұратын, тауардың шығу тегі туралы сертификатты ресімдеу, куәландыру және беру құқығы берілген тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z28" w:id="23"/>
-[...15 lines deleted...]
-      12) уәкілетті тұлға – уәкілетті ұйымның штатында тұратын, тауардың шығу тегі туралы сертификатты ресімдеу, куәландыру және беру құқығы берілген тұлға;</w:t>
+    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) "франко-зауыт" жағдайындағы баға – өңдірілген тауар экспорты кезінде төленген немесе төленуі мүмкін кез келген ішкі салықтарды қоспағанда, "франко-зауыт" жағдайында соңғы қайта өңдеу жүргізілген кәсіпорында өндірушіге төленуге тиіс тауардың бағасы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z29" w:id="24"/>
-[...15 lines deleted...]
-      13) "франко-зауыт" жағдайындағы баға – өңдірілген тауар экспорты кезінде төленген немесе төленуі мүмкін кез келген ішкі салықтарды қоспағанда, "франко-зауыт" жағдайында соңғы қайта өңдеу жүргізілген кәсіпорында өндірушіге төленуге тиіс тауардың бағасы;</w:t>
+    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) экспорт – өнімді Қазақстан Республикасының аумағынан әкету.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z30" w:id="25"/>
-[...15 lines deleted...]
-      14) экспорт – өнімді Қазақстан Республикасының аумағынан әкету.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Сауда және интеграция министрінің 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2- тарау. Тауарларды шығарған елді айқындау тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z31" w:id="26"/>
+    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Тауарларды шығарған елді айқындау үшін тауар:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) толығымен қазақстандық шыққан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тауарды жеткілікті қайта өңдеу критерийін ескере отырып, Қазақстанда шығарылған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) шетелде шығарылғаны белгіленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z36" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Шығарылған елді айқындау қағидаларын (шыққан елді айқындау өлшемшарттарын) қамтитын қолданыстағы (ратификацияланған) халықаралық келісімдер/шарттар бар немесе шығарылған елді айқындау қағидалары (шыққан елді айқындау өлшемшарттары) бар елдердің (одақтардың) аумағында Қазақстан Республикасының аумағынан әкетілетін тауарларға қатысты ел (одақ) біржақты тәртіппен белгілеген әкелу, тауарлардың шығарылған елін айқындау өлшемшарттары осындай халықаралық келісімдерге/шарттарға немесе шығарылған елді айқындау қағидаларына (шыққан елін айқындау өлшемшарттарына) сәйкес айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z37" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қолданыстағы (ратификацияланған) халықаралық келісімдер/шарттар болмаған немесе уәкілетті ұйымның өкімінде әкелу елі (одағы) біржақты тәртіппен белгілеген шығарылған елді айқындау қағидалары (шығарылған елді айқындау өлшемшарттары) туралы ақпарат болмаған кезде тауардың шығарылған елін айқындау осы Қағидалардың 6-тармағында белгіленген шығу өлшемшарттарына сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z38" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қолданыстағы (ратификацияланған) халықаралық келісімдердің/шарттардың немесе әкелу елі (одағы) біржақты тәртіппен белгілеген шығарылған елді айқындау қағидаларының (шығарылған елді айқындау өлшемшарттарының) талаптары орындалмаған кезде өтініш берушінің өтініші бойынша осы Қағидалардың 6-тармағына сәйкес "түпнұсқа" жалпы нысандағы тауардың шығу тегі туралы сертификат ресімделеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қолданыстағы (ратификацияланған) халықаралық келісімдерде/шарттарда көзделген мақсаттар үшін "CT-KZ" нысанындағы тауардың шығу тегі туралы сертификатты ресімдеу қажет болған жағдайда тауардың шығарылған елін айқындау осы Қағидаларға сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...143 lines deleted...]
-      Қолданыстағы (ратификацияланған) халықаралық келісімдердің/шарттардың немесе әкелу елі (одағы) біржақты тәртіппен белгілеген шығарылған елді айқындау қағидаларының (шығарылған елді айқындау өлшемшарттарының) талаптары орындалмаған кезде өтініш берушінің өтініші бойынша осы Қағидалардың 6-тармағына сәйкес "түпнұсқа" жалпы нысандағы тауардың шығу тегі туралы сертификат ресімделеді.</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармаққа өзгеріс енгізілді - ҚР Қазақстан Республикасы Сауда және интеграция министрінің 30.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 378-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Егер адвалорлық үлес ережесі қолданылған жағдайда, тауар өндірісіндегі адвалорлық үлесті есептеу жүргізіледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:p>
-[...115 lines deleted...]
-      5. Егер адвалорлық үлес ережесі қолданылған жағдайда, тауар өндірісіндегі адвалорлық үлесті есептеу жүргізіледі:</w:t>
+    <w:bookmarkStart w:name="z40" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) импортталған тауарлар үшін - түпкілікті өнім өндірісі жүзеге асырылатын елге әкелінген кезде осы тауарлардың кедендік құны бойынша немесе импортталған тауарлардың шығу тегі белгісіз болған жағдайда-түпкілікті өнім өндірісі жүзеге асырылатын елдің аумағында олардың алғашқы сатылуының құжатпен расталған бағасы бойынша;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z40" w:id="35"/>
-[...15 lines deleted...]
-      1) импортталған тауарлар үшін - түпкілікті өнім өндірісі жүзеге асырылатын елге әкелінген кезде осы тауарлардың кедендік құны бойынша немесе импортталған тауарлардың шығу тегі белгісіз болған жағдайда-түпкілікті өнім өндірісі жүзеге асырылатын елдің аумағында олардың алғашқы сатылуының құжатпен расталған бағасы бойынша;</w:t>
+    <w:bookmarkStart w:name="z41" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) түпкілікті өнім үшін - экспорттаушы елден тауарды тиеуге, кедендік декларациялауға және әкетуге арналған шығыстарды қамтымайтын сатушы зауытының (қоймасының) бағасы бойынша ("франко-зауыт" шарттарындағы баға).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z41" w:id="36"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Тауар өндірісіндегі адвалорлық үлесті есептеу осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес формула бойынша жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="37"/>
+    <w:bookmarkStart w:name="z42" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Егер тауарлар осы Қағидалардың 7-тармағына сәйкес Қазақстан Республикасында толық өндірілсе немесе Қазақстан Республикасында шетелдік шығарылған материалдарды пайдалана отырып өндірілсе және осы Қағидалардың 8-тармағында белгіленген жеткілікті өңдеу (қайта өңдеу) өлшемшарттарының талаптарын қанағаттандырса, олар Қазақстан Республикасынан шығарылатын болып есептеледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z43" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Қазақстан Республикасында толығымен өндірілген тауарлар:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z43" w:id="38"/>
-[...15 lines deleted...]
-      7. Қазақстан Республикасында толығымен өндірілген тауарлар:</w:t>
+    <w:bookmarkStart w:name="z44" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Қазақстан Республикасының жер қойнауынан, оның аумағында не оның аумақтық теңізінде (елдің өзге де су айдынында) немесе оның түбінен не Қазақстан Республикасының аумағындағы атмосфералық ауадан өндірілген табиғи ресурстар (пайдалы қазбалар мен минералдық өнімдер, су, жер ресурстары);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z44" w:id="39"/>
-[...15 lines deleted...]
-      1) Қазақстан Республикасының жер қойнауынан, оның аумағында не оның аумақтық теңізінде (елдің өзге де су айдынында) немесе оның түбінен не Қазақстан Республикасының аумағындағы атмосфералық ауадан өндірілген табиғи ресурстар (пайдалы қазбалар мен минералдық өнімдер, су, жер ресурстары);</w:t>
+    <w:bookmarkStart w:name="z45" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Қазақстан Республикасында өсірілген немесе жиналған өсімдік тектес өнім;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z45" w:id="40"/>
-[...15 lines deleted...]
-      2) Қазақстан Республикасында өсірілген немесе жиналған өсімдік тектес өнім;</w:t>
+    <w:bookmarkStart w:name="z46" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Қазақстан Республикасында туып-өскен тірі жануарлар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z46" w:id="41"/>
-[...15 lines deleted...]
-      3) Қазақстан Республикасында туып-өскен тірі жануарлар;</w:t>
+    <w:bookmarkStart w:name="z47" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Қазақстан Республикасында онда өсірілген жануарлардан алынған өнім;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z47" w:id="42"/>
-[...15 lines deleted...]
-      4) Қазақстан Республикасында онда өсірілген жануарлардан алынған өнім;</w:t>
+    <w:bookmarkStart w:name="z48" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Қазақстан Республикасында жинау, аң аулау, аулау, балық аулау, өсіру, өсіру және аквамәдениеттер нәтижесінде алынған өнім;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z48" w:id="43"/>
-[...15 lines deleted...]
-      5) Қазақстан Республикасында жинау, аң аулау, аулау, балық аулау, өсіру, өсіру және аквамәдениеттер нәтижесінде алынған өнім;</w:t>
+    <w:bookmarkStart w:name="z49" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Қазақстан Республикасының кемесі алған не ол жалға алған (жалдаған) теңіз балық аулау кәсіпшілігінің өнімі және теңіз кәсіпшілігінің басқа да өнімі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z49" w:id="44"/>
-[...15 lines deleted...]
-      6) Қазақстан Республикасының кемесі алған не ол жалға алған (жалдаған) теңіз балық аулау кәсіпшілігінің өнімі және теңіз кәсіпшілігінің басқа да өнімі;</w:t>
+    <w:bookmarkStart w:name="z50" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Қазақстан Республикасының өңдеу кемесінің бортында осы тармақтың 6) тармақшасында көрсетілген өнімнен ғана алынған өнім;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z50" w:id="45"/>
-[...15 lines deleted...]
-      7) Қазақстан Республикасының өңдеу кемесінің бортында осы тармақтың 6) тармақшасында көрсетілген өнімнен ғана алынған өнім;</w:t>
+    <w:bookmarkStart w:name="z51" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Қазақстан Республикасының теңіз түбінен немесе осы теңіз түбін немесе осы теңіз жер қойнауын игеруге айрықша құқықтары болған жағдайда, Қазақстан Республикасының аумақтық суларынан (теңізінен) тыс теңіз түбінен немесе теңіз жер қойнауынан алынған өнім;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z51" w:id="46"/>
-[...15 lines deleted...]
-      8) Қазақстан Республикасының теңіз түбінен немесе осы теңіз түбін немесе осы теңіз жер қойнауын игеруге айрықша құқықтары болған жағдайда, Қазақстан Республикасының аумақтық суларынан (теңізінен) тыс теңіз түбінен немесе теңіз жер қойнауынан алынған өнім;</w:t>
+    <w:bookmarkStart w:name="z52" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) қайта өңдеу жөніндегі өндірістік немесе өзге де операциялар нәтижесінде алынған қалдықтар мен сынықтар (қайталама шикізат) және Қазақстан Республикасында жиналған және тек шикізатқа қайта өңдеуге жарамды пайдаланылған бұйымдар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z52" w:id="47"/>
-[...15 lines deleted...]
-      9) қайта өңдеу жөніндегі өндірістік немесе өзге де операциялар нәтижесінде алынған қалдықтар мен сынықтар (қайталама шикізат) және Қазақстан Республикасында жиналған және тек шикізатқа қайта өңдеуге жарамды пайдаланылған бұйымдар;</w:t>
+    <w:bookmarkStart w:name="z53" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) Қазақстан Республикасына тиесілі не онымен жалға алынған (жалға алынған) ғарыш кемелерінде ашық ғарышта алынған жоғары технологиялар өнімі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z53" w:id="48"/>
-[...15 lines deleted...]
-      10) Қазақстан Республикасына тиесілі не онымен жалға алынған (жалға алынған) ғарыш кемелерінде ашық ғарышта алынған жоғары технологиялар өнімі;</w:t>
+    <w:bookmarkStart w:name="z54" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) Қазақстан Республикасында осы тармақтың 1), 2), 3), 4), 5), 6), 7), 8), 9), 10) тармақшаларында көрсетілген өнімнен ғана дайындалған тауарлар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z54" w:id="49"/>
-[...15 lines deleted...]
-      11) Қазақстан Республикасында осы тармақтың 1), 2), 3), 4), 5), 6), 7), 8), 9), 10) тармақшаларында көрсетілген өнімнен ғана дайындалған тауарлар;</w:t>
+    <w:bookmarkStart w:name="z55" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) Қазақстан Республикасының аумағында өндірілген электр, жылу және энергияның өзге де түрлері.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z55" w:id="50"/>
-[...15 lines deleted...]
-      12) Қазақстан Республикасының аумағында өндірілген электр, жылу және энергияның өзге де түрлері.</w:t>
+    <w:bookmarkStart w:name="z56" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Осы Қағидалардың 9-тармағында көрсетілген операцияларды жүзеге асыруды қоспағанда, Қазақстан Республикасынан экспортталатын тауарды оған Қазақстан Республикасында өндірілген тауар мәртебесін беру үшін оны жеткілікті түрде қайта өңдеудің өлшемшарты тауарға өзіне тән қасиеттерін беру үшін жеткілікті тауарды қайта өңдеу болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z56" w:id="51"/>
-[...15 lines deleted...]
-      8. Осы Қағидалардың 9-тармағында көрсетілген операцияларды жүзеге асыруды қоспағанда, Қазақстан Республикасынан экспортталатын тауарды оған Қазақстан Республикасында өндірілген тауар мәртебесін беру үшін оны жеткілікті түрде қайта өңдеудің өлшемшарты тауарға өзіне тән қасиеттерін беру үшін жеткілікті тауарды қайта өңдеу болып табылады.</w:t>
+    <w:bookmarkStart w:name="z57" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Қазақстан Республикасында өндірілген мәртебе беру үшін тауарды жеткілікті қайта өңдеу критерийлеріне сай келмейтін шарттар мыналар болып табылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z57" w:id="52"/>
-[...15 lines deleted...]
-      9. Қазақстан Республикасында өндірілген мәртебе беру үшін тауарды жеткілікті қайта өңдеу критерийлеріне сай келмейтін шарттар мыналар болып табылады:</w:t>
+    <w:bookmarkStart w:name="z58" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тауарларды сақтау немесе тасымалдау кезінде олардың сақталуын қамтамасыз ету жөніндегі операциялар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z58" w:id="53"/>
-[...15 lines deleted...]
-      1) тауарларды сақтау немесе тасымалдау кезінде олардың сақталуын қамтамасыз ету жөніндегі операциялар;</w:t>
+    <w:bookmarkStart w:name="z59" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тауарларды сатуға және тасымалдауға дайындау жөніндегі операциялар (партияны ұсақтау, жөнелтілімдерді қалыптастыру, сұрыптау, қайта орау);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z59" w:id="54"/>
-[...15 lines deleted...]
-      2) тауарларды сатуға және тасымалдауға дайындау жөніндегі операциялар (партияны ұсақтау, жөнелтілімдерді қалыптастыру, сұрыптау, қайта орау);</w:t>
+    <w:bookmarkStart w:name="z60" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жуу, тазалау, шаңды кетіру, оксидпен, маймен және басқа заттармен жабу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z60" w:id="55"/>
-[...15 lines deleted...]
-      3) жуу, тазалау, шаңды кетіру, оксидпен, маймен және басқа заттармен жабу;</w:t>
+    <w:bookmarkStart w:name="z61" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) тоқыма бұйымдарын үтіктеу немесе престеу (талшықтар мен иірілген жіптердің кез келген түрі, талшықтар мен иірілген жіптердің кез келген түрінен тоқылған материалдар және олардан жасалған бұйымдар);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z61" w:id="56"/>
-[...15 lines deleted...]
-      4) тоқыма бұйымдарын үтіктеу немесе престеу (талшықтар мен иірілген жіптердің кез келген түрі, талшықтар мен иірілген жіптердің кез келген түрінен тоқылған материалдар және олардан жасалған бұйымдар);</w:t>
+    <w:bookmarkStart w:name="z62" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) бояу немесе жылтырату операциялары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z62" w:id="57"/>
-[...15 lines deleted...]
-      5) бояу немесе жылтырату операциялары;</w:t>
+    <w:bookmarkStart w:name="z63" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) дәнді және күрішті қабыршақтау, ішінара немесе толық ағарту, тегістеу және жылтырату;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z63" w:id="58"/>
-[...15 lines deleted...]
-      6) дәнді және күрішті қабыршақтау, ішінара немесе толық ағарту, тегістеу және жылтырату;</w:t>
+    <w:bookmarkStart w:name="z64" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) қантты бояу немесе кесек қантты қалыптастыру жөніндегі операциялар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z64" w:id="59"/>
-[...15 lines deleted...]
-      7) қантты бояу немесе кесек қантты қалыптастыру жөніндегі операциялар;</w:t>
+    <w:bookmarkStart w:name="z65" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) жемістердің, көкөністер мен жаңғақтардың қабығын аршу, тұқым алу және кесу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z65" w:id="60"/>
-[...15 lines deleted...]
-      8) жемістердің, көкөністер мен жаңғақтардың қабығын аршу, тұқым алу және кесу;</w:t>
+    <w:bookmarkStart w:name="z66" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) алынған компоненттерді бастапқы тауардан айтарлықтай ажыратуға әкелмейтін қайрау, қарапайым ұнтақтау немесе қарапайым кесу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z66" w:id="61"/>
-[...15 lines deleted...]
-      9) алынған компоненттерді бастапқы тауардан айтарлықтай ажыратуға әкелмейтін қайрау, қарапайым ұнтақтау немесе қарапайым кесу;</w:t>
+    <w:bookmarkStart w:name="z67" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) електен немесе електен елеу, сұрыптау, жіктеу, іріктеу, іріктеу (оның ішінде бұйымдар жиынтығын жасау);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z67" w:id="62"/>
-[...15 lines deleted...]
-      10) електен немесе електен елеу, сұрыптау, жіктеу, іріктеу, іріктеу (оның ішінде бұйымдар жиынтығын жасау);</w:t>
+    <w:bookmarkStart w:name="z68" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) банкаларға, құтыларға, қаптарға, жәшіктерге, қораптарға құю, буып-түю және орау бойынша басқа да қарапайым операциялар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z68" w:id="63"/>
-[...15 lines deleted...]
-      11) банкаларға, құтыларға, қаптарға, жәшіктерге, қораптарға құю, буып-түю және орау бойынша басқа да қарапайым операциялар;</w:t>
+    <w:bookmarkStart w:name="z69" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) өтініш беруші өндірмейтін жекелеген материалдардан, тораптардан және бөлшектерден тауарды құрастыру жөніндегі операциялар, оның ішінде монтаждау, тойтару, нығыздау, желімдеу, бекіту бұйымдарымен (болттармен, жаңғақтармен, бұрандалармен, бұрандалармен және басқа да Метиз заттармен) жалғау, орындалуы арнайы дағдыларды қолдануды талап етпейтін дәнекерлеу үтікпен/дәнекерлеу станциясымен қолмен дәнекерлеу, осындай операцияларды орындауға немесе тауарларды бөлшектеуге арналған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z69" w:id="64"/>
-[...15 lines deleted...]
-      12) өтініш беруші өндірмейтін жекелеген материалдардан, тораптардан және бөлшектерден тауарды құрастыру жөніндегі операциялар, оның ішінде монтаждау, тойтару, нығыздау, желімдеу, бекіту бұйымдарымен (болттармен, жаңғақтармен, бұрандалармен, бұрандалармен және басқа да Метиз заттармен) жалғау, орындалуы арнайы дағдыларды қолдануды талап етпейтін дәнекерлеу үтікпен/дәнекерлеу станциясымен қолмен дәнекерлеу, осындай операцияларды орындауға немесе тауарларды бөлшектеуге арналған;</w:t>
+    <w:bookmarkStart w:name="z70" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) алынған компоненттердің бастапқы тауардан Елеулі айырмашылығына әкеп соқпайтын тауарларды компоненттерге бөлу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z70" w:id="65"/>
-[...15 lines deleted...]
-      13) алынған компоненттердің бастапқы тауардан Елеулі айырмашылығына әкеп соқпайтын тауарларды компоненттерге бөлу;</w:t>
+    <w:bookmarkStart w:name="z71" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) алынған өнімнің бастапқы құрамдас бөліктерден Елеулі айырмашылығына әкелмейтін тауарларды (компоненттерді) араластыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z71" w:id="66"/>
-[...15 lines deleted...]
-      14) алынған өнімнің бастапқы құрамдас бөліктерден Елеулі айырмашылығына әкелмейтін тауарларды (компоненттерді) араластыру;</w:t>
+    <w:bookmarkStart w:name="z72" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) мал сою, етті бөлу (сұрыптау);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z72" w:id="67"/>
-[...15 lines deleted...]
-      15) мал сою, етті бөлу (сұрыптау);</w:t>
+    <w:bookmarkStart w:name="z73" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) мұздату және жібіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z73" w:id="68"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z74" w:id="69"/>
+    <w:bookmarkStart w:name="z74" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>17) жоғарыда көрсетілген екі немесе одан да көп операциялардың тіркесімі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z76" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Шығарылған елін айқындау кезінде бөлшектелген немесе жиналмаған түрдегі тауарлар, сондай-ақ егер өндірістік немесе көлік жағдайлары бойынша оларды бір партиямен тиеп жөнелту мүмкін болмаса, және егер тауарлар партиясы қате немесе қате адрестеу нәтижесінде бірнеше партияға бөлінген жағдайда, үйіндімен тасымалданатын, бірнеше партиямен берілетін тауарлар декларанттың қалауы бойынша бірыңғай тауар ретінде қаралады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z76" w:id="70"/>
-[...15 lines deleted...]
-      10. Шығарылған елін айқындау кезінде бөлшектелген немесе жиналмаған түрдегі тауарлар, сондай-ақ егер өндірістік немесе көлік жағдайлары бойынша оларды бір партиямен тиеп жөнелту мүмкін болмаса, және егер тауарлар партиясы қате немесе қате адрестеу нәтижесінде бірнеше партияға бөлінген жағдайда, үйіндімен тасымалданатын, бірнеше партиямен берілетін тауарлар декларанттың қалауы бойынша бірыңғай тауар ретінде қаралады.</w:t>
+    <w:bookmarkStart w:name="z77" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың ережелері мынадай шарттар сақталған кезде қолданылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z77" w:id="71"/>
-[...15 lines deleted...]
-      Осы тармақтың ережелері мынадай шарттар сақталған кезде қолданылады:</w:t>
+    <w:bookmarkStart w:name="z78" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Еуразиялық экономикалық одақтың сыртқы экономикалық қызметінің бірыңғай тауар номенклатурасы (бұдан әрі – СЭҚ ТН), Еуразиялық экономикалық комиссия Кеңесінің 2021 жылғы 14 қыркүйектегі № 80 "Еуразиялық экономикалық одақтың сыртқы экономикалық қызметінің бірыңғай тауар номенклатурасы мен Бірыңғай кедендік тарифін бекіту, сондай-ақ Кеңестің кейбір шешімдеріне өзгерістер енгізу және күшін жою туралы" шешімімен бекітілген, ТН ВЭД бойынша тауарларды жіктеу қағидалары (бұдан әрі – СЭҚ ТН бойынша жіктеу қағидалары) негізінде – әрбір партияның тауар кодтарын, тауарлардың құнын және шыққан елін көрсете отырып, бөлшектелген немесе жиналмаған тауарды бірнеше партияға бөлу себептерін түсіндіретін егжей-тегжейлі спецификацияны қоса бере отырып, тауарды бірнеше партияға бөлу туралы алдын ала хабарлама, сондай-ақ тауардың бірнеше партияға бөлінуі қате не дұрыс емес мекенжайға жіберу салдарынан орын алған жағдайда, мұндай бөлудің құжатпен расталуы негізінде хабарлама ұсынылады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z78" w:id="72"/>
-[...15 lines deleted...]
-      1) Еуразиялық экономикалық одақтың сыртқы экономикалық қызметінің бірыңғай тауар номенклатурасы (бұдан әрі – СЭҚ ТН), Еуразиялық экономикалық комиссия Кеңесінің 2021 жылғы 14 қыркүйектегі № 80 "Еуразиялық экономикалық одақтың сыртқы экономикалық қызметінің бірыңғай тауар номенклатурасы мен Бірыңғай кедендік тарифін бекіту, сондай-ақ Кеңестің кейбір шешімдеріне өзгерістер енгізу және күшін жою туралы" шешімімен бекітілген, ТН ВЭД бойынша тауарларды жіктеу қағидалары (бұдан әрі – СЭҚ ТН бойынша жіктеу қағидалары) негізінде – әрбір партияның тауар кодтарын, тауарлардың құнын және шыққан елін көрсете отырып, бөлшектелген немесе жиналмаған тауарды бірнеше партияға бөлу себептерін түсіндіретін егжей-тегжейлі спецификацияны қоса бере отырып, тауарды бірнеше партияға бөлу туралы алдын ала хабарлама, сондай-ақ тауардың бірнеше партияға бөлінуі қате не дұрыс емес мекенжайға жіберу салдарынан орын алған жағдайда, мұндай бөлудің құжатпен расталуы негізінде хабарлама ұсынылады;</w:t>
+    <w:bookmarkStart w:name="z79" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тауарлардың барлық партияларын бір елден бір экспорттаушының (өнім берушінің) жеткізуі; тауарлардың барлық партияларын бір кеден арқылы әкелу және ресімдеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z79" w:id="73"/>
-[...15 lines deleted...]
-      2) тауарлардың барлық партияларын бір елден бір экспорттаушының (өнім берушінің) жеткізуі; тауарлардың барлық партияларын бір кеден арқылы әкелу және ресімдеу;</w:t>
+    <w:bookmarkStart w:name="z80" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) тауардың барлық партияларын кедендік декларация қабылданған күннен бастап алты айдан аспайтын мерзімде жеткізу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z80" w:id="74"/>
-[...15 lines deleted...]
-      3) тауардың барлық партияларын кедендік декларация қабылданған күннен бастап алты айдан аспайтын мерзімде жеткізу.</w:t>
+    <w:bookmarkStart w:name="z81" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Тауардың шығу тегін анықтау кезінде оны өндіру немесе қайта өңдеу үшін пайдаланылатын жылу және электр энергиясының, машиналардың, жабдықтар мен құралдардың, түпкілікті тауардың құрамына кірмейтін, бірақ оны өндіру кезінде пайдалану өндірістік процестің бөлігі ретінде ұсынылуы мүмкін кез келген басқа тауарлардың шығу тегі ескерілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z81" w:id="75"/>
-[...15 lines deleted...]
-      11. Тауардың шығу тегін анықтау кезінде оны өндіру немесе қайта өңдеу үшін пайдаланылатын жылу және электр энергиясының, машиналардың, жабдықтар мен құралдардың, түпкілікті тауардың құрамына кірмейтін, бірақ оны өндіру кезінде пайдалану өндірістік процестің бөлігі ретінде ұсынылуы мүмкін кез келген басқа тауарлардың шығу тегі ескерілмейді.</w:t>
+    <w:bookmarkStart w:name="z82" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Машиналармен, жабдықтармен, аппараттармен немесе көлік құралдарымен пайдалануға арналған айлабұйымдар, керек-жарақтар, қосалқы бөлшектер мен құралдар, егер осы айлабұйымдар, керек-жарақтар, қосалқы бөлшектер мен құралдар жоғарыда аталған машиналармен, жабдықтармен жиынтықта әкелінсе және сатылса, Машиналар, жабдықтар, аппараттар немесе көлік құралдары сияқты бір елден шыққан болып есептеледі, аппараттармен немесе көлік құралдарымен және әдетте осы құрылғылармен бірге жеткізілетін мөлшерде.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z82" w:id="76"/>
-[...15 lines deleted...]
-      12. Машиналармен, жабдықтармен, аппараттармен немесе көлік құралдарымен пайдалануға арналған айлабұйымдар, керек-жарақтар, қосалқы бөлшектер мен құралдар, егер осы айлабұйымдар, керек-жарақтар, қосалқы бөлшектер мен құралдар жоғарыда аталған машиналармен, жабдықтармен жиынтықта әкелінсе және сатылса, Машиналар, жабдықтар, аппараттар немесе көлік құралдары сияқты бір елден шыққан болып есептеледі, аппараттармен немесе көлік құралдарымен және әдетте осы құрылғылармен бірге жеткізілетін мөлшерде.</w:t>
+    <w:bookmarkStart w:name="z83" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Егер СЭҚ ТН бойынша тауарларды жіктеу ережелерін түсіндірудің бесінші негізгі ережесіне сәйкес қаптама ондағы өнімдермен бірге жіктелсе, онда қаптама осы тауардың шығу тегін анықтау кезінде тауардың құрамдас бөлігі ретінде қарастырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z83" w:id="77"/>
-[...15 lines deleted...]
-      13. Егер СЭҚ ТН бойынша тауарларды жіктеу ережелерін түсіндірудің бесінші негізгі ережесіне сәйкес қаптама ондағы өнімдермен бірге жіктелсе, онда қаптама осы тауардың шығу тегін анықтау кезінде тауардың құрамдас бөлігі ретінде қарастырылады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақта белгіленген талап Қазақстан Республикасында толық өндірілген тауарларға қолданылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z84" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Элементтер тобынан тұратын немесе бірқатар бөліктерден жиналған және СЭҚ ТН бойынша тауарларды бірыңғай тауар ретінде жіктеудің үшінші Ережесіне сәйкес жіктелетін тауар, егер оның барлық құрамдас бөліктері жеткілікті қайта өңдеу критерийлеріне сәйкес келсе, жеткілікті қайта өңдеу критерийлеріне сәйкес ретінде қарастырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Осы тармақта белгіленген талап Қазақстан Республикасында толық өндірілген тауарларға қолданылмайды.</w:t>
-[...18 lines deleted...]
-      14. Элементтер тобынан тұратын немесе бірқатар бөліктерден жиналған және СЭҚ ТН бойынша тауарларды бірыңғай тауар ретінде жіктеудің үшінші Ережесіне сәйкес жіктелетін тауар, егер оның барлық құрамдас бөліктері жеткілікті қайта өңдеу критерийлеріне сәйкес келсе, жеткілікті қайта өңдеу критерийлеріне сәйкес ретінде қарастырылады.</w:t>
+      Егер осы тауардың құрамдас бөліктерінің бір бөлігі жеткілікті қайта өңдеу критерийлеріне сәйкес келсе, ал бір бөлігі жеткілікті қайта өңдеу критерийлеріне сәйкес келмесе, егер жеткілікті қайта өңдеу критерийлерін қанағаттандырмайтын құрамдас бөліктердің құны түпкілікті тауардың "франко-зауыты" бағасының 15% аспаса, бұл тауар жеткілікті қайта өңдеу критерийлеріне сәйкес деп есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z85" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Тауардың шығу тегі туралы сертификат беру тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:p>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> 3-тарау. Тауардың шығу тегі туралы сертификат беру тәртібі</w:t>
+    <w:bookmarkStart w:name="z86" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Тауардың шығу тегі туралы сертификатты беру тіркелген күннен кейінгі 2 (екі) жұмыс күнінен кешіктірілмей жүзеге асырылады, осы Қағидалардың 16-тармағының үшінші бөлігінде көзделген жағдайды қоспағанда, беру тіркелген күннен кейінгі 3 (үш) жұмыс күнінен кешіктірілмей жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z86" w:id="80"/>
-[...15 lines deleted...]
-      15. Тауардың шығу тегі туралы сертификатты беру тіркелген күннен кейінгі 2 (екі) жұмыс күнінен кешіктірілмей жүзеге асырылады, осы Қағидалардың 16-тармағының үшінші бөлігінде көзделген жағдайды қоспағанда, беру тіркелген күннен кейінгі 3 (үш) жұмыс күнінен кешіктірілмей жүзеге асырылады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тасымалдаудың, сақтаудың және өткізудің арнайы шарттарын қатаң регламенттелетін мерзімдерде талап ететін тез бұзылатын тамақ тауарларына қатысты Қазақстан Республикасынан экспортталатын, кері экспортталатын тауардың шығу тегі туралы сертификат беру тіркелген күннен кейінгі 1 (бір) жұмыс күнінен кешіктірілмей жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z87" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Тауардың шығу тегі туралы Сертификат өтініш берушіге шарттық негізде, негізінде беріледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:p>
-[...33 lines deleted...]
-      16. Тауардың шығу тегі туралы Сертификат өтініш берушіге шарттық негізде, негізінде беріледі:</w:t>
+    <w:bookmarkStart w:name="z88" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) өтінімдерді және құжаттардың электрондық көшірмелерін қабылдау жүзеге асырылатын уәкілетті ұйымның цифрлық жүйесі арқылы осы Қағидаларға 2-қосымшаға сәйкес электрондық нысанда Қазақстан Республикасынан экспортталатын, кері экспортталатын тауардың шығу тегі туралы сертификат алуға өтінімдер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z88" w:id="82"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z89" w:id="83"/>
+    <w:bookmarkStart w:name="z89" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) Қазақстан Республикасы Премьер-Министрінің Орынбасары – Қазақстан Республикасы Индустрия және жаңа технологиялар министрінің 2014 жылғы 8 шілдедегі № 257 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9665 болып тіркелген) бекітілген тауардың шығу тегін растайтын құжаттар тізбесіне сәйкес тауардың шығу тегін растайтын құжаттарды ұсыну (бұдан әрі – Тізбе);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z90" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) өтініш берушінің мүдделерін білдіруге арналған сенімхат (егер өтінімді басшы бермеген жағдайда).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z90" w:id="84"/>
-[...15 lines deleted...]
-      3) өтініш берушінің мүдделерін білдіруге арналған сенімхат (егер өтінімді басшы бермеген жағдайда).</w:t>
+    <w:bookmarkStart w:name="z92" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уәкілетті тұлға құжаттарға талдау жүргізеді және олардағы мәліметтерді тексереді және тауардың шығу тегі туралы сертификатты ресімдеу туралы не тауардың шығу тегі туралы сертификатты ресімдеуден бас тарту туралы еркін нысанда қорытынды жасайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z92" w:id="85"/>
-[...15 lines deleted...]
-      Уәкілетті тұлға құжаттарға талдау жүргізеді және олардағы мәліметтерді тексереді және тауардың шығу тегі туралы сертификатты ресімдеу туралы не тауардың шығу тегі туралы сертификатты ресімдеуден бас тарту туралы еркін нысанда қорытынды жасайды.</w:t>
+    <w:bookmarkStart w:name="z93" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер сериялық өнімнің шығу тегі туралы сертификат алуға өтінім беру сәтінде өтініш берушіде соңғы 2 (екі) жылда берілген сұратылатын тауарға қатысты "СТ-1" нысанындағы тауардың шығу тегі туралы сертификат болмаған жағдайда, уәкілетті тұлға сериялық өнім өндірілетін орынды тексеру үшін мәлімделетін тауар өндірілетін жерге баруды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z93" w:id="86"/>
-[...15 lines deleted...]
-      Егер сериялық өнімнің шығу тегі туралы сертификат алуға өтінім беру сәтінде өтініш берушіде соңғы 2 (екі) жылда берілген сұратылатын тауарға қатысты "СТ-1" нысанындағы тауардың шығу тегі туралы сертификат болмаған жағдайда, уәкілетті тұлға сериялық өнім өндірілетін орынды тексеру үшін мәлімделетін тауар өндірілетін жерге баруды жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z94" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкелу елі басқа елдерден тауарларды әкелуге жекелеген реттеу шараларын белгілеген Қазақстан Республикасынан экспортталатын тауарлардың шығу тегін растау үшін уәкілетті ұйымның уәкілетті мемлекеттік органдардан және (немесе) өтініш берушіден тауардың шығу тегі туралы растайтын құжаттарды сұратуға, сондай-ақ өндірістік базаны тексеру мақсатында тауар өндірісінің орналасқан жеріне шығуды жүзеге асыруға құқығы бар, технологиялық жабдықты, тауар өндірісінің технологиялық процесін және сыртқы белгілері бойынша тауар партиясын сәйкестендіруді, таңбалау (атауы, түрі, қаптамасы, сыныбы, дайындаушы кәсіпорын), тауарды және оны өндіру орнын суретке түсіруді жүзеге асыру.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z94" w:id="87"/>
-[...15 lines deleted...]
-      Әкелу елі басқа елдерден тауарларды әкелуге жекелеген реттеу шараларын белгілеген Қазақстан Республикасынан экспортталатын тауарлардың шығу тегін растау үшін уәкілетті ұйымның уәкілетті мемлекеттік органдардан және (немесе) өтініш берушіден тауардың шығу тегі туралы растайтын құжаттарды сұратуға, сондай-ақ өндірістік базаны тексеру мақсатында тауар өндірісінің орналасқан жеріне шығуды жүзеге асыруға құқығы бар, технологиялық жабдықты, тауар өндірісінің технологиялық процесін және сыртқы белгілері бойынша тауар партиясын сәйкестендіруді, таңбалау (атауы, түрі, қаптамасы, сыныбы, дайындаушы кәсіпорын), тауарды және оны өндіру орнын суретке түсіруді жүзеге асыру.</w:t>
+    <w:bookmarkStart w:name="z95" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уәкілетті ұйым сұрау салуды тиісті мемлекеттік органдарға және (немесе) өтініш берушіге жіберген кезде өтінімді қарау мерзімі мемлекеттік органнан және (немесе) өтініш берушіден жауап алған сәтке дейін ұзартылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z95" w:id="88"/>
-[...15 lines deleted...]
-      Уәкілетті ұйым сұрау салуды тиісті мемлекеттік органдарға және (немесе) өтініш берушіге жіберген кезде өтінімді қарау мерзімі мемлекеттік органнан және (немесе) өтініш берушіден жауап алған сәтке дейін ұзартылады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 16-тармаққа өзгеріс енгізілді - ҚР Сауда және интеграция министрінің 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z91" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Тауардың шығу тегі туралы сертификаттар уәкілетті ұйымның цифрлық жүйесінде қалыптастырылады және ратификацияланған халықаралық келісімдерде/шарттарда және әкелу елі біржақты тәртіппен белгілеген тауардың шығарылған елін айқындау қағидаларында көзделген нысандар бойынша беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z91" w:id="89"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z96" w:id="90"/>
+    <w:bookmarkStart w:name="z96" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Түпнұсқа" нысанындағы тауардың шығу тегі туралы Сертификат осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша беріледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z97" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сериялық өнімнің шығу тегі туралы Сертификат "Еуразиялық үкіметаралық кеңестің № 5 шешіміне өзгеріс енгізу туралы және сериялық өнімнің шығу тегі туралы сертификатты қолдану туралы" Еуразиялық үкіметаралық кеңестің № 2 шешімінің № 2 қосымшасының (бұдан әрі - ЕҮАК шешімі) талаптарына сәйкес толтырылады және ЕҮАК шешіміне № 1 қосымшада белгіленген тауарларға қатысты беріледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z97" w:id="91"/>
-[...15 lines deleted...]
-      Сериялық өнімнің шығу тегі туралы Сертификат "Еуразиялық үкіметаралық кеңестің № 5 шешіміне өзгеріс енгізу туралы және сериялық өнімнің шығу тегі туралы сертификатты қолдану туралы" Еуразиялық үкіметаралық кеңестің № 2 шешімінің № 2 қосымшасының (бұдан әрі - ЕҮАК шешімі) талаптарына сәйкес толтырылады және ЕҮАК шешіміне № 1 қосымшада белгіленген тауарларға қатысты беріледі.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 17-тармаққа өзгеріс енгізілді - ҚР Сауда және интеграция министрінің 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z98" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Тауарды Қазақстан Республикасының аумағынан әкету кезінде тауардың шығу тегі туралы сертификат, егер ратификацияланған халықаралық келісімдерде/шарттарда және тауардың шығарылған елін айқындау қағидаларында ел біржақты тәртіппен белгілеген өзгеше көзделмесе, бір жүк жөнелтушіден бір жүк алушыға бір немесе бірнеше көлік құралдарымен жүзеге асырылатын тауардың бір мезгілде жіберілетін әрбір партиясына ресімделеді әкелу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z98" w:id="92"/>
-[...15 lines deleted...]
-      18. Тауарды Қазақстан Республикасының аумағынан әкету кезінде тауардың шығу тегі туралы сертификат, егер ратификацияланған халықаралық келісімдерде/шарттарда және тауардың шығарылған елін айқындау қағидаларында ел біржақты тәртіппен белгілеген өзгеше көзделмесе, бір жүк жөнелтушіден бір жүк алушыға бір немесе бірнеше көлік құралдарымен жүзеге асырылатын тауардың бір мезгілде жіберілетін әрбір партиясына ресімделеді әкелу.</w:t>
+    <w:bookmarkStart w:name="z99" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сериялық өнімнің шығу тегі туралы Сертификат сертификаттың қолданылу кезеңінде өткізілетін сериялық өнім партияларының шектеусіз санына беріледі. Сериялық өнімнің шығу тегі туралы сертификат берілген өндіруші өнімнің әр партиясын сүйемелдеу үшін осы сертификаттың көшірмелерін дербес куәландырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z99" w:id="93"/>
-[...15 lines deleted...]
-      Сериялық өнімнің шығу тегі туралы Сертификат сертификаттың қолданылу кезеңінде өткізілетін сериялық өнім партияларының шектеусіз санына беріледі. Сериялық өнімнің шығу тегі туралы сертификат берілген өндіруші өнімнің әр партиясын сүйемелдеу үшін осы сертификаттың көшірмелерін дербес куәландырады.</w:t>
+    <w:bookmarkStart w:name="z100" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Тауардың шығу тегі туралы сертификаттың қолданылу мерзімі ратификацияланған халықаралық келісімдермен және әкелу елі біржақты тәртіппен белгілеген тауардың шығарылған елін айқындау қағидаларымен айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z100" w:id="94"/>
-[...15 lines deleted...]
-      19. Тауардың шығу тегі туралы сертификаттың қолданылу мерзімі ратификацияланған халықаралық келісімдермен және әкелу елі біржақты тәртіппен белгілеген тауардың шығарылған елін айқындау қағидаларымен айқындалады.</w:t>
+    <w:bookmarkStart w:name="z101" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Түпнұсқа" нысанындағы сертификаттың қолданылу мерзімі ол берілген күннен бастап 12 (он екі) айды құрайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z101" w:id="95"/>
-[...15 lines deleted...]
-      "Түпнұсқа" нысанындағы сертификаттың қолданылу мерзімі ол берілген күннен бастап 12 (он екі) айды құрайды.</w:t>
+    <w:bookmarkStart w:name="z102" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сериялық өнімнің шығу тегі туралы сертификаттың қолданылу мерзімі өндіріс процесінің өзгермейтіндігі сақталған жағдайда оны берген күннен бастап 6 (алты) айды құрайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z102" w:id="96"/>
-[...15 lines deleted...]
-      Сериялық өнімнің шығу тегі туралы сертификаттың қолданылу мерзімі өндіріс процесінің өзгермейтіндігі сақталған жағдайда оны берген күннен бастап 6 (алты) айды құрайды.</w:t>
+    <w:bookmarkStart w:name="z103" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Егер импорттаушы ел біржақты тәртіппен белгілеген ратификацияланған халықаралық келісімдерде/шарттарда және тауардың шығарылған елін айқындау қағидаларында өзгеше көзделмесе, тауардың шығарылған жері туралы Сертификат, егер онда тазартулар, таңбалар, түзетулер болса, қажетті қолдар және (немесе) мөрлер болмаса, жарамсыз деп есептеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z103" w:id="97"/>
-[...15 lines deleted...]
-      20. Егер импорттаушы ел біржақты тәртіппен белгілеген ратификацияланған халықаралық келісімдерде/шарттарда және тауардың шығарылған елін айқындау қағидаларында өзгеше көзделмесе, тауардың шығарылған жері туралы Сертификат, егер онда тазартулар, таңбалар, түзетулер болса, қажетті қолдар және (немесе) мөрлер болмаса, жарамсыз деп есептеледі.</w:t>
+    <w:bookmarkStart w:name="z104" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Тауардың шығу тегі туралы сертификаттардың көшірмелері және олардың негізінде берілген құжаттар уәкілетті ұйымда тауардың шығу тегі туралы сертификат берілген күннен бастап кемінде үш жыл сақталады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z104" w:id="98"/>
-[...15 lines deleted...]
-      21. Тауардың шығу тегі туралы сертификаттардың көшірмелері және олардың негізінде берілген құжаттар уәкілетті ұйымда тауардың шығу тегі туралы сертификат берілген күннен бастап кемінде үш жыл сақталады.</w:t>
+    <w:bookmarkStart w:name="z105" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Қатысушы мемлекеттер шеңберінде тауарларды өткізу кезінде 1994 жылғы 15 сәуірдегі Еркін сауда аймағын құру туралы Келісімге немесе 2009 жылғы 20 қарашадағы Тәуелсіз Мемлекеттер Достастығында тауарлардың шығарылған елін айқындау Қағидалары туралы келісімге (бұдан әрі - 1994 жылғы немесе 2009 жылғы келісімдер) және осы тауарлар Қазақстан Республикасының аумағына 1993 жылғы 24 қыркүйектегі тауарлардың шығарылған елін айқындау қағидалары күшіне енгенге дейін әкелінді, 5-бағанға: "тауар ҰБТ-да дайындалды (елдің қазіргі атауы, дайындаушының атауы және жылы көрсетіледі дайындау)". Бұл ретте сертификаттың 9-бағанында сызықша қойылады, ал 13-бағанда аумағында тауар өндірілген елдің қазіргі заманғы атауы көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z105" w:id="99"/>
-[...15 lines deleted...]
-      22. Қатысушы мемлекеттер шеңберінде тауарларды өткізу кезінде 1994 жылғы 15 сәуірдегі Еркін сауда аймағын құру туралы Келісімге немесе 2009 жылғы 20 қарашадағы Тәуелсіз Мемлекеттер Достастығында тауарлардың шығарылған елін айқындау Қағидалары туралы келісімге (бұдан әрі - 1994 жылғы немесе 2009 жылғы келісімдер) және осы тауарлар Қазақстан Республикасының аумағына 1993 жылғы 24 қыркүйектегі тауарлардың шығарылған елін айқындау қағидалары күшіне енгенге дейін әкелінді, 5-бағанға: "тауар ҰБТ-да дайындалды (елдің қазіргі атауы, дайындаушының атауы және жылы көрсетіледі дайындау)". Бұл ретте сертификаттың 9-бағанында сызықша қойылады, ал 13-бағанда аумағында тауар өндірілген елдің қазіргі заманғы атауы көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z106" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Уәкілетті ұйым ЕҮАК шешімінің 3-қосымшасына сәйкес нысан бойынша сериялық өнімге шығарылған шығу тегі туралы сертификаттардың тізілімін (бұдан әрі – Тізілім) қалыптастыруды, сондай-ақ оны өзінің ресми интернет-ресурсында орналастыруды және күн сайын жаңартуды қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z106" w:id="100"/>
-[...15 lines deleted...]
-      23. Уәкілетті ұйым ЕҮАК шешімінің 3-қосымшасына сәйкес нысан бойынша сериялық өнімге шығарылған шығу тегі туралы сертификаттардың тізілімін (бұдан әрі – Тізілім) қалыптастыруды, сондай-ақ оны өзінің ресми интернет-ресурсында орналастыруды және күн сайын жаңартуды қамтамасыз етеді.</w:t>
+    <w:bookmarkStart w:name="z107" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Сериялық өнімнің шығу тегі туралы сертификаттың қолданылу мерзімі аяқталғанға дейін тауарды жеткілікті түрде қайта өңдеу критерийлері сақталмайтын тиісті сериялық өнімнің өндірістік процесі өзгерген жағдайда, өндіруші өзгерістер мен олардың себептері туралы уәкілетті ұйымға тиісті құжаттарды қоса бере отырып, 5 (бес) жұмыс күні ішінде хабарлайды. Өзгертілген өндірістік процесс бойынша өндірілген тауар партияларына қатысты бұрын берілген сериялық өнімнің шығу тегі туралы сертификатты пайдалануға жол берілмейді. Уәкілетті тұлға ұсынылған құжаттарға оларды алған күннен бастап 3 (үш) жұмыс күні ішінде талдау жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z107" w:id="101"/>
-[...15 lines deleted...]
-      24. Сериялық өнімнің шығу тегі туралы сертификаттың қолданылу мерзімі аяқталғанға дейін тауарды жеткілікті түрде қайта өңдеу критерийлері сақталмайтын тиісті сериялық өнімнің өндірістік процесі өзгерген жағдайда, өндіруші өзгерістер мен олардың себептері туралы уәкілетті ұйымға тиісті құжаттарды қоса бере отырып, 5 (бес) жұмыс күні ішінде хабарлайды. Өзгертілген өндірістік процесс бойынша өндірілген тауар партияларына қатысты бұрын берілген сериялық өнімнің шығу тегі туралы сертификатты пайдалануға жол берілмейді. Уәкілетті тұлға ұсынылған құжаттарға оларды алған күннен бастап 3 (үш) жұмыс күні ішінде талдау жүргізеді.</w:t>
+    <w:bookmarkStart w:name="z108" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өндірістік процестің орын алған өзгерістеріне байланысты тауарды жеткілікті түрде қайта өңдеу критерийлері сақталмайтыны расталған жағдайда, Уәкілетті ұйым кейіннен өндірушіні хабардар ете отырып, өндірістік процестің өзгермейтіндігі қалпына келтірілген сәтке дейін сертификаттың қолданылуын тоқтата тұру туралы шешім қабылдайды, қабылданған шешім туралы шешім қабылданған күннен кейінгі 2 (екі) жұмыс күні ішінде және қабылданған шешім туралы ақпаратты тізілімге енгізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z108" w:id="102"/>
-[...15 lines deleted...]
-      Өндірістік процестің орын алған өзгерістеріне байланысты тауарды жеткілікті түрде қайта өңдеу критерийлері сақталмайтыны расталған жағдайда, Уәкілетті ұйым кейіннен өндірушіні хабардар ете отырып, өндірістік процестің өзгермейтіндігі қалпына келтірілген сәтке дейін сертификаттың қолданылуын тоқтата тұру туралы шешім қабылдайды, қабылданған шешім туралы шешім қабылданған күннен кейінгі 2 (екі) жұмыс күні ішінде және қабылданған шешім туралы ақпаратты тізілімге енгізеді.</w:t>
+    <w:bookmarkStart w:name="z109" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өндірістік процестің өзгермейтіндігі қалпына келтірілген жағдайда өндіруші сериялық өнімнің шығу тегі туралы сертификаттың қолданылуын қалпына келтіру үшін өндірістік процестің өзгермейтіндігін қалпына келтіруді растайтын құжаттарды қоса бере отырып, уәкілетті ұйымды хабардар етеді. Уәкілетті тұлға ұсынылған құжаттарға оларды алған күннен бастап 3 (үш) жұмыс күні ішінде талдау жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z109" w:id="103"/>
-[...15 lines deleted...]
-      Өндірістік процестің өзгермейтіндігі қалпына келтірілген жағдайда өндіруші сериялық өнімнің шығу тегі туралы сертификаттың қолданылуын қалпына келтіру үшін өндірістік процестің өзгермейтіндігін қалпына келтіруді растайтын құжаттарды қоса бере отырып, уәкілетті ұйымды хабардар етеді. Уәкілетті тұлға ұсынылған құжаттарға оларды алған күннен бастап 3 (үш) жұмыс күні ішінде талдау жүргізеді.</w:t>
+    <w:bookmarkStart w:name="z110" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өндірістік процесті қалпына келтіру расталған жағдайда, Уәкілетті ұйым сериялық өнімнің шығу тегі туралы сертификаттың қолданылуын қалпына келтіру туралы шешім қабылдайды, кейіннен шешім қабылданған күннен кейінгі 2 (екі) жұмыс күні ішінде өндірушіні қабылданған шешім туралы хабардар етеді және қабылданған шешім туралы ақпаратты тізілімге енгізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z110" w:id="104"/>
-[...15 lines deleted...]
-      Өндірістік процесті қалпына келтіру расталған жағдайда, Уәкілетті ұйым сериялық өнімнің шығу тегі туралы сертификаттың қолданылуын қалпына келтіру туралы шешім қабылдайды, кейіннен шешім қабылданған күннен кейінгі 2 (екі) жұмыс күні ішінде өндірушіні қабылданған шешім туралы хабардар етеді және қабылданған шешім туралы ақпаратты тізілімге енгізеді.</w:t>
+    <w:bookmarkStart w:name="z111" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Ратификацияланған халықаралық келісімдерге/шарттарға қатысушы мемлекеттер шеңберінде тауарларды кері экспорттау кезінде ратификацияланған халықаралық келісімдерде/шарттарда көзделген талаптар сақталған кезде ауыстырылатын сертификаттар беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z111" w:id="105"/>
-[...15 lines deleted...]
-      25. Ратификацияланған халықаралық келісімдерге/шарттарға қатысушы мемлекеттер шеңберінде тауарларды кері экспорттау кезінде ратификацияланған халықаралық келісімдерде/шарттарда көзделген талаптар сақталған кезде ауыстырылатын сертификаттар беріледі.</w:t>
+    <w:bookmarkStart w:name="z112" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ратификацияланған халықаралық келісімдерде/шарттарда көзделген талаптар орындалмаған кезде өтініш берушінің өтініші бойынша "түпнұсқа" жалпы нысандағы тауардың шығу тегі туралы ауыстырылатын сертификаттар беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z112" w:id="106"/>
-[...15 lines deleted...]
-      Ратификацияланған халықаралық келісімдерде/шарттарда көзделген талаптар орындалмаған кезде өтініш берушінің өтініші бойынша "түпнұсқа" жалпы нысандағы тауардың шығу тегі туралы ауыстырылатын сертификаттар беріледі.</w:t>
+    <w:bookmarkStart w:name="z113" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тауарларды бір ратификацияланған халықаралық келісім/шарт шеңберінен тыс өткізу кезінде өтініш берушінің өтініші бойынша "түпнұсқа" жалпы нысандағы тауардың шығу тегі туралы ауыстырылатын сертификаттар беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z113" w:id="107"/>
-[...15 lines deleted...]
-      Тауарларды бір ратификацияланған халықаралық келісім/шарт шеңберінен тыс өткізу кезінде өтініш берушінің өтініші бойынша "түпнұсқа" жалпы нысандағы тауардың шығу тегі туралы ауыстырылатын сертификаттар беріледі.</w:t>
+    <w:bookmarkStart w:name="z114" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ауыстырылған сертификаттарды беру кезінде осы тауардың бастапқы шығарылған елін өзгертуге жол берілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z114" w:id="108"/>
-[...15 lines deleted...]
-      Ауыстырылған сертификаттарды беру кезінде осы тауардың бастапқы шығарылған елін өзгертуге жол берілмейді.</w:t>
+    <w:bookmarkStart w:name="z115" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Егер тауар экспортталған кезде тауардың шығу тегі туралы сертификат берілмеген болса, уәкілетті ұйым тауардың шығу тегі туралы сертификатты береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z115" w:id="109"/>
-[...15 lines deleted...]
-      26. Егер тауар экспортталған кезде тауардың шығу тегі туралы сертификат берілмеген болса, уәкілетті ұйым тауардың шығу тегі туралы сертификатты береді.</w:t>
+    <w:bookmarkStart w:name="z116" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Уәкілетті ұйым өтініш берушіге істерде бас тарту себептерін негіздей отырып тауардың шығу тегі туралы сертификат беруден бас тартады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z116" w:id="110"/>
-[...15 lines deleted...]
-      27. Уәкілетті ұйым өтініш берушіге істерде бас тарту себептерін негіздей отырып тауардың шығу тегі туралы сертификат беруден бас тартады:</w:t>
+    <w:bookmarkStart w:name="z117" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тізбеге сәйкес құжаттарды ұсынбау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z117" w:id="111"/>
-[...15 lines deleted...]
-      1) тізбеге сәйкес құжаттарды ұсынбау;</w:t>
+    <w:bookmarkStart w:name="z118" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы Қағидаларға және/немесе тауардың шыққан елін айқындау қағидаларын көздейтін, импорттаушы ел біржақты тәртіпте енгізген ратификацияланған халықаралық шарттар/келісімдерге сәйкес келмеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z118" w:id="112"/>
-[...15 lines deleted...]
-      2) осы Қағидаларға және/немесе тауардың шыққан елін айқындау қағидаларын көздейтін, импорттаушы ел біржақты тәртіпте енгізген ратификацияланған халықаралық шарттар/келісімдерге сәйкес келмеу;</w:t>
+    <w:bookmarkStart w:name="z119" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Қазақстан Республикасынан экспортталатын, кері экспортталатын тауарларға тауардың шығарылуы туралы сертификатты және (немесе) олардағы деректерді (мәліметтерді) алу үшін өтініш беруші ұсынған құжаттардың дәйексіздігі анықталған жағдайларда жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z119" w:id="113"/>
-[...15 lines deleted...]
-      3) Қазақстан Республикасынан экспортталатын, кері экспортталатын тауарларға тауардың шығарылуы туралы сертификатты және (немесе) олардағы деректерді (мәліметтерді) алу үшін өтініш беруші ұсынған құжаттардың дәйексіздігі анықталған жағдайларда жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z120" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш берушіге бас тартуға шағымдану Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің ережелеріне сәйкес жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z120" w:id="114"/>
-[...15 lines deleted...]
-      Өтініш берушіге бас тартуға шағымдану Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің ережелеріне сәйкес жүргізіледі.</w:t>
+    <w:bookmarkStart w:name="z121" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Тауардың шығу тегі туралы сертификаттың қолданысын жою тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z121" w:id="115"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 4-тарау. Тауардың шығу тегі туралы сертификаттың қолданысын жою тәртібі</w:t>
+    <w:bookmarkStart w:name="z122" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Тауардың шығу тегі туралы сертификаттың күшін жою уәкілетті ұйымның шешімімен мыналардың негізінде жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z122" w:id="116"/>
-[...15 lines deleted...]
-      28. Тауардың шығу тегі туралы сертификаттың күшін жою уәкілетті ұйымның шешімімен мыналардың негізінде жүзеге асырылады:</w:t>
+    <w:bookmarkStart w:name="z123" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы өзгерістерді растайтын құжаттарды қоса бере отырып, тауардың шығу тегі туралы сертификат бағандарында қамтылған мәліметтердің өзгеруі туралы өтініш берушінің өтініштері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z123" w:id="117"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z124" w:id="118"/>
+    <w:bookmarkStart w:name="z124" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) "Техникалық реттеу туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі - техникалық реттеу туралы Заң) сәйкес берілген техникалық реттеу саласындағы уәкілетті органның нұсқамасы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z125" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) тауардың шығу тегі туралы сертификаттарды берудің негізділігін, оларда қамтылған мәліметтердің дұрыстығын верификациялау (тексеру) қорытындылары бойынша уәкілетті органды верификациялау нәтижелері туралы актіні және дайындаушылардың тауарды әкелу елінің уәкілетті органдарының сұрау салулары негізінде тауарлардың шығарылған елін айқындау өлшемшарттарын орындауын қамтиды.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z125" w:id="119"/>
-[...15 lines deleted...]
-      3) тауардың шығу тегі туралы сертификаттарды берудің негізділігін, оларда қамтылған мәліметтердің дұрыстығын верификациялау (тексеру) қорытындылары бойынша уәкілетті органды верификациялау нәтижелері туралы актіні және дайындаушылардың тауарды әкелу елінің уәкілетті органдарының сұрау салулары негізінде тауарлардың шығарылған елін айқындау өлшемшарттарын орындауын қамтиды.</w:t>
+    <w:bookmarkStart w:name="z126" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың 1) тармақшасының негізінде тауардың шыққан елі сертификатының қолданысының күшін жою туралы шешім қабылданған жағдайда, өтініш берушінің өтініші бойынша оның орнына тауардың шығу тегі туралы сертификат беріледі. Бұл ретте өтініш беруші осы өзгерістерді растайтын қажетті құжаттарды ұсынады. Оның орнына берілген тауардың шығу тегі туралы экспорттық сертификатты беру кезінде жаңадан берілетін тауардың шығу тегі туралы сертификатта ауыстырылатын сертификаттың нөмірі мен күні көрсетіле отырып, оның орнына беру туралы жазба жасалады. Басқа сертификаттың орнына берілген тауардың шығу тегі туралы сертификатқа жаңа реттік нөмір беріледі. Оның орнына берілген сертификаттың қолданылу мерзімі ауыстырылатын сертификаттың қолданылу мерзімінен аспайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z126" w:id="120"/>
-[...15 lines deleted...]
-      Осы тармақтың 1) тармақшасының негізінде тауардың шыққан елі сертификатының қолданысының күшін жою туралы шешім қабылданған жағдайда, өтініш берушінің өтініші бойынша оның орнына тауардың шығу тегі туралы сертификат беріледі. Бұл ретте өтініш беруші осы өзгерістерді растайтын қажетті құжаттарды ұсынады. Оның орнына берілген тауардың шығу тегі туралы экспорттық сертификатты беру кезінде жаңадан берілетін тауардың шығу тегі туралы сертификатта ауыстырылатын сертификаттың нөмірі мен күні көрсетіле отырып, оның орнына беру туралы жазба жасалады. Басқа сертификаттың орнына берілген тауардың шығу тегі туралы сертификатқа жаңа реттік нөмір беріледі. Оның орнына берілген сертификаттың қолданылу мерзімі ауыстырылатын сертификаттың қолданылу мерзімінен аспайды.</w:t>
+    <w:bookmarkStart w:name="z127" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уәкілетті ұйым Қазақстан Республикасынан экспортталатын, кері экспортталатын тауардың шығу тегі туралы берілген сертификаттар тізілімінде Қазақстан Республикасынан экспортталатын, кері экспортталатын тауардың шығу тегі туралы сертификаттың қолданысының күшін жою туралы ақпаратты көрсетеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z127" w:id="121"/>
-[...15 lines deleted...]
-      Уәкілетті ұйым Қазақстан Республикасынан экспортталатын, кері экспортталатын тауардың шығу тегі туралы берілген сертификаттар тізілімінде Қазақстан Республикасынан экспортталатын, кері экспортталатын тауардың шығу тегі туралы сертификаттың қолданысының күшін жою туралы ақпаратты көрсетеді.</w:t>
+    <w:bookmarkStart w:name="z128" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оның орнына тауардың шығу тегі туралы сертификатты немесе оны беруден бас тарту туралы жазбаша дәлелді шешімді беру мерзімі өтінім уәкілетті ұйымда тіркелген күннен кейінгі бір жұмыс күнінен аспайды. Тауардың шығу тегі туралы сертификаттың орнына беруден бас тарту туралы дәлелді шешім уәкілетті ұйымның цифрлық жүйесі арқылы беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z128" w:id="122"/>
-[...15 lines deleted...]
-      Оның орнына тауардың шығу тегі туралы сертификатты немесе оны беруден бас тарту туралы жазбаша дәлелді шешімді беру мерзімі өтінім уәкілетті ұйымда тіркелген күннен кейінгі бір жұмыс күнінен аспайды. Тауардың шығу тегі туралы сертификаттың орнына беруден бас тарту туралы дәлелді шешім уәкілетті ұйымның ақпараттық жүйесі арқылы беріледі.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 28-тармаққа өзгеріс енгізілді - ҚР Сауда және интеграция министрінің 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z129" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-тарау. Тауардың шығу тегі туралы сертификаттарды беру негізділігін, оларда көрсетілген мәліметтердің шынайылығын, сондай-ақ өндірушілердің тауардың шыққан елін айқындау өлшемшарттарын сәйкестігін верификациялау (тексеру) тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z129" w:id="123"/>
+    <w:bookmarkStart w:name="z130" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Тауарды әкелу елінің уәкілетті органы Қазақстан Республикасынан экспортталатын тауардың шығу тегі туралы сертификатты берудің түпнұсқалығына, ондағы мәліметтердің дұрыстығына және өндірушілердің тауарлардың шығарылған елін айқындау өлшемшарттарын орындауына қатысты негізделген күмән болған кезде уәкілетті органға тауардың шығу тегі туралы сертификаттың түпнұсқалығын және (немесе) олардағы мәліметтердің дұрыстығын растау немесе тауардың шығу тегі туралы сертификаттың дұрыстығын растау туралы тауарларды шығару критерийінің орындалуы туралы мәліметтер және (немесе) құжаттардың көшірмелері, соның негізінде сертификат берілді. Тексеру туралы сұрау салуға тауардың шығу тегі туралы тексерілетін сертификаттың көшірмесі қоса беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z131" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Уәкілетті ұйым верификацияны жүргізу үшін уәкілетті ұйымның цифрлық жүйесінің мәліметтеріне қол жеткізуді ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...43 lines deleted...]
-      30. Уәкілетті ұйым уәкілетті органға верификация жүргізу үшін тауардың шығу тегі туралы сертификат берілген құжаттардың көшірмелерін ұсынады.</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 30-тармақ жаңа редакцияда - ҚР Сауда және интеграция министрінің 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z132" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Тексеру (тексеру) сұрау салу келіп түскен күннен бастап 3 (үш) ай ішінде жүзеге асырылады. Оны қарау нәтижелері туралы ақпарат тауарды әкелу елінің уәкілетті органына жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z132" w:id="126"/>
-[...15 lines deleted...]
-      31. Тексеру (тексеру) сұрау салу келіп түскен күннен бастап 3 (үш) ай ішінде жүзеге асырылады. Оны қарау нәтижелері туралы ақпарат тауарды әкелу елінің уәкілетті органына жіберіледі.</w:t>
+    <w:bookmarkStart w:name="z133" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Тауардың шығу тегі немесе оның нақты шығу тегі туралы сертификаттың түпнұсқалығын анықтау мүмкін болмаған кезде тауарды әкелу елінің уәкілетті органына тиісті ақпарат жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z133" w:id="127"/>
-[...15 lines deleted...]
-      32. Тауардың шығу тегі немесе оның нақты шығу тегі туралы сертификаттың түпнұсқалығын анықтау мүмкін болмаған кезде тауарды әкелу елінің уәкілетті органына тиісті ақпарат жіберіледі.</w:t>
+    <w:bookmarkStart w:name="z134" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Тауарлардың шығу тегі туралы сертификаттардың көшірмелерін тексеру (тексеру) жүргізу кезінде экспорттық құжаттар өтініш берушіде кемінде үш жыл сақталады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z134" w:id="128"/>
-[...15 lines deleted...]
-      33. Тауарлардың шығу тегі туралы сертификаттардың көшірмелерін тексеру (тексеру) жүргізу кезінде экспорттық құжаттар өтініш берушіде кемінде үш жыл сақталады.</w:t>
+    <w:bookmarkStart w:name="z135" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Верификация, егер бұл ратификацияланған халықаралық келісімдерде немесе шарттарда және әкелу елі біржақты тәртіппен белгілеген шығарылған елді айқындау қағидаларында көзделген жағдайда немесе тауарды әкелу елінің уәкілетті органы верификациялық сұрау салудың нәтижелеріне қанағаттанбаған жағдайда, мәлімделген деректердің өндірістің нақты шарттарына сәйкестігін тексеру үшін өндіріске барып жүзеге асырылуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z135" w:id="129"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z136" w:id="130"/>
+    <w:bookmarkStart w:name="z136" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>35. Шығуды уәкілетті органның, уәкілетті ұйымның және салалық қауымдастықтардың өкілдерінен тұратын комиссия жүзеге асырады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z138" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Шығу алдында уәкілетті орган келу мақсатын, верификация нысанасы болып табылатын тауарлар туралы мәліметтерді, комиссия құрамын және кетудің болжамды күнін көрсете отырып, өндірушіге жазбаша хабарлама жібереді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z138" w:id="131"/>
-[...15 lines deleted...]
-      36. Шығу алдында уәкілетті орган келу мақсатын, верификация нысанасы болып табылатын тауарлар туралы мәліметтерді, комиссия құрамын және кетудің болжамды күнін көрсете отырып, өндірушіге жазбаша хабарлама жібереді.</w:t>
+    <w:bookmarkStart w:name="z139" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Шығу тек тауарды өндірушінің жазбаша келісімімен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z139" w:id="132"/>
-[...15 lines deleted...]
-      37. Шығу тек тауарды өндірушінің жазбаша келісімімен жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z140" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Өндіруші хабарламаны алған сәттен бастап үш жұмыс күні ішінде шығуға келісім береді немесе негізделген бас тартады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z140" w:id="133"/>
-[...15 lines deleted...]
-      38. Өндіруші хабарламаны алған сәттен бастап үш жұмыс күні ішінде шығуға келісім береді немесе негізделген бас тартады.</w:t>
+    <w:bookmarkStart w:name="z141" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. Өндіруші шығуды жүргізуден бас тартқан не верификацияға кедергі келтірген жағдайда тауардың шығу тегі туралы сертификат жойылуға жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z141" w:id="134"/>
-[...15 lines deleted...]
-      39. Өндіруші шығуды жүргізуден бас тартқан не верификацияға кедергі келтірген жағдайда тауардың шығу тегі туралы сертификат жойылуға жатады.</w:t>
+    <w:bookmarkStart w:name="z142" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өндіруші келіскен жағдайда шығу келісімді алғаннан кейін үш жұмыс күні ішінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z142" w:id="135"/>
-[...15 lines deleted...]
-      Өндіруші келіскен жағдайда шығу келісімді алғаннан кейін үш жұмыс күні ішінде жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z143" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. Шығу барысында комиссия тексерілетін тауарды өндіру үшін технологиялық процестің немесе операцияның орындалуын тексереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z143" w:id="136"/>
-[...15 lines deleted...]
-      40. Шығу барысында комиссия тексерілетін тауарды өндіру үшін технологиялық процестің немесе операцияның орындалуын тексереді.</w:t>
+    <w:bookmarkStart w:name="z144" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. Шығу нәтижелері бойынша Комиссия мүшелері мен тауар өндірушінің өкілдері қол қояды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z144" w:id="137"/>
-[...15 lines deleted...]
-      41. Шығу нәтижелері бойынша Комиссия мүшелері мен тауар өндірушінің өкілдері қол қояды.</w:t>
+    <w:bookmarkStart w:name="z145" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. Тауардың шығу тегі туралы сертификаттарды берудің негізділігін верификациялау (тексеру), оларда қамтылған мәліметтердің дұрыстығын және дайындаушылардың тауарлардың шығарылған елін айқындау өлшемшарттарын орындауының қорытындылары бойынша уәкілетті орган верификация (тексеру) нәтижелері туралы акт жасайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z145" w:id="138"/>
-[...15 lines deleted...]
-      42. Тауардың шығу тегі туралы сертификаттарды берудің негізділігін верификациялау (тексеру), оларда қамтылған мәліметтердің дұрыстығын және дайындаушылардың тауарлардың шығарылған елін айқындау өлшемшарттарын орындауының қорытындылары бойынша уәкілетті орган верификация (тексеру) нәтижелері туралы акт жасайды.</w:t>
+    <w:bookmarkStart w:name="z146" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. Тауардың шығу тегі туралы Сертификат қорғау дәрежесі бар бланкілерде ресімделеді: бірінші данасы - түпнұсқасы, екінші және үшінші данасы - көшірмелері. Сертификаттың түпнұсқасы мен бір көшірмесі өтініш берушіге беріледі, ал екінші көшірмесі тауардың шығу тегі туралы сертификат берген уәкілетті ұйымда сақталады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z146" w:id="139"/>
-[...15 lines deleted...]
-      43. Тауардың шығу тегі туралы Сертификат қорғау дәрежесі бар бланкілерде ресімделеді: бірінші данасы - түпнұсқасы, екінші және үшінші данасы - көшірмелері. Сертификаттың түпнұсқасы мен бір көшірмесі өтініш берушіге беріледі, ал екінші көшірмесі тауардың шығу тегі туралы сертификат берген уәкілетті ұйымда сақталады.</w:t>
+    <w:bookmarkStart w:name="z147" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ресімделген сертификаттар өтінім берушіге (не сенімхат бойынша оның өкіліне) берілген тауардың шығу тегі туралы сертификаттарды тіркеу журналына қол қойғызып беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z147" w:id="140"/>
-[...15 lines deleted...]
-      Ресімделген сертификаттар өтінім берушіге (не сенімхат бойынша оның өкіліне) берілген тауардың шығу тегі туралы сертификаттарды тіркеу журналына қол қойғызып беріледі.</w:t>
+    <w:bookmarkStart w:name="z148" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тауардың шығу тегі туралы ресімделген сертификаттарды басқа тұлғаларға беруге жол берілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z148" w:id="141"/>
-[...15 lines deleted...]
-      Тауардың шығу тегі туралы ресімделген сертификаттарды басқа тұлғаларға беруге жол берілмейді.</w:t>
+    <w:bookmarkStart w:name="z149" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44. Тауардың шығу тегі туралы сертификат жоғалған немесе бүлінген жағдайларда өтініш беруші сертификаттың телнұсқасын беру туралы өтінішпен тауардың шығу тегі туралы сертификат берген уәкілетті ұйымға жазбаша нысанда жүгінеді. Берілген телнұсқаның тіркеу нөмірі түпнұсқаның тіркеу нөміріне сәйкес келеді. Сертификаттың телнұсқасы түпнұсқасы берілген мерзім аяқталғанға дейін қолданылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z149" w:id="142"/>
-[...15 lines deleted...]
-      44. Тауардың шығу тегі туралы сертификат жоғалған немесе бүлінген жағдайларда өтініш беруші сертификаттың телнұсқасын беру туралы өтінішпен тауардың шығу тегі туралы сертификат берген уәкілетті ұйымға жазбаша нысанда жүгінеді. Берілген телнұсқаның тіркеу нөмірі түпнұсқаның тіркеу нөміріне сәйкес келеді. Сертификаттың телнұсқасы түпнұсқасы берілген мерзім аяқталғанға дейін қолданылады.</w:t>
+    <w:bookmarkStart w:name="z150" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45. Тауардың шығу тегі туралы сертификаттың немесе оны беруден бас тарту туралы жазбаша дәлелді шешімнің телнұсқасын беру мерзімі өтінім уәкілетті ұйымда тіркелген күннен кейінгі бір жұмыс күнінен аспайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z150" w:id="143"/>
-[...15 lines deleted...]
-      45. Тауардың шығу тегі туралы сертификаттың немесе оны беруден бас тарту туралы жазбаша дәлелді шешімнің телнұсқасын беру мерзімі өтінім уәкілетті ұйымда тіркелген күннен кейінгі бір жұмыс күнінен аспайды.</w:t>
+    <w:bookmarkStart w:name="z151" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тауардың шығу тегі туралы сертификаттың телнұсқасын беруден бас тарту туралы дәлелді шешім уәкілетті ұйымның цифрлық жүйесі арқылы беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z151" w:id="144"/>
-[...15 lines deleted...]
-      Тауардың шығу тегі туралы сертификаттың телнұсқасын беруден бас тарту туралы дәлелді шешім уәкілетті ұйымның ақпараттық жүйесі арқылы беріледі.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 45-тармаққа өзгеріс енгізілді - ҚР Сауда және интеграция министрінің 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z152" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46. "Түпнұсқа" нысанындағы тауардың шығу тегі туралы сертификат бланкісінің мөлшері 210х297 мм (ұзындығы бойынша үлкен жаққа 5 миллиметрге немесе кіші жаққа 8 миллиметрге ауытқуға жол беріледі), типографиялық тәсілмен ақ жазу қағазында 80 грамм, қорғаудың төрт дәрежесі бар целлюлозаның механикалық қоспаларынсыз дайындалады: төменгі оң жақтағы 6 таңбалы сериялық нөмір бланк жасалған Жылдың соңғы цифрынан және бланктің бес таңбалы реттік нөмірінен тұратын бланк бұрышында контур бойынша микротекст (баспахананың атауы мен мекенжайы), ашық қызғылт реңктің фоны, басып шығарылған блокперфект өрнегі (тангир), кез-келген бұрмалануды механикалық немесе химиялық жолмен көзге көрінетін етіп, контур бойымен жақтау (гильош) көк реңк.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z152" w:id="145"/>
-[...15 lines deleted...]
-      46. "Түпнұсқа" нысанындағы тауардың шығу тегі туралы сертификат бланкісінің мөлшері 210х297 мм (ұзындығы бойынша үлкен жаққа 5 миллиметрге немесе кіші жаққа 8 миллиметрге ауытқуға жол беріледі), типографиялық тәсілмен ақ жазу қағазында 80 грамм, қорғаудың төрт дәрежесі бар целлюлозаның механикалық қоспаларынсыз дайындалады: төменгі оң жақтағы 6 таңбалы сериялық нөмір бланк жасалған Жылдың соңғы цифрынан және бланктің бес таңбалы реттік нөмірінен тұратын бланк бұрышында контур бойынша микротекст (баспахананың атауы мен мекенжайы), ашық қызғылт реңктің фоны, басып шығарылған блокперфект өрнегі (тангир), кез-келген бұрмалануды механикалық немесе химиялық жолмен көзге көрінетін етіп, контур бойымен жақтау (гильош) көк реңк.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "СТ-1" нысанындағы тауардың шығу тегі туралы сертификат бланкісінің мөлшері 210х297 мм (ұзындығы бойынша үлкен жаққа 5 миллиметрге немесе кіші жаққа 8 миллиметрге ауытқуға жол беріледі), типографиялық тәсілмен ақ жазу қағазында 80 грамм, қорғаудың төрт дәрежесі бар целлюлозаның механикалық қоспаларынсыз дайындалады: 7 таңбалы сериялық нөмір бланк жасалған Жылдың соңғы цифрынан және бланктің алты таңбалы реттік нөмірінен тұратын бланктің төменгі оң жақ бұрышында контур бойынша микротекст (баспахананың атауы мен мекенжайы), блокперфективті өрнегі бар ашық көк реңктің фоны (тангир), кез-келген бұрмалануды механикалық немесе химиялық жолмен көзге көрінетін етеді, контур бойымен жақтау (гильош) қызғылт сары реңк.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "СТ-1" (1993) нысанындағы тауардың шығу тегі туралы сертификат бланкісінің мөлшері 210х297 мм (ұзындығы бойынша үлкен жаққа 5 миллиметрге немесе кіші жаққа 8 миллиметрге ауытқуға жол беріледі), типографиялық тәсілмен ақ жазу қағазында 80 грамм, қорғаудың төрт дәрежесі бар целлюлозаның механикалық қоспаларынсыз дайындалады: 7 таңбалы бланк жасалған Жылдың соңғы цифрынан және бланктің алты таңбалы реттік нөмірінен тұратын бланктің төменгі оң жақ бұрышындағы сериялық нөмір, контур бойынша микротекст (баспахананың атауы мен мекенжайы), ашық көк реңктің фоны, басып шығарылған блокперфект өрнегі (тангир), кез-келген бұрмалануды механикалық немесе химиялық жолмен көзге көрінетін етеді, контур бойымен жақтау (гильош) қызғылт реңк.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z153" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "СТ-2" нысанындағы тауардың шығу тегі туралы сертификат бланкісінің мөлшері 210х297 мм (ұзындығы бойынша үлкен жаққа 5 миллиметрге немесе кіші жаққа 8 миллиметрге ауытқуға жол беріледі), типографиялық тәсілмен ақ жазу қағазында 80 грамм, қорғаудың төрт дәрежесі бар целлюлозаның механикалық қоспаларынсыз дайындалады: 7 таңбалы сериялық нөмір бланк жасалған Жылдың соңғы цифрынан және бланктің алты таңбалы реттік нөмірінен тұратын бланктің төменгі оң жақ бұрышында контур бойынша микротекст (баспахананың атауы мен мекенжайы), блокперфективті өрнегі бар ашық сары реңктің фоны (тангир), кез-келген бұрмалануды механикалық немесе химиялық жолмен көзге көрінетін етеді, контур бойымен жақтау (гильош) қызғылт сары реңк.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="145"/>
-    <w:p>
-[...51 lines deleted...]
-      "СТ-2" нысанындағы тауардың шығу тегі туралы сертификат бланкісінің мөлшері 210х297 мм (ұзындығы бойынша үлкен жаққа 5 миллиметрге немесе кіші жаққа 8 миллиметрге ауытқуға жол беріледі), типографиялық тәсілмен ақ жазу қағазында 80 грамм, қорғаудың төрт дәрежесі бар целлюлозаның механикалық қоспаларынсыз дайындалады: 7 таңбалы сериялық нөмір бланк жасалған Жылдың соңғы цифрынан және бланктің алты таңбалы реттік нөмірінен тұратын бланктің төменгі оң жақ бұрышында контур бойынша микротекст (баспахананың атауы мен мекенжайы), блокперфективті өрнегі бар ашық сары реңктің фоны (тангир), кез-келген бұрмалануды механикалық немесе химиялық жолмен көзге көрінетін етеді, контур бойымен жақтау (гильош) қызғылт сары реңк.</w:t>
+    <w:bookmarkStart w:name="z154" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "СТ-3" нысанындағы тауардың шығу тегі туралы сертификат бланкісінің мөлшері 210х297 мм (ұзындығы бойынша үлкен жаққа 5 миллиметрге немесе кіші жаққа 8 миллиметрге ауытқуға жол беріледі), баспаханалық тәсілмен ақ жазу қағазында 80 грамм, қорғаудың төрт дәрежесі бар целлюлозаның механикалық қоспаларынсыз дайындалады: 7 таңбалы сериялық нөмір бланк жасалған Жылдың соңғы цифрынан және бланктің алты таңбалы реттік нөмірінен тұратын бланктің төменгі оң жақ бұрышында контур бойынша микротекст (баспахананың атауы мен мекенжайы), ашық жасыл реңктің фоны, басып шығарылған блокперфект өрнегі (тангир), кез-келген бұрмалануды механикалық немесе химиялық жолмен көзге көрінетін етеді, контур бойымен жақтау (гильош) қызғылт реңк.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z154" w:id="147"/>
-[...15 lines deleted...]
-      "СТ-3" нысанындағы тауардың шығу тегі туралы сертификат бланкісінің мөлшері 210х297 мм (ұзындығы бойынша үлкен жаққа 5 миллиметрге немесе кіші жаққа 8 миллиметрге ауытқуға жол беріледі), баспаханалық тәсілмен ақ жазу қағазында 80 грамм, қорғаудың төрт дәрежесі бар целлюлозаның механикалық қоспаларынсыз дайындалады: 7 таңбалы сериялық нөмір бланк жасалған Жылдың соңғы цифрынан және бланктің алты таңбалы реттік нөмірінен тұратын бланктің төменгі оң жақ бұрышында контур бойынша микротекст (баспахананың атауы мен мекенжайы), ашық жасыл реңктің фоны, басып шығарылған блокперфект өрнегі (тангир), кез-келген бұрмалануды механикалық немесе химиялық жолмен көзге көрінетін етеді, контур бойымен жақтау (гильош) қызғылт реңк.</w:t>
+    <w:bookmarkStart w:name="z155" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "А" нысанындағы тауардың шығу тегі туралы сертификат бланкісінің мөлшері 210х297 мм (ұзындығы бойынша үлкен жаққа 5 миллиметрге немесе кіші жаққа 8 миллиметрге ауытқуға жол беріледі), типографиялық тәсілмен ақ жазу қағазында 80 грамм, қорғаудың төрт дәрежесі бар целлюлозаның механикалық қоспаларынсыз дайындалады: төменгі оң жақтағы 7 таңбалы сериялық нөмір бланк жасалған Жылдың соңғы цифрынан және бланктің алты таңбалы реттік нөмірінен тұратын бланк бұрышында контур бойынша микротекст (баспахананың атауы мен мекенжайы), блокперфектпен (тангир) басып шығарылған ашық жасыл реңктің фоны кез-келген бұрмалануды механикалық немесе химиялық жолмен көзге көрінетін етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z155" w:id="148"/>
-[...15 lines deleted...]
-      "А" нысанындағы тауардың шығу тегі туралы сертификат бланкісінің мөлшері 210х297 мм (ұзындығы бойынша үлкен жаққа 5 миллиметрге немесе кіші жаққа 8 миллиметрге ауытқуға жол беріледі), типографиялық тәсілмен ақ жазу қағазында 80 грамм, қорғаудың төрт дәрежесі бар целлюлозаның механикалық қоспаларынсыз дайындалады: төменгі оң жақтағы 7 таңбалы сериялық нөмір бланк жасалған Жылдың соңғы цифрынан және бланктің алты таңбалы реттік нөмірінен тұратын бланк бұрышында контур бойынша микротекст (баспахананың атауы мен мекенжайы), блокперфектпен (тангир) басып шығарылған ашық жасыл реңктің фоны кез-келген бұрмалануды механикалық немесе химиялық жолмен көзге көрінетін етеді.</w:t>
+    <w:bookmarkStart w:name="z156" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "EAV" нысанындағы тауардың шығу тегі туралы сертификат бланкісінің мөлшері 210х297 мм (ұзындығы бойынша үлкен жаққа 5 миллиметрге немесе кіші жаққа 8 миллиметрге ауытқуға жол беріледі), типографиялық тәсілмен ақ жазу қағазында 80 грамм, қорғаудың төрт дәрежесі бар целлюлозаның механикалық қоспаларынсыз дайындалады: төменгі оң жақтағы 7 таңбалы сериялық нөмір бланк жасалған Жылдың соңғы цифрынан және бланктің алты таңбалы реттік нөмірінен тұратын бланк бұрышында контур бойынша микротекст (баспахананың атауы мен мекенжайы), ашық қызғылт реңктің фоны, басып шығарылған блокперфект өрнегі (тангир), кез-келген бұрмалануды механикалық немесе химиялық жолмен көзге көрінетін етеді, контур бойымен жақтау (гильош) ашық қызғылт реңк.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z156" w:id="149"/>
-[...15 lines deleted...]
-      "EAV" нысанындағы тауардың шығу тегі туралы сертификат бланкісінің мөлшері 210х297 мм (ұзындығы бойынша үлкен жаққа 5 миллиметрге немесе кіші жаққа 8 миллиметрге ауытқуға жол беріледі), типографиялық тәсілмен ақ жазу қағазында 80 грамм, қорғаудың төрт дәрежесі бар целлюлозаның механикалық қоспаларынсыз дайындалады: төменгі оң жақтағы 7 таңбалы сериялық нөмір бланк жасалған Жылдың соңғы цифрынан және бланктің алты таңбалы реттік нөмірінен тұратын бланк бұрышында контур бойынша микротекст (баспахананың атауы мен мекенжайы), ашық қызғылт реңктің фоны, басып шығарылған блокперфект өрнегі (тангир), кез-келген бұрмалануды механикалық немесе химиялық жолмен көзге көрінетін етеді, контур бойымен жақтау (гильош) ашық қызғылт реңк.</w:t>
+    <w:bookmarkStart w:name="z157" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47. 2009 жылғы Келісімге қатысушы мемлекеттерде мемлекеттік сатып алу рәсімдерін жүргізу мақсаттары үшін "СТ-1" нысанындағы тауардың шығу тегі туралы Сертификат 1994 жылғы немесе 2009 жылғы Келісімнің ажырамас бөлігі болып табылатын тауарлардың шығарылған елін айқындау қағидаларында белгіленген нысан бойынша және тауарлардың шығарылған елін айқындау қағидаларында көзделген айқындау өлшемшарттарына сәйкес толтырылады келесі ерекшеліктерді ескере отырып, тауарлар шығарылған елдер:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z157" w:id="150"/>
-[...15 lines deleted...]
-      47. 2009 жылғы Келісімге қатысушы мемлекеттерде мемлекеттік сатып алу рәсімдерін жүргізу мақсаттары үшін "СТ-1" нысанындағы тауардың шығу тегі туралы Сертификат 1994 жылғы немесе 2009 жылғы Келісімнің ажырамас бөлігі болып табылатын тауарлардың шығарылған елін айқындау қағидаларында белгіленген нысан бойынша және тауарлардың шығарылған елін айқындау қағидаларында көзделген айқындау өлшемшарттарына сәйкес толтырылады келесі ерекшеліктерді ескере отырып, тауарлар шығарылған елдер:</w:t>
+    <w:bookmarkStart w:name="z158" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) "жүк жөнелтуші/экспорттаушы (атауы және мекенжайы)" 1-бағанында мемлекеттік сатып алу рәсіміне қатысушы - өтініш беруші туралы ақпарат (атауы (Тегі, Аты, Әкесінің аты (бар болса) - дара кәсіпкер үшін), орналасқан жері (тұрғылықты жері) көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z158" w:id="151"/>
-[...15 lines deleted...]
-      1) "жүк жөнелтуші/экспорттаушы (атауы және мекенжайы)" 1-бағанында мемлекеттік сатып алу рәсіміне қатысушы - өтініш беруші туралы ақпарат (атауы (Тегі, Аты, Әкесінің аты (бар болса) - дара кәсіпкер үшін), орналасқан жері (тұрғылықты жері) көрсетіледі;</w:t>
+    <w:bookmarkStart w:name="z159" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) "Жүк алушы/импорттаушы (атауы және мекенжайы)" деген 2-бағанға: "талап бойынша ұсыну үшін" деген жазба енгізіледі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z159" w:id="152"/>
-[...15 lines deleted...]
-      2) "Жүк алушы/импорттаушы (атауы және мекенжайы)" деген 2-бағанға: "талап бойынша ұсыну үшін" деген жазба енгізіледі;</w:t>
+    <w:bookmarkStart w:name="z160" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) "көлік құралдары және жүру бағыты (белгілі болғандай)" 3-бағаны толтырылмайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z160" w:id="153"/>
-[...15 lines deleted...]
-      3) "көлік құралдары және жүру бағыты (белгілі болғандай)" 3-бағаны толтырылмайды;</w:t>
+    <w:bookmarkStart w:name="z161" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) "қызметтік белгілер үшін" деген 5-бағанға мынадай жазба енгізіледі: "мемлекеттік (муниципалдық) сатып алу рәсімдеріне қатысу мақсаттары үшін";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z161" w:id="154"/>
-[...15 lines deleted...]
-      4) "қызметтік белгілер үшін" деген 5-бағанға мынадай жазба енгізіледі: "мемлекеттік (муниципалдық) сатып алу рәсімдеріне қатысу мақсаттары үшін";</w:t>
+    <w:bookmarkStart w:name="z162" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) "орындар саны және қаптама түрі" 7-бағаны толтырылмайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z162" w:id="155"/>
-[...15 lines deleted...]
-      5) "орындар саны және қаптама түрі" 7-бағаны толтырылмайды;</w:t>
+    <w:bookmarkStart w:name="z163" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) "тауар саны" 10-бағаны толтырылмайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z163" w:id="156"/>
-[...15 lines deleted...]
-      6) "тауар саны" 10-бағаны толтырылмайды;</w:t>
+    <w:bookmarkStart w:name="z164" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) "шот-фактураның нөмірі мен күні" 11-бағаны толтырылмайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z164" w:id="157"/>
-[...15 lines deleted...]
-      7) "шот-фактураның нөмірі мен күні" 11-бағаны толтырылмайды.</w:t>
+    <w:bookmarkStart w:name="z165" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік сатып алу рәсімдерін жүргізу мақсаттары үшін "СТ-1" нысанындағы тауардың шығу тегі туралы Сертификат өтініш берушіде соңғы 2 (екі) жылда берілген сұратылған тауарға қатысты тауарды экспорттау мақсаттары үшін "СТ-1" нысанындағы сертификат болған жағдайда беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z165" w:id="158"/>
-[...15 lines deleted...]
-      Мемлекеттік сатып алу рәсімдерін жүргізу мақсаттары үшін "СТ-1" нысанындағы тауардың шығу тегі туралы Сертификат өтініш берушіде соңғы 2 (екі) жылда берілген сұратылған тауарға қатысты тауарды экспорттау мақсаттары үшін "СТ-1" нысанындағы сертификат болған жағдайда беріледі.</w:t>
+    <w:bookmarkStart w:name="z166" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік сатып алу рәсімдерін жүргізу мақсаттары үшін "СТ-1" нысанындағы тауардың шығу тегі туралы сертификат беру үшін Тізбенің 1-1-тармағында көзделген құжаттар талап етілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z166" w:id="159"/>
-[...15 lines deleted...]
-      Мемлекеттік сатып алу рәсімдерін жүргізу мақсаттары үшін "СТ-1" нысанындағы тауардың шығу тегі туралы сертификат беру үшін Тізбенің 1-1-тармағында көзделген құжаттар талап етілмейді.</w:t>
+    <w:bookmarkStart w:name="z167" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік сатып алу рәсімдерін жүргізу мақсаттары үшін СТ-1 тауарының шығу тегі туралы Сертификат тауардың белгісіз көлеміне (санына) беріледі және ол берілген күннен бастап 2 жыл ішінде тауардың шығу тегі туралы құжат ретінде қаралады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z167" w:id="160"/>
-[...15 lines deleted...]
-      Мемлекеттік сатып алу рәсімдерін жүргізу мақсаттары үшін СТ-1 тауарының шығу тегі туралы Сертификат тауардың белгісіз көлеміне (санына) беріледі және ол берілген күннен бастап 2 жыл ішінде тауардың шығу тегі туралы құжат ретінде қаралады.</w:t>
+    <w:bookmarkStart w:name="z226" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6-тарау. "CT-KZ" нысанындағы тауардың шығу тегі туралы сертификат беру үшін тауарлардың шығарылған елін айқындау</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z226" w:id="161"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағидалар 6-тараумен толықтырылды - ҚР Сауда және интеграция министрінің 30.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 378-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z227" w:id="162"/>
+    <w:bookmarkStart w:name="z227" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48. Тауардың шығарылған елін анықтау үшін тауар:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z228" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) толығымен қазақстанда шыққан;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z228" w:id="163"/>
-[...15 lines deleted...]
-      1) толығымен қазақстанда шыққан;</w:t>
+    <w:bookmarkStart w:name="z229" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тауарды жеткілікті қайта өңдеу өлшемшарты ескеріле отырып, Қазақстанда шығарылған.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z229" w:id="164"/>
-[...15 lines deleted...]
-      2) тауарды жеткілікті қайта өңдеу өлшемшарты ескеріле отырып, Қазақстанда шығарылған.</w:t>
+    <w:bookmarkStart w:name="z230" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49. Қазақстан Республикасында толық өндірілген деп есептелетін тауарларды айқындау осы Қағидалардың 7-тармағына сәйкес жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z230" w:id="165"/>
-[...15 lines deleted...]
-      49. Қазақстан Республикасында толық өндірілген деп есептелетін тауарларды айқындау осы Қағидалардың 7-тармағына сәйкес жүргізіледі.</w:t>
+    <w:bookmarkStart w:name="z231" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50. Қазақстандық тауарды жеткілікті қайта өңдеу өлшемшарттары мынадай болып табылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z231" w:id="166"/>
-[...15 lines deleted...]
-      50. Қазақстандық тауарды жеткілікті қайта өңдеу өлшемшарттары мынадай болып табылады:</w:t>
+    <w:bookmarkStart w:name="z232" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тауарды қайта өңдеу нәтижесінде болған алғашқы алты белгінің кез келгенінің деңгейінде СЭҚ ТН бойынша тауар кодының өзгеруі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z232" w:id="167"/>
-[...15 lines deleted...]
-      1) тауарды қайта өңдеу нәтижесінде болған алғашқы алты белгінің кез келгенінің деңгейінде СЭҚ ТН бойынша тауар кодының өзгеруі;</w:t>
+    <w:bookmarkStart w:name="z233" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) "франко-зауыт" бағасы шарттарында дайын өнім құнының бағасында пайдаланылатын шетелдік материалдар құнының пайыздық мөлшері осы Қағидалардың 48-тармағының талаптарын ескере отырып, 30 пайыздан аспайтын болса, тауар құнының өзгеруі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z233" w:id="168"/>
-[...15 lines deleted...]
-      2) "франко-зауыт" бағасы шарттарында дайын өнім құнының бағасында пайдаланылатын шетелдік материалдар құнының пайыздық мөлшері осы Қағидалардың 48-тармағының талаптарын ескере отырып, 30 пайыздан аспайтын болса, тауар құнының өзгеруі.</w:t>
+    <w:bookmarkStart w:name="z234" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51. Тауарды жеткілікті қайта өңдеудің негізгі өлшемшарты тауарды қайта өңдеу нәтижесінде болған алғашқы алты белгінің кез келгенінің деңгейінде СЭҚ ТН бойынша тауар кодын өзгерту болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z234" w:id="169"/>
-[...15 lines deleted...]
-      51. Тауарды жеткілікті қайта өңдеудің негізгі өлшемшарты тауарды қайта өңдеу нәтижесінде болған алғашқы алты белгінің кез келгенінің деңгейінде СЭҚ ТН бойынша тауар кодын өзгерту болып табылады.</w:t>
+    <w:bookmarkStart w:name="z235" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52. Осы Қағидалардың 50-тармағының 1) тармақшасында көрсетілген жеткілікті қайта өңдеу өлшемшарты орындалмаған жағдайда, осы Қағидалардың 50-тармағының 2) тармақшасының жеткілікті қайта өңдеу өлшемшарты қолданылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z235" w:id="170"/>
-[...15 lines deleted...]
-      52. Осы Қағидалардың 50-тармағының 1) тармақшасында көрсетілген жеткілікті қайта өңдеу өлшемшарты орындалмаған жағдайда, осы Қағидалардың 50-тармағының 2) тармақшасының жеткілікті қайта өңдеу өлшемшарты қолданылады.</w:t>
+    <w:bookmarkStart w:name="z236" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53. Тауарды жеткілікті қайта өңдеу өлшемшарттарына сай келмейтін шарттар осы Қағидалардың 9-тармағында белгіленген.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z236" w:id="171"/>
-[...15 lines deleted...]
-      53. Тауарды жеткілікті қайта өңдеу өлшемшарттарына сай келмейтін шарттар осы Қағидалардың 9-тармағында белгіленген.</w:t>
+    <w:bookmarkStart w:name="z237" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54. Егер адвалорлық үлестің ережесі қолданылған жағдайда, тауар өндірісіндегі адвалорлық үлесті есептеу осы Қағидалардың 5-тармағына сәйкес жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z237" w:id="172"/>
-[...15 lines deleted...]
-      54. Егер адвалорлық үлестің ережесі қолданылған жағдайда, тауар өндірісіндегі адвалорлық үлесті есептеу осы Қағидалардың 5-тармағына сәйкес жүргізіледі.</w:t>
+    <w:bookmarkStart w:name="z238" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тауар өндірісіндегі адвалорлық үлесті есептеу осы Қағидаларға 1-қосымшаға сәйкес формула бойынша жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z238" w:id="173"/>
-[...15 lines deleted...]
-      Тауар өндірісіндегі адвалорлық үлесті есептеу осы Қағидаларға 1-қосымшаға сәйкес формула бойынша жүргізіледі.</w:t>
+    <w:bookmarkStart w:name="z239" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55. Бөлшектелген немесе жиналмаған түрде жеткізілетін тауарлардың шығарылған елін айқындау осы Қағидалардың 10-тармағына сәйкес жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z239" w:id="174"/>
-[...15 lines deleted...]
-      55. Бөлшектелген немесе жиналмаған түрде жеткізілетін тауарлардың шығарылған елін айқындау осы Қағидалардың 10-тармағына сәйкес жүргізіледі.</w:t>
+    <w:bookmarkStart w:name="z240" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56. Тауардың шығарылған елін айқындау ерекшеліктері осы Қағидалардың 11-тармағының талаптарын ескере отырып көзделеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z240" w:id="175"/>
-[...15 lines deleted...]
-      56. Тауардың шығарылған елін айқындау ерекшеліктері осы Қағидалардың 11-тармағының талаптарын ескере отырып көзделеді.</w:t>
+    <w:bookmarkStart w:name="z241" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Адвалорлық үлесті есептеу кезінде жылу және электр энергиясы "франко-зауыт" бағасы бойынша дайын өнімнің құнында ескеріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z241" w:id="176"/>
-[...15 lines deleted...]
-      Адвалорлық үлесті есептеу кезінде жылу және электр энергиясы "франко-зауыт" бағасы бойынша дайын өнімнің құнында ескеріледі.</w:t>
+    <w:bookmarkStart w:name="z242" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Еуразиялық экономикалық комиссия Кеңесінің 2021 жылғы 14 қыркүйектегі № 80 шешімімен бекітілген "Еуразиялық экономикалық одақтың сыртқы экономикалық қызметтің бірыңғай Тауар номенклатурасын және Еуразиялық экономикалық одақтың Бірыңғай кедендік тарифін бекіту, сондай-ақ Еуразиялық экономикалық комиссия Кеңесінің кейбір шешімдеріне өзгерістер енгізу және олардың күшін жою туралы" Негізгі интерпретациялау қағидаларының 5-тармағына (бұдан әрі – СЭҚ ТН интерпретациялау қағидалары) сәйкес қаптама ондағы өнімдермен бірге сыныпталатын болғандықтан, тауардың шыққан жерін айқындау кезінде қаптама осы тауардың құрамдас бөлігі ретінде қарастырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z242" w:id="177"/>
-[...15 lines deleted...]
-      Еуразиялық экономикалық комиссия Кеңесінің 2021 жылғы 14 қыркүйектегі № 80 шешімімен бекітілген "Еуразиялық экономикалық одақтың сыртқы экономикалық қызметтің бірыңғай Тауар номенклатурасын және Еуразиялық экономикалық одақтың Бірыңғай кедендік тарифін бекіту, сондай-ақ Еуразиялық экономикалық комиссия Кеңесінің кейбір шешімдеріне өзгерістер енгізу және олардың күшін жою туралы" Негізгі интерпретациялау қағидаларының 5-тармағына (бұдан әрі – СЭҚ ТН интерпретациялау қағидалары) сәйкес қаптама ондағы өнімдермен бірге сыныпталатын болғандықтан, тауардың шыққан жерін айқындау кезінде қаптама осы тауардың құрамдас бөлігі ретінде қарастырылады.</w:t>
+    <w:bookmarkStart w:name="z243" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеткілікті қайта өңдеу өлшемшартын қолдану объектісі СЭҚ ТН интерпретациялау қағидаларына сәйкес дербес жіктеу объектісі ретінде айқындалатын тауар болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z243" w:id="178"/>
-[...15 lines deleted...]
-      Жеткілікті қайта өңдеу өлшемшартын қолдану объектісі СЭҚ ТН интерпретациялау қағидаларына сәйкес дербес жіктеу объектісі ретінде айқындалатын тауар болып табылады.</w:t>
+    <w:bookmarkStart w:name="z244" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тауарлар жиынтығының шығу тегін анықтау кезінде жеткілікті қайта өңдеу өлшемшартын қолдану объектісі жиынтықтың құрамына кіретін әрбір жеке элементті қарастырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z244" w:id="179"/>
-[...15 lines deleted...]
-      Тауарлар жиынтығының шығу тегін анықтау кезінде жеткілікті қайта өңдеу өлшемшартын қолдану объектісі жиынтықтың құрамына кіретін әрбір жеке элементті қарастырады.</w:t>
+    <w:bookmarkStart w:name="z245" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бірқатар элементтер тобынан тұратын немесе бірнеше бөлшектен құрастырылған және СЭҚ ТН интерпретациялау қағидаларына сәйкес біртұтас тауар ретінде сыныпталатын тауар тұтастай алғанда жеткілікті қайта өңдеу критерийін қолдану объектісі ретінде қарастырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z245" w:id="180"/>
-[...15 lines deleted...]
-      Бірқатар элементтер тобынан тұратын немесе бірнеше бөлшектен құрастырылған және СЭҚ ТН интерпретациялау қағидаларына сәйкес біртұтас тауар ретінде сыныпталатын тауар тұтастай алғанда жеткілікті қайта өңдеу критерийін қолдану объектісі ретінде қарастырылады.</w:t>
+    <w:bookmarkStart w:name="z246" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер тауарлар партиясы СЭҚ ТН бір тауар позициясында жіктелетін бірдей өнімдерден тұрса, онда әрбір өнім жеткілікті қайта өңдеу өлшемшарты қолдану мақсаттары үшін бөлек қаралады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z246" w:id="181"/>
-[...15 lines deleted...]
-      Егер тауарлар партиясы СЭҚ ТН бір тауар позициясында жіктелетін бірдей өнімдерден тұрса, онда әрбір өнім жеткілікті қайта өңдеу өлшемшарты қолдану мақсаттары үшін бөлек қаралады.</w:t>
+    <w:bookmarkStart w:name="z247" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Бірқатар элементтер тобынан тұратын немесе бірнеше бөлшектен құрастырылған және СЭҚ ТН интерпретациялау қағидаларына сәйкес біртұтас тауар ретінде сыныпталатын тауар, егер оның барлық құрамдас бөліктері жеткілікті қайта өңдеу критерийлеріне сәйкес келсе, жеткілікті қайта өңдеу критерийлеріне сәйкес деп танылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z247" w:id="182"/>
-[...15 lines deleted...]
-      "Бірқатар элементтер тобынан тұратын немесе бірнеше бөлшектен құрастырылған және СЭҚ ТН интерпретациялау қағидаларына сәйкес біртұтас тауар ретінде сыныпталатын тауар, егер оның барлық құрамдас бөліктері жеткілікті қайта өңдеу критерийлеріне сәйкес келсе, жеткілікті қайта өңдеу критерийлеріне сәйкес деп танылады.</w:t>
+    <w:bookmarkStart w:name="z248" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер осы тауардың құрамдас бөліктерінің бір бөлігі жеткілікті қайта өңдеу өлшемшарттарына сәйкес келсе, ал бір бөлігі жеткілікті қайта өңдеу өлшемшарттарына сәйкес келмесе, егер жеткілікті қайта өңдеу өлшемшарттарына қанағаттандырмайтын құрамдас бөліктердің құны түпкілікті өнімнің "франко-зауыты" бағасының 15 % аспаса, бұл тауар жеткілікті қайта өңдеу өлшемшарттарына сәйкес деп есептеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z248" w:id="183"/>
-[...15 lines deleted...]
-      Егер осы тауардың құрамдас бөліктерінің бір бөлігі жеткілікті қайта өңдеу өлшемшарттарына сәйкес келсе, ал бір бөлігі жеткілікті қайта өңдеу өлшемшарттарына сәйкес келмесе, егер жеткілікті қайта өңдеу өлшемшарттарына қанағаттандырмайтын құрамдас бөліктердің құны түпкілікті өнімнің "франко-зауыты" бағасының 15 % аспаса, бұл тауар жеткілікті қайта өңдеу өлшемшарттарына сәйкес деп есептеледі.</w:t>
+    <w:bookmarkStart w:name="z249" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7-тарау. "CT-KZ" нысанындағы тауардың шығу тегі туралы сертификат беру үшін тауардың шығарылған елін айқындау бойынша талдау жүргізу</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z249" w:id="184"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағидалар 7-тараумен толықтырылды - ҚР Сауда және интеграция министрінің 30.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 378-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z250" w:id="185"/>
+    <w:bookmarkStart w:name="z250" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       57. Тауардың шығарылған елін айқындау бойынша талдау осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша өтінім және осы Қағидалардың 60-тармағында көрсетілген тізбеге сәйкес өтініш беруші ұсынған құжаттар негізінде шарттық негізде жүргізіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z251" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58. Уәкілетті тұлға тауардың шығарылған елін айқындау бойынша талдауды осы Қағидалардың 60-тармағының талаптары сақталған жағдайда, осы Қағидалардың 59-тармағында көрсетілген тізбеге сәйкес құжаттардың толық топтамасымен өтінімді ұсынған және тіркеген сәттен бастап бес жұмыс күнінен аспайтын мерзімде жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z251" w:id="186"/>
-[...15 lines deleted...]
-      58. Уәкілетті тұлға тауардың шығарылған елін айқындау бойынша талдауды осы Қағидалардың 60-тармағының талаптары сақталған жағдайда, осы Қағидалардың 59-тармағында көрсетілген тізбеге сәйкес құжаттардың толық топтамасымен өтінімді ұсынған және тіркеген сәттен бастап бес жұмыс күнінен аспайтын мерзімде жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z252" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59. Тауардың шығарылған елін анықтау бойынша талдау мыналарды қамтиды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z252" w:id="187"/>
-[...15 lines deleted...]
-      59. Тауардың шығарылған елін анықтау бойынша талдау мыналарды қамтиды:</w:t>
+    <w:bookmarkStart w:name="z253" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы Қағидалардың 60-тармағына сәйкес ұсынылған тауардың шығу тегін растайтын құжаттарды талдау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z253" w:id="188"/>
-[...15 lines deleted...]
-      1) осы Қағидалардың 60-тармағына сәйкес ұсынылған тауардың шығу тегін растайтын құжаттарды талдау;</w:t>
+    <w:bookmarkStart w:name="z254" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сыртқы белгілері, таңбалануы (атауы, түрі, қаптамасы, сыныбы, дайындаушы кәсіпорын) бойынша тауарды бірдейлендіруді, шығарылуы алғаш рет жүзеге асырылатын СЭҚ ТН тауар кіші субпозицияларына өтінім берілген жағдайда, тауарды және оны өндіру орнын өндірістің орналасқан жеріне барып суретке түсіруді жүзеге асыруды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z254" w:id="189"/>
-[...15 lines deleted...]
-      2) сыртқы белгілері, таңбалануы (атауы, түрі, қаптамасы, сыныбы, дайындаушы кәсіпорын) бойынша тауарды бірдейлендіруді, шығарылуы алғаш рет жүзеге асырылатын СЭҚ ТН тауар кіші субпозицияларына өтінім берілген жағдайда, тауарды және оны өндіру орнын өндірістің орналасқан жеріне барып суретке түсіруді жүзеге асыруды;</w:t>
+    <w:bookmarkStart w:name="z255" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осы Қағидалардың 50-тармағына сәйкес тауарды жеткілікті қайта өңдеу өлшемшарттарын белгілеу мақсатында тауарды өндіру кезіндегі технологиялық процесті талдау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z255" w:id="190"/>
-[...15 lines deleted...]
-      3) осы Қағидалардың 50-тармағына сәйкес тауарды жеткілікті қайта өңдеу өлшемшарттарын белгілеу мақсатында тауарды өндіру кезіндегі технологиялық процесті талдау;</w:t>
+    <w:bookmarkStart w:name="z256" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) мәлімделген тауардың СЭҚ ТН-ге және ҚР ҰЖ 04 "Экономикалық қызмет түрлері бойынша өнімдер жіктеуіші" Қазақстан Республикасының Ұлттық жіктеуішіне (бұдан әрі – СЭҚ ТН бойынша өнімдер жіктеуіші) сәйкес келуін тексеру.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z256" w:id="191"/>
-[...15 lines deleted...]
-      4) мәлімделген тауардың СЭҚ ТН-ге және ҚР ҰЖ 04 "Экономикалық қызмет түрлері бойынша өнімдер жіктеуіші" Қазақстан Республикасының Ұлттық жіктеуішіне (бұдан әрі – СЭҚ ТН бойынша өнімдер жіктеуіші) сәйкес келуін тексеру.</w:t>
+    <w:bookmarkStart w:name="z257" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60. Тауардың шығарылған елін анықтау бойынша талдау жүргізу үшін өтініммен бірге мынадай құжаттар ұсынылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z257" w:id="192"/>
-[...15 lines deleted...]
-      60. Тауардың шығарылған елін анықтау бойынша талдау жүргізу үшін өтініммен бірге мынадай құжаттар ұсынылады:</w:t>
+    <w:bookmarkStart w:name="z258" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) өтініш берушінің заңды мәртебесін растайтын құжаттар (заңды тұлғалар үшін - заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы анықтама (куәлік), заңды тұлға филиалын немесе өкілдігін есептік тіркеу туралы анықтама, заңды тұлғаның филиалы немесе өкілдігі туралы ереже, дара кәсіпкерлер үшін-дара кәсіпкердің тіркеу құжаты) заңды тұлғада 1 (бір) рет жыл;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z258" w:id="193"/>
-[...15 lines deleted...]
-      1) өтініш берушінің заңды мәртебесін растайтын құжаттар (заңды тұлғалар үшін - заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы анықтама (куәлік), заңды тұлға филиалын немесе өкілдігін есептік тіркеу туралы анықтама, заңды тұлғаның филиалы немесе өкілдігі туралы ереже, дара кәсіпкерлер үшін-дара кәсіпкердің тіркеу құжаты) заңды тұлғада 1 (бір) рет жыл;</w:t>
+    <w:bookmarkStart w:name="z259" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тауарды сатып алуды растайтын құжаттар (егер өтініш беруші мәлімделген тауарды өндіруші болып табылмаған жағдайда) - тауарды өндірушімен немесе тауарды сатып алуға арналған шарт, жүкқұжаттар, шот-фактуралар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z259" w:id="194"/>
-[...15 lines deleted...]
-      2) тауарды сатып алуды растайтын құжаттар (егер өтініш беруші мәлімделген тауарды өндіруші болып табылмаған жағдайда) - тауарды өндірушімен немесе тауарды сатып алуға арналған шарт, жүкқұжаттар, шот-фактуралар;</w:t>
+    <w:bookmarkStart w:name="z260" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) еркін экономикалық аймақтар мен Еркін қоймалар аумағында қызметтің жүзеге асырылуын растайтын құжаттар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z260" w:id="195"/>
-[...15 lines deleted...]
-      3) еркін экономикалық аймақтар мен Еркін қоймалар аумағында қызметтің жүзеге асырылуын растайтын құжаттар;</w:t>
+    <w:bookmarkStart w:name="z261" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) сыртқы сауда келісімшартының (шартының), шот-фактураның немесе шот-проформаның немесе тауардың қаржылық және (немесе)сандық өлшемдерін көрсететін өзге де құжаттың көшірмесі (Тауар Қазақстан Республикасынан тыс жерге әкетілген жағдайда ұсынылады);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z261" w:id="196"/>
-[...15 lines deleted...]
-      4) сыртқы сауда келісімшартының (шартының), шот-фактураның немесе шот-проформаның немесе тауардың қаржылық және (немесе)сандық өлшемдерін көрсететін өзге де құжаттың көшірмесі (Тауар Қазақстан Республикасынан тыс жерге әкетілген жағдайда ұсынылады);</w:t>
+    <w:bookmarkStart w:name="z262" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) қазақстандық тауар өндірушілер тізілімінен үзінді көшірме;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z262" w:id="197"/>
-[...15 lines deleted...]
-      5) қазақстандық тауар өндірушілер тізілімінен үзінді көшірме;</w:t>
+    <w:bookmarkStart w:name="z263" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) тауарды жеткілікті қайта өңдеу өлшемшартын айқындауға арналған құжаттар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z263" w:id="198"/>
-[...15 lines deleted...]
-      6) тауарды жеткілікті қайта өңдеу өлшемшартын айқындауға арналған құжаттар:</w:t>
+    <w:bookmarkStart w:name="z264" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      шикізатты және (немесе) шот-фактураны жеткізуге арналған шарттар және (немесе) тауар өндірісінде пайдаланылатын шикізаттың және (немесе) компоненттердің құнын растау үшін жүкқұжаттар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z264" w:id="199"/>
-[...15 lines deleted...]
-      шикізатты және (немесе) шот-фактураны жеткізуге арналған шарттар және (немесе) тауар өндірісінде пайдаланылатын шикізаттың және (немесе) компоненттердің құнын растау үшін жүкқұжаттар;</w:t>
+    <w:bookmarkStart w:name="z265" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      технологиялық операцияларды сипаттайтын құжаттама;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z265" w:id="200"/>
-[...15 lines deleted...]
-      технологиялық операцияларды сипаттайтын құжаттама;</w:t>
+    <w:bookmarkStart w:name="z266" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мәлімделген тауарды өндіруге арналған жабдықтардың тізбесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z266" w:id="201"/>
-[...15 lines deleted...]
-      мәлімделген тауарды өндіруге арналған жабдықтардың тізбесі;</w:t>
+    <w:bookmarkStart w:name="z267" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өндірістік үй-жайға арналған құжаттар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z267" w:id="202"/>
-[...15 lines deleted...]
-      өндірістік үй-жайға арналған құжаттар;</w:t>
+    <w:bookmarkStart w:name="z268" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пайдаланылатын шикізаттың немесе шетелдік шыққан компоненттің құнын ескере отырып, "франко-зауыт" бағасы шарттарында дайын өнімнің құнын есептеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z268" w:id="203"/>
-[...15 lines deleted...]
-      пайдаланылатын шикізаттың немесе шетелдік шыққан компоненттің құнын ескере отырып, "франко-зауыт" бағасы шарттарында дайын өнімнің құнын есептеу;</w:t>
+    <w:bookmarkStart w:name="z269" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақшаның екінші, төртінші, бесінші және алтыншы абзацтарында көрсетілген құжаттар Қазақстан Республикасында толықтай өндірілген тауарлар үшін, осы Қағидалардың 7-тармағының 11) тармақшасында көрсетілгендерді қоспағанда, ұсынылмайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z269" w:id="204"/>
-[...15 lines deleted...]
-      Осы тармақшаның екінші, төртінші, бесінші және алтыншы абзацтарында көрсетілген құжаттар Қазақстан Республикасында толықтай өндірілген тауарлар үшін, осы Қағидалардың 7-тармағының 11) тармақшасында көрсетілгендерді қоспағанда, ұсынылмайды.</w:t>
+    <w:bookmarkStart w:name="z270" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) қойманың мекенжайын көрсете отырып, қоймадағы тауардың болуы мен саны туралы қойма анықтамасы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z270" w:id="205"/>
-[...15 lines deleted...]
-      7) қойманың мекенжайын көрсете отырып, қоймадағы тауардың болуы мен саны туралы қойма анықтамасы;</w:t>
+    <w:bookmarkStart w:name="z271" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) өтініш берушінің мүдделерін білдіруге арналған сенімхат (егер өтінішті басшы бермеген жағдайда).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z271" w:id="206"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z272" w:id="207"/>
+    <w:bookmarkStart w:name="z272" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       61. Тауардың шығарылған елін айқындау бойынша талдау нәтижелері бойынша уәкілетті тұлға осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес "CT-KZ" нысанындағы тауардың шығу тегі туралы сертификатты ресімдеу туралы не "CT-KZ" нысанындағы тауардың шығу тегі туралы сертификатты ресімдеуден бас тарту туралы қорытындыны куәландырады және береді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z273" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "CT-KZ" нысанындағы тауардың шығу тегі туралы сертификатты ресімдеуден бас тарту туралы қорытынды мынадай жағдайларда ресімделеді:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z273" w:id="208"/>
-[...15 lines deleted...]
-      "CT-KZ" нысанындағы тауардың шығу тегі туралы сертификатты ресімдеуден бас тарту туралы қорытынды мынадай жағдайларда ресімделеді:</w:t>
+    <w:bookmarkStart w:name="z274" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы Қағидалардың 69-тармағына сәйкес құжаттар ұсынылмаған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z274" w:id="209"/>
-[...15 lines deleted...]
-      1) осы Қағидалардың 69-тармағына сәйкес құжаттар ұсынылмаған;</w:t>
+    <w:bookmarkStart w:name="z275" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы Қағидалардың талаптарына сәйкес келмеген;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z275" w:id="210"/>
-[...15 lines deleted...]
-      2) осы Қағидалардың талаптарына сәйкес келмеген;</w:t>
+    <w:bookmarkStart w:name="z276" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) "CT-KZ" нысанындағы тауардың шығу тегі туралы сертификатты және (немесе) олардағы деректерді (мәліметтерді) алу үшін өтініш беруші ұсынған құжаттардың анық белгілеу анықталса.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z276" w:id="211"/>
-[...15 lines deleted...]
-      3) "CT-KZ" нысанындағы тауардың шығу тегі туралы сертификатты және (немесе) олардағы деректерді (мәліметтерді) алу үшін өтініш беруші ұсынған құжаттардың анық белгілеу анықталса.</w:t>
+    <w:bookmarkStart w:name="z277" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тауардың шығу тегі туралы қорытындының қолданылу мерзімі он екі айды құрайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z277" w:id="212"/>
-[...15 lines deleted...]
-      Тауардың шығу тегі туралы қорытындының қолданылу мерзімі он екі айды құрайды.</w:t>
+    <w:bookmarkStart w:name="z278" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8-тарау. "CT-KZ" нысанындағы тауардың шығу тегі туралы сертификат беру</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z278" w:id="213"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағидалар 8-тараумен толықтырылды - ҚР Сауда және интеграция министрінің 30.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 378-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z279" w:id="214"/>
+    <w:bookmarkStart w:name="z279" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       62. "CT-KZ" нысанындағы тауардың шығу тегі туралы Сертификат "CT-KZ" нысанындағы тауардың шығу тегі туралы сертификатты ресімдеу туралы қорытынды негізінде ресімделеді, куәландырылады және беріледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z280" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "CT-KZ" нысанындағы тауардың шығу тегі туралы Сертификат уәкілетті ұйымның цифрлық жүйесі арқылы электрондық нысанда беріледі. Өтініш берушінің өтініші бойынша "CT-KZ" нысанындағы тауардың шығу тегі туралы сертификат уәкілетті ұйымның мөрімен және уәкілетті тұлғаның қолымен куәландырылған қағаз түрінде беріледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z280" w:id="215"/>
-[...15 lines deleted...]
-      "CT-KZ" нысанындағы тауардың шығу тегі туралы Сертификат уәкілетті ұйымның ақпараттық жүйесі арқылы электрондық нысанда беріледі. Өтініш берушінің өтініші бойынша "CT-KZ" нысанындағы тауардың шығу тегі туралы сертификат уәкілетті ұйымның мөрімен және уәкілетті тұлғаның қолымен куәландырылған қағаз түрінде беріледі.</w:t>
+    <w:bookmarkStart w:name="z281" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер өтініш берушінің іс жүргізу орнынан уәкілетті ұйымның тиісті аумақтық бөлімшесіне дейінгі арақашықтық уәкілетті ұйымның басқа аумақтық бөлімшесіне дейінгі арақашықтықтан екі есе артық болған жағдайда, онда өтініш берушіге өтінімді және оған қоса берілген құжаттарды уәкілетті ұйымның жақын аумақтық бөлімшесіне беруге жол беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z281" w:id="216"/>
-[...15 lines deleted...]
-      Егер өтініш берушінің іс жүргізу орнынан уәкілетті ұйымның тиісті аумақтық бөлімшесіне дейінгі арақашықтық уәкілетті ұйымның басқа аумақтық бөлімшесіне дейінгі арақашықтықтан екі есе артық болған жағдайда, онда өтініш берушіге өтінімді және оған қоса берілген құжаттарды уәкілетті ұйымның жақын аумақтық бөлімшесіне беруге жол беріледі.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 62-тармаққа өзгеріс енгізілді - ҚР Сауда және интеграция министрінің 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z282" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63. "CT-KZ" нысанындағы тауардың шығу тегі туралы сертификатты беру мерзімі "CT-KZ" нысанындағы тауардың шығу тегі туралы сертификатты ресімдеу туралы қорытынды берілген күннен кейінгі 1 (бір) жұмыс күнінен аспайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z282" w:id="217"/>
-[...15 lines deleted...]
-      63. "CT-KZ" нысанындағы тауардың шығу тегі туралы сертификатты беру мерзімі "CT-KZ" нысанындағы тауардың шығу тегі туралы сертификатты ресімдеу туралы қорытынды берілген күннен кейінгі 1 (бір) жұмыс күнінен аспайды.</w:t>
+    <w:bookmarkStart w:name="z283" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "CT-KZ" нысанындағы тауардың шығу тегі туралы сертификатты тауарларға Уәкілетті ұйым ресімдейді, куәландырады және береді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z283" w:id="218"/>
-[...15 lines deleted...]
-      "CT-KZ" нысанындағы тауардың шығу тегі туралы сертификатты тауарларға Уәкілетті ұйым ресімдейді, куәландырады және береді:</w:t>
+    <w:bookmarkStart w:name="z284" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тауарды жеткілікті қайта өңдеу өлшемшарттарына сәйкес өндірілген немесе жеткілікті қайта өңдеуге ұшыраған және еркін экономикалық аймақтар мен Еркін қоймалар аумағынан Қазақстан Республикасы аумағының қалған бөлігіне әкетілетін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z284" w:id="219"/>
-[...15 lines deleted...]
-      1) тауарды жеткілікті қайта өңдеу өлшемшарттарына сәйкес өндірілген немесе жеткілікті қайта өңдеуге ұшыраған және еркін экономикалық аймақтар мен Еркін қоймалар аумағынан Қазақстан Республикасы аумағының қалған бөлігіне әкетілетін;</w:t>
+    <w:bookmarkStart w:name="z285" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тауарды жеткілікті қайта өңдеу өлшемшарттарына сәйкес өндірілген немесе жеткілікті қайта өңдеуге ұшыраған және еркін экономикалық аймақтар мен Еркін қоймалар аумағынан Қазақстан Республикасының аумағынан тысқары жерлерге әкетілетін тауарлар.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z285" w:id="220"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z286" w:id="221"/>
+    <w:bookmarkStart w:name="z286" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Тауардың шығу тегі туралы "CT-KZ" нысанындағы сертификат осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес электрондық және қағаз нысанда беріледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z287" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      64. Уәкілетті ұйымның цифрлық жүйесі арқылы:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z287" w:id="222"/>
-[...15 lines deleted...]
-      64. Уәкілетті ұйымның ақпараттық жүйесі арқылы:</w:t>
+    <w:bookmarkStart w:name="z288" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) өтінім және осы Қағидалардың 90-тармағында көзделген және өтініш берушінің электрондық цифрлық қолтаңбасымен куәландырылған электрондық нысандағы құжаттардың электрондық көшірмелері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z288" w:id="223"/>
-[...15 lines deleted...]
-      1) өтінім және осы Қағидалардың 90-тармағында көзделген және өтініш берушінің электрондық цифрлық қолтаңбасымен куәландырылған электрондық нысандағы құжаттардың электрондық көшірмелері;</w:t>
+    <w:bookmarkStart w:name="z289" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) "CT-KZ" нысанындағы тауардың шығу тегі туралы сертификатты ресімдеу туралы не "CT-KZ" нысанындағы тауардың шығу тегі туралы сертификатты ресімдеуден бас тарту туралы қорытынды ресімделеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z289" w:id="224"/>
-[...15 lines deleted...]
-      2) "CT-KZ" нысанындағы тауардың шығу тегі туралы сертификатты ресімдеу туралы не "CT-KZ" нысанындағы тауардың шығу тегі туралы сертификатты ресімдеуден бас тарту туралы қорытынды ресімделеді.</w:t>
+    <w:bookmarkStart w:name="z290" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уәкілетті ұйым мемлекеттік бақылауды жүргізу үшін уәкілетті органға мәліметтерге қол жеткізуді ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z290" w:id="225"/>
-[...15 lines deleted...]
-      Уәкілетті ұйым мемлекеттік бақылауды жүргізу үшін уәкілетті органға мәліметтерге қол жеткізуді ұсынады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 64-тармаққа өзгеріс енгізілді - ҚР Сауда және интеграция министрінің 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z291" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      65. "CT-KZ" нысанындағы тауардың шығу тегі туралы Сертификат және олардың негізінде берілген құжаттар сертификат берілген күннен бастап уәкілетті ұйымда кемінде үш жыл сақталады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z291" w:id="226"/>
-[...15 lines deleted...]
-      65. "CT-KZ" нысанындағы тауардың шығу тегі туралы Сертификат және олардың негізінде берілген құжаттар сертификат берілген күннен бастап уәкілетті ұйымда кемінде үш жыл сақталады.</w:t>
+    <w:bookmarkStart w:name="z292" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      66. "CT-KZ" нысанындағы тауардың шығу тегі туралы сертификаттың қолданылу мерзімі берілген күннен бастап он екі айды құрайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z292" w:id="227"/>
-[...15 lines deleted...]
-      66. "CT-KZ" нысанындағы тауардың шығу тегі туралы сертификаттың қолданылу мерзімі берілген күннен бастап он екі айды құрайды.</w:t>
+    <w:bookmarkStart w:name="z293" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "CT-KZ" нысанындағы тауардың шығу тегі туралы Сертификат онда көрсетілген тауар санына қолданылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z293" w:id="228"/>
-[...15 lines deleted...]
-      "CT-KZ" нысанындағы тауардың шығу тегі туралы Сертификат онда көрсетілген тауар санына қолданылады.</w:t>
+    <w:bookmarkStart w:name="z294" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9-тарау. "CT-KZ" нысанындағы тауардың шығу тегі туралы сертификаттың қолданысын жою</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z294" w:id="229"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағидалар 9-тараумен толықтырылды - ҚР Сауда және интеграция министрінің 30.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 378-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z295" w:id="230"/>
+    <w:bookmarkStart w:name="z295" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       67. "CT-KZ" нысанындағы тауардың шығу тегі туралы сертификаттың күшін жою уәкілетті ұйымның шешімімен мынадай жағдайларда/негізде қабылданады:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z296" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) дайындаушы кәсіпорын қызметінің тоқтатылуына байланысты өтініш берушінің өтініші;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z296" w:id="231"/>
-[...15 lines deleted...]
-      1) дайындаушы кәсіпорын қызметінің тоқтатылуына байланысты өтініш берушінің өтініші;</w:t>
+    <w:bookmarkStart w:name="z297" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы өзгерістерді растайтын құжаттарды қоса бере отырып, тауардың шығу тегі туралы сертификат бағандарында қамтылған мәліметтердің өзгеруі туралы өтініш берушінің өтініші;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z297" w:id="232"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z298" w:id="233"/>
+    <w:bookmarkStart w:name="z298" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) Техникалық реттеу туралы Заңның 46-бабы 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес берілген техникалық реттеу саласындағы уәкілетті органның нұсқамалары;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z299" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) "CT-KZ" нысанындағы тауардың шығу тегі туралы сертификатты алу кезінде ұсынылатын өтініш беруші ұсынған құжаттардың (мәліметтердің) анық выстігін анықтауға уәкілетті өзге де мемлекеттік органдардың нұсқамалары (қаулылары).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z299" w:id="234"/>
-[...15 lines deleted...]
-      4) "CT-KZ" нысанындағы тауардың шығу тегі туралы сертификатты алу кезінде ұсынылатын өтініш беруші ұсынған құжаттардың (мәліметтердің) анық выстігін анықтауға уәкілетті өзге де мемлекеттік органдардың нұсқамалары (қаулылары).</w:t>
+    <w:bookmarkStart w:name="z300" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш берушінің осы тармақтың 1) және 2) тармақшаларында көрсетілген өтініштері уәкілетті ұйымның цифрлық жүйесі арқылы беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z300" w:id="235"/>
-[...15 lines deleted...]
-      Өтініш берушінің осы тармақтың 1) және 2) тармақшаларында көрсетілген өтініштері уәкілетті ұйымның ақпараттық жүйесі арқылы беріледі. </w:t>
+    <w:bookmarkStart w:name="z301" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "CT-KZ" нысанындағы тауардың шығу тегі туралы Сертификат осы тармақтың 3) және 4) тармақшаларының негізінде шешім қабылдау кезінде тауардың шығарылған өлшемшарты мен еліне әсер еткен жағдайларда оны берген күннен бастап жойылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z301" w:id="236"/>
-[...15 lines deleted...]
-      "CT-KZ" нысанындағы тауардың шығу тегі туралы Сертификат осы тармақтың 3) және 4) тармақшаларының негізінде шешім қабылдау кезінде тауардың шығарылған өлшемшарты мен еліне әсер еткен жағдайларда оны берген күннен бастап жойылады:</w:t>
+    <w:bookmarkStart w:name="z302" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) өтінімде қамтылған және осы Қағидалардың 60-тармағына сәйкес өтініш берушінің құжаттарында ұсынылған мәліметтерде бұрмалау және (немесе) анықоверстік фактілері анықталған кезде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z302" w:id="237"/>
-[...15 lines deleted...]
-      1) өтінімде қамтылған және осы Қағидалардың 60-тармағына сәйкес өтініш берушінің құжаттарында ұсынылған мәліметтерде бұрмалау және (немесе) анықоверстік фактілері анықталған кезде;</w:t>
+    <w:bookmarkStart w:name="z303" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тауардың шығарылған еліне әсер етпейтін жабдықты және (немесе) технологиялық процесті жетілдіру жағдайларын қоспағанда, өтінім беруші іс жүзінде пайдаланатын жабдық және (немесе) өндірістің технологиялық процесі "CT-KZ" нысанындағы тауардың шығу тегі туралы сертификатты алған кезде ол мәлімдеген жабдыққа сәйкес келмеген жағдайда.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z303" w:id="238"/>
-[...15 lines deleted...]
-      2) тауардың шығарылған еліне әсер етпейтін жабдықты және (немесе) технологиялық процесті жетілдіру жағдайларын қоспағанда, өтінім беруші іс жүзінде пайдаланатын жабдық және (немесе) өндірістің технологиялық процесі "CT-KZ" нысанындағы тауардың шығу тегі туралы сертификатты алған кезде ол мәлімдеген жабдыққа сәйкес келмеген жағдайда.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 67-тармаққа өзгеріс енгізілді - ҚР Сауда және интеграция министрінің 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z304" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      68. Уәкілетті ұйым "CT-KZ" нысанындағы тауардың шығу тегі туралы берілген сертификаттар тізілімінде "CT-KZ" нысанындағы тауардың шығу тегі туралы сертификаттың қолданысының күшін жою туралы ақпаратты, оның күшін жою күні мен себебін және оның қай уақыттан бастап жойылды деп есептелетінін көрсетеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z304" w:id="239"/>
-[...15 lines deleted...]
-      68. Уәкілетті ұйым "CT-KZ" нысанындағы тауардың шығу тегі туралы берілген сертификаттар тізілімінде "CT-KZ" нысанындағы тауардың шығу тегі туралы сертификаттың қолданысының күшін жою туралы ақпаратты, оның күшін жою күні мен себебін және оның қай уақыттан бастап жойылды деп есептелетінін көрсетеді.</w:t>
+    <w:bookmarkStart w:name="z305" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы Қағидалардың 67-тармағының 4) тармақшасына сәйкес "CT-KZ" нысанындағы тауардың шығарылуы туралы сертификаттың қолданысын жою туралы қабылданған шешім туралы Уәкілетті ұйым осы шешім қабылданған күннен кейінгі үш жұмыс күні ішінде Техникалық реттеу саласындағы уәкілетті органды жазбаша түрде хабардар етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z305" w:id="240"/>
-[...15 lines deleted...]
-      Осы Қағидалардың 67-тармағының 4) тармақшасына сәйкес "CT-KZ" нысанындағы тауардың шығарылуы туралы сертификаттың қолданысын жою туралы қабылданған шешім туралы Уәкілетті ұйым осы шешім қабылданған күннен кейінгі үш жұмыс күні ішінде Техникалық реттеу саласындағы уәкілетті органды жазбаша түрде хабардар етеді.</w:t>
+    <w:bookmarkStart w:name="z306" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      69. Осы Қағидалардың 67-тармағының 2) тармақшасының негізінде "CT-KZ" нысанындағы тауардың шығу тегі туралы сертификаттың қолданысын жою туралы шешім қабылданған жағдайда, өтініш берушінің өтініші бойынша оның орнына тауардың шығу тегі туралы сертификат беріледі. Бұл ретте өтініш беруші осы өзгерістерді растайтын қажетті құжаттарды ұсынады. Оның орнына берілген "CT-KZ" нысанындағы тауардың шығу тегі туралы сертификатты беру кезінде "CT-KZ" нысанындағы тауардың шығу тегі туралы жаңадан берілетін сертификаттың 5-бағанына ауыстырылатын сертификаттың нөмірі мен күнін көрсете отырып, оның орнына беру туралы жазба жасалады. Басқа сертификаттың орнына берілген тауардың шығу тегі туралы сертификатқа жаңа реттік нөмір беріледі. Оның орнына берілген сертификаттың қолданылу мерзімі ауыстырылатын сертификаттың қолданылу мерзімінен аспайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z306" w:id="241"/>
-[...15 lines deleted...]
-      69. Осы Қағидалардың 67-тармағының 2) тармақшасының негізінде "CT-KZ" нысанындағы тауардың шығу тегі туралы сертификаттың қолданысын жою туралы шешім қабылданған жағдайда, өтініш берушінің өтініші бойынша оның орнына тауардың шығу тегі туралы сертификат беріледі. Бұл ретте өтініш беруші осы өзгерістерді растайтын қажетті құжаттарды ұсынады. Оның орнына берілген "CT-KZ" нысанындағы тауардың шығу тегі туралы сертификатты беру кезінде "CT-KZ" нысанындағы тауардың шығу тегі туралы жаңадан берілетін сертификаттың 5-бағанына ауыстырылатын сертификаттың нөмірі мен күнін көрсете отырып, оның орнына беру туралы жазба жасалады. Басқа сертификаттың орнына берілген тауардың шығу тегі туралы сертификатқа жаңа реттік нөмір беріледі. Оның орнына берілген сертификаттың қолданылу мерзімі ауыстырылатын сертификаттың қолданылу мерзімінен аспайды.</w:t>
+    <w:bookmarkStart w:name="z307" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      70. Осы Қағидалардың 67-тармағының 3) және 4) тармақшаларының негізінде "CT-KZ" нысанындағы тауардың шығу тегі туралы сертификаттың қолданысының күшін жою туралы шешім қабылданған жағдайда Уәкілетті ұйым өтініш берушіні оны қабылдау себептерін көрсете отырып, осындай шешім қабылданған күннен кейінгі бес жұмыс күні ішінде жазбаша түрде хабардар етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z307" w:id="242"/>
-[...15 lines deleted...]
-      70. Осы Қағидалардың 67-тармағының 3) және 4) тармақшаларының негізінде "CT-KZ" нысанындағы тауардың шығу тегі туралы сертификаттың қолданысының күшін жою туралы шешім қабылданған жағдайда Уәкілетті ұйым өтініш берушіні оны қабылдау себептерін көрсете отырып, осындай шешім қабылданған күннен кейінгі бес жұмыс күні ішінде жазбаша түрде хабардар етеді.</w:t>
+    <w:bookmarkStart w:name="z308" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      71. Тауардың шығу тегі туралы Сертификат қорғау дәрежесі бар бланкілерде ресімделеді: бірінші данасы – түпнұсқасы, екінші және үшінші данасы – көшірмелері. Сертификаттың түпнұсқасы мен бір көшірмесі өтініш берушіге беріледі, ал екінші көшірмесі тауардың шығу тегі туралы сертификат берген уәкілетті ұйымда сақталады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z308" w:id="243"/>
-[...15 lines deleted...]
-      71. Тауардың шығу тегі туралы Сертификат қорғау дәрежесі бар бланкілерде ресімделеді: бірінші данасы – түпнұсқасы, екінші және үшінші данасы – көшірмелері. Сертификаттың түпнұсқасы мен бір көшірмесі өтініш берушіге беріледі, ал екінші көшірмесі тауардың шығу тегі туралы сертификат берген уәкілетті ұйымда сақталады.</w:t>
+    <w:bookmarkStart w:name="z309" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ресімделген сертификаттар өтініш берушіге не оның өкіліне сенімхат бойынша беріледі.".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z309" w:id="244"/>
-[...15 lines deleted...]
-      Ресімделген сертификаттар өтініш берушіге не оның өкіліне сенімхат бойынша беріледі.".</w:t>
+    <w:bookmarkStart w:name="z310" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тауардың шығу тегі туралы ресімделген сертификаттарды басқа тұлғаларға беруге жол берілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z310" w:id="245"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="245"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6586,68 +7228,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z169" w:id="246"/>
+    <w:bookmarkStart w:name="z169" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Тауар өндірісіндегі адвалорлық үлес есептемесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkEnd w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="4610100" cy="1320800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
@@ -6951,334 +7593,334 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z171" w:id="247"/>
+    <w:bookmarkStart w:name="z171" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасынан экспортталатын, Қазақстан Республикасынан кері экспортталатын тауардың шығу тегі туралы сертификатты алуға арналған өтінім</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z172" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20 __ жылғы "__" ___________ № _____ өтінім</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z172" w:id="248"/>
-[...15 lines deleted...]
-      20 __ жылғы "__" ___________ № _____ өтінім</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тауардың шығу тегі туралы _____________ нысандағы сертификатты</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________ тілінде және мынадай деректемелерді беруді сұраймыз:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z173" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Тауарды жөнелтуші, оның мекенжайы, телефоны, электрондық мекенжайы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Тауардың шығу тегі туралы _____________ нысандағы сертификатты</w:t>
-[...36 lines deleted...]
-      1. Тауарды жөнелтуші, оның мекенжайы, телефоны, электрондық мекенжайы</w:t>
+      _____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z174" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2*. Тауарды алушы, оның мекенжайы, елі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      _____________________________________________________________</w:t>
-[...18 lines deleted...]
-      2*. Тауарды алушы, оның мекенжайы, елі</w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z175" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3*. Тауарды өндіруші, оның мекенжайы, елі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z175" w:id="251"/>
-[...15 lines deleted...]
-      3*. Тауарды өндіруші, оның мекенжайы, елі</w:t>
+    <w:bookmarkStart w:name="z176" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4*. Сыртқы сауда келісімшарты (шарт), оның күні</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z176" w:id="252"/>
-[...15 lines deleted...]
-      4*. Сыртқы сауда келісімшарты (шарт), оның күні</w:t>
+    <w:bookmarkStart w:name="z177" w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5*. Инвойс (шот-фактура), №, күні</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z177" w:id="253"/>
-[...15 lines deleted...]
-      5*. Инвойс (шот-фактура), №, күні</w:t>
+    <w:bookmarkStart w:name="z178" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Тауар туралы мәлімет:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="253"/>
-    <w:p>
-[...36 lines deleted...]
-    <w:bookmarkEnd w:id="254"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -7746,528 +8388,528 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z179" w:id="255"/>
+    <w:bookmarkStart w:name="z179" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7*. Жөнелту станциясы (пункті)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z180" w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8*. Межелі станция (пункт)</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z180" w:id="256"/>
-[...15 lines deleted...]
-      8*. Межелі станция (пункт)</w:t>
+    <w:bookmarkStart w:name="z181" w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9*. Көлік түрі мен саны</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z181" w:id="257"/>
-[...15 lines deleted...]
-      9*. Көлік түрі мен саны</w:t>
+    <w:bookmarkStart w:name="z182" w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Экспортқа және/немесе лицензияға рұқсат</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z182" w:id="258"/>
-[...15 lines deleted...]
-      10. Экспортқа және/немесе лицензияға рұқсат</w:t>
+    <w:bookmarkStart w:name="z183" w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11*. Мәміленің сипаты: сату, айырбастау, консигнация</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z184" w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12*. Өтінім берген кездегі Қазақстан Республикасы Ұлттық банкінің бағамы бойынша</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тауарлардың теңгедегі құны</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       __________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z183" w:id="259"/>
-[...53 lines deleted...]
-      12*. Өтінім берген кездегі Қазақстан Республикасы Ұлттық банкінің бағамы бойынша</w:t>
+    <w:bookmarkStart w:name="z185" w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Есеп айырысу шоты, банк бөлімшесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      тауарлардың теңгедегі құны</w:t>
-[...16 lines deleted...]
-        <w:t>
       __________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z185" w:id="261"/>
-[...15 lines deleted...]
-      13. Есеп айырысу шоты, банк бөлімшесі</w:t>
+    <w:bookmarkStart w:name="z186" w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Жеке тұлғалар үшін – жеке сәйкестендіру нөмірі, заңды тұлғалар үшін – бизнес</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      сәйкестендіру нөмірі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       __________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z186" w:id="262"/>
-[...15 lines deleted...]
-      14. Жеке тұлғалар үшін – жеке сәйкестендіру нөмірі, заңды тұлғалар үшін – бизнес</w:t>
+    <w:bookmarkStart w:name="z187" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Басшының тегі, аты, әкесінің аты (болған жағдайда), телефоны</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      сәйкестендіру нөмірі</w:t>
-[...16 lines deleted...]
-        <w:t>
       __________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z187" w:id="263"/>
-[...37 lines deleted...]
-    <w:bookmarkStart w:name="z188" w:id="264"/>
+    <w:bookmarkStart w:name="z188" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Әкімшілік құқық бұзушылық туралы" Қазақстан Республикасы Кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>417-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес тауардың шығу тегін растайтын жалған және (немесе) дәйексіз құжаттарды ұсынғаны үшін жауапкершілік туралы хабардар етілді. **</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z189" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Еуразиялық үкіметаралық кеңестің 2016 жылғы 12 тамыздағы № 5 шешіміне өзгерістер енгізу туралы және сериялық өндірістің шығу сертификатын қолдану туралы" Еуразиялық үкіметаралық кеңестің 2020 жылғы 10 сәуірдегі № 2 шешімінің талаптарына сәйкес сериялы өнімнің шығу тегі туралы сертификаттың барлық әрекет ету кезеңінде өндіріс процесінің өзгермейтіндігін сақтауға кепілдік беремін.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z189" w:id="265"/>
-[...15 lines deleted...]
-      "Еуразиялық үкіметаралық кеңестің 2016 жылғы 12 тамыздағы № 5 шешіміне өзгерістер енгізу туралы және сериялық өндірістің шығу сертификатын қолдану туралы" Еуразиялық үкіметаралық кеңестің 2020 жылғы 10 сәуірдегі № 2 шешімінің талаптарына сәйкес сериялы өнімнің шығу тегі туралы сертификаттың барлық әрекет ету кезеңінде өндіріс процесінің өзгермейтіндігін сақтауға кепілдік беремін.</w:t>
+    <w:bookmarkStart w:name="z190" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш берушінің қолы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z190" w:id="266"/>
-[...15 lines deleted...]
-      Өтініш берушінің қолы</w:t>
+    <w:bookmarkStart w:name="z191" w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескерту:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z191" w:id="267"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       * Сериялық өнімдердің шығу тегі туралы сертификат алуға немесе мемлекеттік сатып алуға қатысу мақсатында өтінім берген жағдайда толтырылмайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8460,68 +9102,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z193" w:id="268"/>
+    <w:bookmarkStart w:name="z193" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Түпнұсқа" нысандағы тауардың шығу тегі туралы сертификат бланкісінің нысаны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkEnd w:id="267"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -9980,744 +10622,744 @@
               <w:t>
 _______________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уәкілетті тұлғаның орны, күні, қолы, куәлік беруші ұйымның атауы және мөрі (болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z194" w:id="269"/>
+    <w:bookmarkStart w:name="z194" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: осы нысан осы нысанның қосымшасына сәйкес "Түпнұсқа" нысанындағы тауардың шығу тегі туралы сертификатты толтыру тәртібіне сәйкес толтырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z195" w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Түпнұсқа" нысанындағы тауардың шығу тегі туралы сертификат бланкісінің нысанына қосымша</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z195" w:id="270"/>
-[...15 lines deleted...]
-      "Түпнұсқа" нысанындағы тауардың шығу тегі туралы сертификат бланкісінің нысанына қосымша</w:t>
+    <w:bookmarkStart w:name="z196" w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Түпнұсқа" нысанындағы тауардың шығу тегі туралы сертификатты толтыру тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z196" w:id="271"/>
-[...15 lines deleted...]
-      "Түпнұсқа" нысанындағы тауардың шығу тегі туралы сертификатты толтыру тәртібі</w:t>
+    <w:bookmarkStart w:name="z197" w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Түпнұсқа нысанындағы тауардың шығу тегі туралы сертификат ағылшын немесе орыс тілдерінде бағандарда ол берілген тауар туралы мынадай мәліметтер көрсетіле отырып толтырылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z197" w:id="272"/>
-[...15 lines deleted...]
-      Түпнұсқа нысанындағы тауардың шығу тегі туралы сертификат ағылшын немесе орыс тілдерінде бағандарда ол берілген тауар туралы мынадай мәліметтер көрсетіле отырып толтырылады:</w:t>
+    <w:bookmarkStart w:name="z198" w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) 1 – баған – "Тауарды экспорттаушы немесе жөнелтуші туралы ақпарат (атауы, мекенжайы)".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z198" w:id="273"/>
-[...15 lines deleted...]
-      1) 1 – баған – "Тауарды экспорттаушы немесе жөнелтуші туралы ақпарат (атауы, мекенжайы)".</w:t>
+    <w:bookmarkStart w:name="z199" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бағанды толтыру кезінде өтініш берушінің заңды мәртебесін растайтын құжаттарға сәйкес тауарды экспорттаушы немесе жөнелтуші болып табылатын заңды немесе жеке тұлғаның атауы көрсетіледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z199" w:id="274"/>
-[...15 lines deleted...]
-      Бағанды толтыру кезінде өтініш берушінің заңды мәртебесін растайтын құжаттарға сәйкес тауарды экспорттаушы немесе жөнелтуші болып табылатын заңды немесе жеке тұлғаның атауы көрсетіледі:</w:t>
+    <w:bookmarkStart w:name="z200" w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеке тұлғалар үшін – жеке басын куәландыратын құжаттың көшірмесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="274"/>
-    <w:bookmarkStart w:name="z200" w:id="275"/>
-[...15 lines deleted...]
-      жеке тұлғалар үшін – жеке басын куәландыратын құжаттың көшірмесі;</w:t>
+    <w:bookmarkStart w:name="z201" w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заңды тұлғалар үшін – заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы анықтаманың (куәліктің) көшірмесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="275"/>
-    <w:bookmarkStart w:name="z201" w:id="276"/>
-[...15 lines deleted...]
-      заңды тұлғалар үшін – заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы анықтаманың (куәліктің) көшірмесі;</w:t>
+    <w:bookmarkStart w:name="z202" w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеке кәсіпкерлер үшін – жеке кәсіпкер ретінде мемлекеттік тіркеу туралы куәліктің көшірмесі немесе жеке кәсіпкер ретінде қызметтің басталғаны туралы хабарламаның көшірмесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="276"/>
-    <w:bookmarkStart w:name="z202" w:id="277"/>
-[...15 lines deleted...]
-      жеке кәсіпкерлер үшін – жеке кәсіпкер ретінде мемлекеттік тіркеу туралы куәліктің көшірмесі немесе жеке кәсіпкер ретінде қызметтің басталғаны туралы хабарламаның көшірмесі;</w:t>
+    <w:bookmarkStart w:name="z203" w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      шаруа немесе фермер қожалықтары үшін – шаруа (фермер) қожалығын мемлекеттік тіркеу туралы куәліктің көшірмесі немесе жеке кәсіпкер ретінде қызметтің басталғаны туралы хабарламаның көшірмесі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="277"/>
-    <w:bookmarkStart w:name="z203" w:id="278"/>
-[...15 lines deleted...]
-      шаруа немесе фермер қожалықтары үшін – шаруа (фермер) қожалығын мемлекеттік тіркеу туралы куәліктің көшірмесі немесе жеке кәсіпкер ретінде қызметтің басталғаны туралы хабарламаның көшірмесі.</w:t>
+    <w:bookmarkStart w:name="z204" w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Экспорттаушының немесе жөнелтушінің атаулары мен мекенжайлары тауарды тиеп жөнелтуге байланысты тауарға ілеспе құжаттарда (сыртқы сауда шарты/мәмілесі, шот-фактура, кедендік декларация және т.б.) көрсетілген атаумен бірдей көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="278"/>
-    <w:bookmarkStart w:name="z204" w:id="279"/>
-[...15 lines deleted...]
-      Экспорттаушының немесе жөнелтушінің атаулары мен мекенжайлары тауарды тиеп жөнелтуге байланысты тауарға ілеспе құжаттарда (сыртқы сауда шарты/мәмілесі, шот-фактура, кедендік декларация және т.б.) көрсетілген атаумен бірдей көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z205" w:id="279"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер жөнелтуші мен экспорттаушы әртүрлі заңды (жеке) тұлғалар болып табылса, жүк жөнелтуші (атауы және мекенжайы) экспорттаушының "by order" – "тапсырмасы бойынша" (атауы және мекенжайы) әрекет ететінін көрсету керек;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="279"/>
-    <w:bookmarkStart w:name="z205" w:id="280"/>
-[...15 lines deleted...]
-      Егер жөнелтуші мен экспорттаушы әртүрлі заңды (жеке) тұлғалар болып табылса, жүк жөнелтуші (атауы және мекенжайы) экспорттаушының "by order" – "тапсырмасы бойынша" (атауы және мекенжайы) әрекет ететінін көрсету керек;</w:t>
+    <w:bookmarkStart w:name="z206" w:id="280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) 2-баған – "Тауарды импорттаушы немесе алушы туралы ақпарат (атауы, мекенжайы)".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="280"/>
-    <w:bookmarkStart w:name="z206" w:id="281"/>
-[...15 lines deleted...]
-      2) 2-баған – "Тауарды импорттаушы немесе алушы туралы ақпарат (атауы, мекенжайы)".</w:t>
+    <w:bookmarkStart w:name="z207" w:id="281"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тауарды импорттаушының немесе алушының атауы мен мекен-жайы тауарды тиеп жөнелтуге байланысты тауарға ілеспе құжаттарда (сыртқы сауда шарты/мәмілесі, шот-фактура, кедендік декларация және т.б.) көрсетілген атаумен бірдей көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="281"/>
-    <w:bookmarkStart w:name="z207" w:id="282"/>
-[...15 lines deleted...]
-      Тауарды импорттаушының немесе алушының атауы мен мекен-жайы тауарды тиеп жөнелтуге байланысты тауарға ілеспе құжаттарда (сыртқы сауда шарты/мәмілесі, шот-фактура, кедендік декларация және т.б.) көрсетілген атаумен бірдей көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z208" w:id="282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер алушы мен импорттаушы әртүрлі заңды (жеке) тұлғалар болып табылса, жүк алушы (атауы мен мекенжайы) "by order" - импорттаушының "тапсырмасы бойынша" (атауы мен мекенжайы) әрекет ететінін көрсету керек.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="282"/>
-    <w:bookmarkStart w:name="z208" w:id="283"/>
-[...15 lines deleted...]
-      Егер алушы мен импорттаушы әртүрлі заңды (жеке) тұлғалар болып табылса, жүк алушы (атауы мен мекенжайы) "by order" - импорттаушының "тапсырмасы бойынша" (атауы мен мекенжайы) әрекет ететінін көрсету керек.</w:t>
+    <w:bookmarkStart w:name="z209" w:id="283"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер жүк алушы белгісіз болған жағдайда, бұл бағанда "to order" - "бұйрық бойынша" көрсетіледі.;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="283"/>
-    <w:bookmarkStart w:name="z209" w:id="284"/>
-[...15 lines deleted...]
-      Егер жүк алушы белгісіз болған жағдайда, бұл бағанда "to order" - "бұйрық бойынша" көрсетіледі.;</w:t>
+    <w:bookmarkStart w:name="z210" w:id="284"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) 3-баған – "Көлік түрі және бағыты".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="284"/>
-    <w:bookmarkStart w:name="z210" w:id="285"/>
-[...15 lines deleted...]
-      3) 3-баған – "Көлік түрі және бағыты".</w:t>
+    <w:bookmarkStart w:name="z211" w:id="285"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көліктің түрі және тауардың жүру бағыты, қаншалықты белгілі болса, көрсетіледі. Мысалы: "Вy truck from Almaty to Warsaw" - "Алматыдан Варшаваға автокөлікпен"; "By air from Almaty to Paris" – "Алматыдан Парижге әуе көлігімен"; "By sea from Saint-Petersburg to Amsterdam" - "Санкт-Петербургтен Амстердамға теңіз көлігімен"; "Вy rail from Moscow to Berlin" - "Мәскеуден Берлинге теміржол көлігімен". Егер жүру бағыты мен көлік түрі белгісіз болса, бұл баған толтырусыз қалдырылуы мүмкін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="285"/>
-    <w:bookmarkStart w:name="z211" w:id="286"/>
-[...15 lines deleted...]
-      Көліктің түрі және тауардың жүру бағыты, қаншалықты белгілі болса, көрсетіледі. Мысалы: "Вy truck from Almaty to Warsaw" - "Алматыдан Варшаваға автокөлікпен"; "By air from Almaty to Paris" – "Алматыдан Парижге әуе көлігімен"; "By sea from Saint-Petersburg to Amsterdam" - "Санкт-Петербургтен Амстердамға теңіз көлігімен"; "Вy rail from Moscow to Berlin" - "Мәскеуден Берлинге теміржол көлігімен". Егер жүру бағыты мен көлік түрі белгісіз болса, бұл баған толтырусыз қалдырылуы мүмкін;</w:t>
+    <w:bookmarkStart w:name="z212" w:id="286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) 4-баған – "Қызметтік белгілер үшін".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="286"/>
-    <w:bookmarkStart w:name="z212" w:id="287"/>
-[...15 lines deleted...]
-      4) 4-баған – "Қызметтік белгілер үшін".</w:t>
+    <w:bookmarkStart w:name="z213" w:id="287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аталған бағанға мынадай жазбалар енгізілуі мүмкін: бұрын берілген түпнұсқа сертификаттың нөмірі мен күнін көрсете отырып (тауардың шығу тегі туралы сертификат жоғалған немесе бүлінген жағдайда) "Телнұсқа" немесе "Duplicate"; "Кейіннен берілді" немесе "Issued retrospectively" (егер тауардың шығу тегі туралы сертификат Қазақстан Республикасының аумағынан тауарды әкету сәтінде берілмеген жағдайда); "Орнына берілді" немесе "Issued in substitution", ауыстырылатын сертификаттың нөмірі мен күнін көрсете отырып (тауардың шығу тегі туралы сертификаттың бағандарындағы мәліметтер өзгерген жағдайда);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="287"/>
-    <w:bookmarkStart w:name="z213" w:id="288"/>
-[...15 lines deleted...]
-      Аталған бағанға мынадай жазбалар енгізілуі мүмкін: бұрын берілген түпнұсқа сертификаттың нөмірі мен күнін көрсете отырып (тауардың шығу тегі туралы сертификат жоғалған немесе бүлінген жағдайда) "Телнұсқа" немесе "Duplicate"; "Кейіннен берілді" немесе "Issued retrospectively" (егер тауардың шығу тегі туралы сертификат Қазақстан Республикасының аумағынан тауарды әкету сәтінде берілмеген жағдайда); "Орнына берілді" немесе "Issued in substitution", ауыстырылатын сертификаттың нөмірі мен күнін көрсете отырып (тауардың шығу тегі туралы сертификаттың бағандарындағы мәліметтер өзгерген жағдайда);</w:t>
+    <w:bookmarkStart w:name="z214" w:id="288"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) 5-баған – "Шығарған ел".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z214" w:id="289"/>
-[...15 lines deleted...]
-      5) 5-баған – "Шығарған ел".</w:t>
+    <w:bookmarkStart w:name="z215" w:id="289"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл бағанда тауар толық өндірілген немесе жеткілікті өңдеуден/қайта өңдеуден өткен ел көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="289"/>
-    <w:bookmarkStart w:name="z215" w:id="290"/>
-[...15 lines deleted...]
-      Бұл бағанда тауар толық өндірілген немесе жеткілікті өңдеуден/қайта өңдеуден өткен ел көрсетіледі;</w:t>
+    <w:bookmarkStart w:name="z216" w:id="290"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) 6-баған – "Қосымша мәліметтер".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="290"/>
-    <w:bookmarkStart w:name="z216" w:id="291"/>
-[...15 lines deleted...]
-      6) 6-баған – "Қосымша мәліметтер".</w:t>
+    <w:bookmarkStart w:name="z217" w:id="291"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аталған бағанда өтініш берушінің өтініші бойынша экспорттық келісімшарттың, лицензияның нөмірі мен күні, сондай-ақ ресми сипаттағы құжатпен расталған ақпарат көрсетілуі мүмкін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="291"/>
-    <w:bookmarkStart w:name="z217" w:id="292"/>
-[...15 lines deleted...]
-      Аталған бағанда өтініш берушінің өтініші бойынша экспорттық келісімшарттың, лицензияның нөмірі мен күні, сондай-ақ ресми сипаттағы құжатпен расталған ақпарат көрсетілуі мүмкін;</w:t>
+    <w:bookmarkStart w:name="z218" w:id="292"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) 7-баған "Нөмір".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="292"/>
-    <w:bookmarkStart w:name="z218" w:id="293"/>
-[...15 lines deleted...]
-      7) 7-баған "Нөмір".</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Экспортталатын тауардың атауына сәйкес реті бойынша нөмірлері көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z219" w:id="293"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) 8-баған – "Тауардың сипаттамасы" - Тауардың коммерциялық атауы және тауарды бір мәнді сәйкестендіруді жүргізуге мүмкіндік беретін мәліметтер көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="293"/>
-    <w:p>
-[...33 lines deleted...]
-      8) 8-баған – "Тауардың сипаттамасы" - Тауардың коммерциялық атауы және тауарды бір мәнді сәйкестендіруді жүргізуге мүмкіндік беретін мәліметтер көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z220" w:id="294"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) 9-баған – "Орындар саны және қаптама түрі".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="294"/>
-    <w:bookmarkStart w:name="z220" w:id="295"/>
-[...15 lines deleted...]
-      9) 9-баған – "Орындар саны және қаптама түрі".</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аталған бағанда орын саны мен қаптама түрі көрсетіледі (мысалы, "10 boxes" - "10 қорап", "8 pallets" - "8 түпқойма", "12 bales" - "12 қап", "in bulk" - "үйіліп" және тағы басқа);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z221" w:id="295"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) 10-баған – "Тауардың жалпы салмағы немесе басқа да сандық сипаттамалары".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Аталған бағанда орын саны мен қаптама түрі көрсетіледі (мысалы, "10 boxes" - "10 қорап", "8 pallets" - "8 түпқойма", "12 bales" - "12 қап", "in bulk" - "үйіліп" және тағы басқа);</w:t>
-[...18 lines deleted...]
-      10) 10-баған – "Тауардың жалпы салмағы немесе басқа да сандық сипаттамалары".</w:t>
+      Тауардың салмақтық сипаттамалары (тауардың брутто және (немесе) нетто салмағы) немесе СЭҚ ТН сәйкес өлшем бірліктерінде тауардың басқа да сандық сипаттамалары көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z222" w:id="296"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) 11-баған – "Куәлік". Аталған бағанда өңірлік палатаның толық атауы мен мекенжайы көрсетіледі, уәкілетті адамның қолы, сертификатты куәландыру үшін мөр, сондай-ақ куәліктің күні қойылады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="296"/>
-    <w:p>
-[...33 lines deleted...]
-      11) 11-баған – "Куәлік". Аталған бағанда өңірлік палатаның толық атауы мен мекенжайы көрсетіледі, уәкілетті адамның қолы, сертификатты куәландыру үшін мөр, сондай-ақ куәліктің күні қойылады;</w:t>
+    <w:bookmarkStart w:name="z223" w:id="297"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) 12-баған – "Экспорттаушының декларациясы". Бұл бағанда толтыру күні көрсетіле отырып, өтініш берушінің мөрі (болған жағдайда) мен қолы қойылады, сондай-ақ тауар экспортталатын елдің атауы басылады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="297"/>
-    <w:bookmarkStart w:name="z223" w:id="298"/>
-[...15 lines deleted...]
-      12) 12-баған – "Экспорттаушының декларациясы". Бұл бағанда толтыру күні көрсетіле отырып, өтініш берушінің мөрі (болған жағдайда) мен қолы қойылады, сондай-ақ тауар экспортталатын елдің атауы басылады;</w:t>
+    <w:bookmarkStart w:name="z224" w:id="298"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Түпнұсқа" нысанындағы тауардың шығу тегі туралы сертификаттың толтырылған бағандарындағы бос кеңістік - 7, 8, 9, 10-бағандар куәландырылғаннан кейін қосымша жазбалар енгізуді болдырмау үшін қолдан ("Z" белгісімен) сызылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="298"/>
-    <w:bookmarkStart w:name="z224" w:id="299"/>
-[...15 lines deleted...]
-      "Түпнұсқа" нысанындағы тауардың шығу тегі туралы сертификаттың толтырылған бағандарындағы бос кеңістік - 7, 8, 9, 10-бағандар куәландырылғаннан кейін қосымша жазбалар енгізуді болдырмау үшін қолдан ("Z" белгісімен) сызылады.</w:t>
+    <w:bookmarkStart w:name="z225" w:id="299"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Түпнұсқа" нысанындағы сертификаттың 1, 2, 5, 7-ден 12-ге дейінгі бағандарын толтыру міндетті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="299"/>
-    <w:bookmarkStart w:name="z225" w:id="300"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="300"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10848,766 +11490,766 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>белгілеу жөніндегі қағидаларға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z312" w:id="301"/>
+    <w:bookmarkStart w:name="z312" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Тауардың шығарылған елін айқындау және тауардың шығу тегі туралы "CT-KZ" нысанындағы сертификат беру бойынша талдау жүргізуге өтінім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkEnd w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағидалар 4-қосымшамен толықтырылды - ҚР Сауда және интеграция министрінің 30.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 378-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z313" w:id="302"/>
+    <w:bookmarkStart w:name="z313" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтінім № _______</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z314" w:id="302"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бастап "___" __________________ 20 __ жыл</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="302"/>
-    <w:bookmarkStart w:name="z314" w:id="303"/>
-[...15 lines deleted...]
-      бастап "___" __________________ 20 __ жыл</w:t>
+    <w:bookmarkStart w:name="z315" w:id="303"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "CT-KZ" нысанындағы тауардың шығу тегі туралы сертификат алу мақсаты (екеуінің бірін таңдау):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="303"/>
-    <w:bookmarkStart w:name="z315" w:id="304"/>
-[...15 lines deleted...]
-      "CT-KZ" нысанындағы тауардың шығу тегі туралы сертификат алу мақсаты (екеуінің бірін таңдау):</w:t>
+    <w:bookmarkStart w:name="z316" w:id="304"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тауарды еркін экономикалық аймақтар мен Еркін қоймалар аумағынан Қазақстан Республикасы аумағының қалған бөлігіне әкету үшін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="304"/>
-    <w:bookmarkStart w:name="z316" w:id="305"/>
-[...15 lines deleted...]
-      1) тауарды еркін экономикалық аймақтар мен Еркін қоймалар аумағынан Қазақстан Республикасы аумағының қалған бөлігіне әкету үшін;</w:t>
+    <w:bookmarkStart w:name="z317" w:id="305"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тауарды еркін экономикалық аймақтар аумағынан және еркін қоймалардан Қазақстан Республикасының аумағынан тысқары жерлерге әкету үшін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="305"/>
-    <w:bookmarkStart w:name="z317" w:id="306"/>
-[...15 lines deleted...]
-      2) тауарды еркін экономикалық аймақтар аумағынан және еркін қоймалардан Қазақстан Республикасының аумағынан тысқары жерлерге әкету үшін.</w:t>
+    <w:bookmarkStart w:name="z318" w:id="306"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тауардың шығарылған елін анықтау бойынша талдау жүргізуді және "CT-KZ" нысанындағы тауардың шығу тегі туралы сертификат беруді сұраймыз _______________ келесі деректемелер негізінде:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="306"/>
-    <w:bookmarkStart w:name="z318" w:id="307"/>
-[...15 lines deleted...]
-      Тауардың шығарылған елін анықтау бойынша талдау жүргізуді және "CT-KZ" нысанындағы тауардың шығу тегі туралы сертификат беруді сұраймыз _______________ келесі деректемелер негізінде:</w:t>
+    <w:bookmarkStart w:name="z319" w:id="307"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Тауарды өндіруші, оның мекенжайы (заңды мекенжайы және орналасқан жерінің мекенжайы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="307"/>
-    <w:bookmarkStart w:name="z319" w:id="308"/>
-[...15 lines deleted...]
-      1. Тауарды өндіруші, оның мекенжайы (заңды мекенжайы және орналасқан жерінің мекенжайы</w:t>
+    <w:bookmarkStart w:name="z320" w:id="308"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өндіріс),</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="308"/>
-    <w:bookmarkStart w:name="z320" w:id="309"/>
-[...15 lines deleted...]
-      өндіріс),</w:t>
+    <w:bookmarkStart w:name="z321" w:id="309"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      телефон, электрондық мекенжай</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="309"/>
-    <w:bookmarkStart w:name="z321" w:id="310"/>
-[...15 lines deleted...]
-      телефон, электрондық мекенжай</w:t>
+    <w:bookmarkStart w:name="z322" w:id="310"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="310"/>
-    <w:bookmarkStart w:name="z322" w:id="311"/>
+    <w:bookmarkStart w:name="z323" w:id="311"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Тауарды алушы, заңды мекенжайы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z324" w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="311"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="312"/>
-    <w:bookmarkStart w:name="z324" w:id="313"/>
+    <w:bookmarkStart w:name="z325" w:id="313"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Тауар туралы мәліметтер:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z326" w:id="314"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тауардың нақты атауы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z327" w:id="315"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тауар саны</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z328" w:id="316"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өлшем бірлігі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z329" w:id="317"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жалпы / таза салмағы, килограмм</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z330" w:id="318"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тауар орындарының саны</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z331" w:id="319"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қаптама түрі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z332" w:id="320"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сыртқы экономикалық қызметтің тауар номенклатурасы коды</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z333" w:id="321"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Экономикалық қызмет түрлері бойынша өнімдер жіктеушісінің коды</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z334" w:id="322"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тауардың шығу критерийі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z335" w:id="323"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Жеке тұлғалар үшін-жеке сәйкестендіру нөмірі/</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkStart w:name="z336" w:id="324"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заңды тұлғалар үшін-бизнес-сәйкестендіру нөмірі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkStart w:name="z337" w:id="325"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="313"/>
-[...238 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="325"/>
-    <w:bookmarkStart w:name="z337" w:id="326"/>
+    <w:bookmarkStart w:name="z338" w:id="326"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Есеп айырысу шоты, банк бөлімшесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkStart w:name="z339" w:id="327"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z340" w:id="328"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Басшының тегі, аты, әкесінің аты (бар болса), телефоны</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkStart w:name="z341" w:id="329"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="326"/>
-[...58 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="329"/>
-    <w:bookmarkStart w:name="z341" w:id="330"/>
-[...15 lines deleted...]
-      ________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z342" w:id="330"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы өтінімде қамтылған және ұсынылған мәліметтердің дұрыстығы үшін</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="330"/>
-    <w:bookmarkStart w:name="z342" w:id="331"/>
-[...15 lines deleted...]
-      Осы өтінімде қамтылған және ұсынылған мәліметтердің дұрыстығы үшін</w:t>
+    <w:bookmarkStart w:name="z343" w:id="331"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Кодексінің 417-бабына сәйкес жауаптылықта боламыз</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="331"/>
-    <w:bookmarkStart w:name="z343" w:id="332"/>
-[...15 lines deleted...]
-      Қазақстан Республикасы Кодексінің 417-бабына сәйкес жауаптылықта боламыз</w:t>
+    <w:bookmarkStart w:name="z344" w:id="332"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Әкімшілік құқық бұзушылық туралы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="332"/>
-    <w:bookmarkStart w:name="z344" w:id="333"/>
-[...15 lines deleted...]
-      Қазақстан Әкімшілік құқық бұзушылық туралы.</w:t>
+    <w:bookmarkStart w:name="z345" w:id="333"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басшының қолы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="333"/>
-    <w:bookmarkStart w:name="z345" w:id="334"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="334"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -11776,770 +12418,770 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағидалар 5-қосымшамен толықтырылды - ҚР Сауда және интеграция министрінің 30.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 378-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z347" w:id="335"/>
+    <w:bookmarkStart w:name="z347" w:id="334"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (ұйымның атауы және бизнес-сәйкестендіру нөмірі)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkStart w:name="z348" w:id="335"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № "CT-KZ" нысанындағы тауардың шығу тегі туралы сертификатты</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="335"/>
-    <w:bookmarkStart w:name="z348" w:id="336"/>
-[...15 lines deleted...]
-      № "CT-KZ" нысанындағы тауардың шығу тегі туралы сертификатты</w:t>
+    <w:bookmarkStart w:name="z349" w:id="336"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ресімдеу/ресімдеуден бас тарту туралы қорытынды _____</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="336"/>
-    <w:bookmarkStart w:name="z349" w:id="337"/>
-[...15 lines deleted...]
-      ресімдеу/ресімдеуден бас тарту туралы қорытынды _____</w:t>
+    <w:bookmarkStart w:name="z350" w:id="337"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Тауар өндіруші</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="337"/>
-    <w:bookmarkStart w:name="z350" w:id="338"/>
-[...15 lines deleted...]
-      1. Тауар өндіруші</w:t>
+    <w:bookmarkStart w:name="z351" w:id="338"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="338"/>
-    <w:bookmarkStart w:name="z351" w:id="339"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z352" w:id="340"/>
+    <w:bookmarkStart w:name="z352" w:id="339"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Қорытынды жасалған күн </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkStart w:name="z353" w:id="340"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="340"/>
-    <w:bookmarkStart w:name="z353" w:id="341"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z354" w:id="342"/>
+    <w:bookmarkStart w:name="z354" w:id="341"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Талдау жүргізу үшін негіз </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkStart w:name="z355" w:id="342"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="342"/>
-    <w:bookmarkStart w:name="z355" w:id="343"/>
-[...15 lines deleted...]
-      ____________________________</w:t>
+    <w:bookmarkStart w:name="z356" w:id="343"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Тауардың атауы (тауардың коммерциялық атауы және тауарды бір мәнді</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="343"/>
-    <w:bookmarkStart w:name="z356" w:id="344"/>
-[...15 lines deleted...]
-      4. Тауардың атауы (тауардың коммерциялық атауы және тауарды бір мәнді</w:t>
+    <w:bookmarkStart w:name="z357" w:id="344"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сәйкестендіруге мүмкіндік беретін мәліметтер).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="344"/>
-    <w:bookmarkStart w:name="z357" w:id="345"/>
-[...15 lines deleted...]
-      сәйкестендіруге мүмкіндік беретін мәліметтер).</w:t>
+    <w:bookmarkStart w:name="z358" w:id="345"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="345"/>
-    <w:bookmarkStart w:name="z358" w:id="346"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z359" w:id="347"/>
+    <w:bookmarkStart w:name="z359" w:id="346"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Саны </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="346"/>
+    <w:bookmarkStart w:name="z360" w:id="347"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="347"/>
-    <w:bookmarkStart w:name="z360" w:id="348"/>
-[...15 lines deleted...]
-      ____________________________________________________</w:t>
+    <w:bookmarkStart w:name="z361" w:id="348"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (орындар, брутто және нетто салмағы, дана, жиынтықтар, метр, көлем)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="348"/>
-    <w:bookmarkStart w:name="z361" w:id="349"/>
-[...15 lines deleted...]
-      (орындар, брутто және нетто салмағы, дана, жиынтықтар, метр, көлем)</w:t>
+    <w:bookmarkStart w:name="z362" w:id="349"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Сыртқы сауда келісімшарты (шарты), (тауар Қазақстан Республикасынан тыс</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="349"/>
-    <w:bookmarkStart w:name="z362" w:id="350"/>
-[...15 lines deleted...]
-      6. Сыртқы сауда келісімшарты (шарты), (тауар Қазақстан Республикасынан тыс</w:t>
+    <w:bookmarkStart w:name="z363" w:id="350"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жерлерге әкетілген жағдайда көрсетіледі)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="350"/>
-    <w:bookmarkStart w:name="z363" w:id="351"/>
-[...15 lines deleted...]
-      жерлерге әкетілген жағдайда көрсетіледі)</w:t>
+    <w:bookmarkStart w:name="z364" w:id="351"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="351"/>
-    <w:bookmarkStart w:name="z364" w:id="352"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z365" w:id="353"/>
+    <w:bookmarkStart w:name="z365" w:id="352"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Тауарды алушы </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="352"/>
+    <w:bookmarkStart w:name="z366" w:id="353"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="353"/>
-    <w:bookmarkStart w:name="z366" w:id="354"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z367" w:id="355"/>
+    <w:bookmarkStart w:name="z367" w:id="354"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Қаптама түрі, таңбалау </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="354"/>
+    <w:bookmarkStart w:name="z368" w:id="355"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="355"/>
-    <w:bookmarkStart w:name="z368" w:id="356"/>
-[...15 lines deleted...]
-      _______________________________________</w:t>
+    <w:bookmarkStart w:name="z369" w:id="356"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Ұсынылған құжаттама</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="356"/>
-    <w:bookmarkStart w:name="z369" w:id="357"/>
-[...15 lines deleted...]
-      9. Ұсынылған құжаттама</w:t>
+    <w:bookmarkStart w:name="z370" w:id="357"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="357"/>
-    <w:bookmarkStart w:name="z370" w:id="358"/>
-[...15 lines deleted...]
-      ____________________________________</w:t>
+    <w:bookmarkStart w:name="z371" w:id="358"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Талдау арқылы анықталды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="358"/>
-    <w:bookmarkStart w:name="z371" w:id="359"/>
-[...15 lines deleted...]
-      10. Талдау арқылы анықталды:</w:t>
+    <w:bookmarkStart w:name="z372" w:id="359"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өндірісті (мәлімделген тауар өндірісінің орналасқан жері туралы, негізгі және өндірістік қорлардың (ғимараттың, меншіктегі жабдықтың, жалға алынатын жабдықтың) құрамы мен тиесілігі туралы, тауарды өндіру кезінде пайдаланылатын жабдық туралы, Өндірістің технологиялық процесін орындау туралы, мәлімделген тауардың шығу тегін, пайдаланылатын шикізаттың СЭҚ ТН позициясын белгілей отырып, жеткілікті қайта өңдеу критерийін орындау туралы мәліметтер толтырылады, материалдар мен соңғы өнімдер):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="359"/>
-    <w:bookmarkStart w:name="z372" w:id="360"/>
-[...15 lines deleted...]
-      Өндірісті (мәлімделген тауар өндірісінің орналасқан жері туралы, негізгі және өндірістік қорлардың (ғимараттың, меншіктегі жабдықтың, жалға алынатын жабдықтың) құрамы мен тиесілігі туралы, тауарды өндіру кезінде пайдаланылатын жабдық туралы, Өндірістің технологиялық процесін орындау туралы, мәлімделген тауардың шығу тегін, пайдаланылатын шикізаттың СЭҚ ТН позициясын белгілей отырып, жеткілікті қайта өңдеу критерийін орындау туралы мәліметтер толтырылады, материалдар мен соңғы өнімдер):</w:t>
+    <w:bookmarkStart w:name="z373" w:id="360"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Қорытынды: жоғарыда айтылғандарға сүйене отырып, тауарды келесідей анықтауға болады</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="360"/>
-    <w:bookmarkStart w:name="z373" w:id="361"/>
-[...15 lines deleted...]
-      11. Қорытынды: жоғарыда айтылғандарға сүйене отырып, тауарды келесідей анықтауға болады</w:t>
+    <w:bookmarkStart w:name="z374" w:id="361"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________ осы қорытындының 5-тармағында көрсетілген санда</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="361"/>
-    <w:bookmarkStart w:name="z374" w:id="362"/>
-[...15 lines deleted...]
-      ___________________ осы қорытындының 5-тармағында көрсетілген санда</w:t>
+    <w:bookmarkStart w:name="z375" w:id="362"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шығу критерийлері _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="362"/>
-    <w:bookmarkStart w:name="z375" w:id="363"/>
-[...15 lines deleted...]
-      Шығу критерийлері _____________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z376" w:id="363"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тауардың сыртқы экономикалық қызметтің тауар номенклатурасы коды _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="363"/>
-    <w:bookmarkStart w:name="z376" w:id="364"/>
-[...15 lines deleted...]
-      Тауардың сыртқы экономикалық қызметтің тауар номенклатурасы коды _____________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z377" w:id="364"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тауардың экономикалық қызмет түрлері бойынша өнімдер жіктеушісінің коды ________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="364"/>
-    <w:bookmarkStart w:name="z377" w:id="365"/>
-[...15 lines deleted...]
-      Тауардың экономикалық қызмет түрлері бойынша өнімдер жіктеушісінің коды ________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z378" w:id="365"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уәкілетті тұлғаның қолы ______________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="365"/>
-    <w:bookmarkStart w:name="z378" w:id="366"/>
-[...15 lines deleted...]
-      Уәкілетті тұлғаның қолы ______________</w:t>
+    <w:bookmarkStart w:name="z379" w:id="366"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш берушінің (өтініш беруші өкілінің) қолы __________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="366"/>
-    <w:bookmarkStart w:name="z379" w:id="367"/>
-[...15 lines deleted...]
-      Өтініш берушінің (өтініш беруші өкілінің) қолы __________________</w:t>
+    <w:bookmarkStart w:name="z380" w:id="367"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тегі, Аты, Әкесінің аты (бар болса), жеке сәйкестендіру нөмірі (уәкілетті тұлға)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="367"/>
-    <w:bookmarkStart w:name="z380" w:id="368"/>
-[...15 lines deleted...]
-      Тегі, Аты, Әкесінің аты (бар болса), жеке сәйкестендіру нөмірі (уәкілетті тұлға)</w:t>
+    <w:bookmarkStart w:name="z381" w:id="368"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Талдаудың басталу күні ___ талдаудың аяқталу күні __ 20 __ жыл.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="368"/>
-    <w:bookmarkStart w:name="z381" w:id="369"/>
-[...15 lines deleted...]
-      Талдаудың басталу күні ___ талдаудың аяқталу күні __ 20 __ жыл.</w:t>
+    <w:bookmarkStart w:name="z382" w:id="369"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл қорытынды уәкілетті тұлғаның, өтініш берушінің (өтініш беруші өкілінің) электрондық цифрлық қолтаңбасынсыз жарамсыз болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="369"/>
-    <w:bookmarkStart w:name="z382" w:id="370"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="370"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -12670,68 +13312,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>белгілеу жөніндегі қағидаларға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z384" w:id="371"/>
+    <w:bookmarkStart w:name="z384" w:id="370"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Электрондық нысанындағы "СТ-KZ" нысандағы тауардың шығу тегі туралы сертификат бланкісінің нысаны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="371"/>
+    <w:bookmarkEnd w:id="370"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағидалар 6-қосымшамен толықтырылды - ҚР Сауда және интеграция министрінің 30.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12770,80 +13412,80 @@
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z385" w:id="372"/>
+          <w:bookmarkStart w:name="z385" w:id="371"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1. Тауарды өндіруші (атауы және пошталық мекен-жайы) Производитель товара (наименование и почтовый адрес)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="372"/>
+          <w:bookmarkEnd w:id="371"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -12861,119 +13503,119 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z388" w:id="373"/>
+          <w:bookmarkStart w:name="z388" w:id="372"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2. Тауарды алушы (атауы және пошталық мекен-жайы) Получатель товара (наименование и почтовый адрес)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="373"/>
+          <w:bookmarkEnd w:id="372"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z389" w:id="374"/>
+          <w:bookmarkStart w:name="z389" w:id="373"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ____________________________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="374"/>
+          <w:bookmarkEnd w:id="373"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -13028,190 +13670,190 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z394" w:id="375"/>
+          <w:bookmarkStart w:name="z394" w:id="374"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3. Тауардың шығу тегі туралы сертификатты алу мақсаты Цель получения сертификата о происхождении товара</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="375"/>
+          <w:bookmarkEnd w:id="374"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z395" w:id="376"/>
+          <w:bookmarkStart w:name="z395" w:id="375"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5. Қызметтік ескертулер үшін</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="376"/>
+          <w:bookmarkEnd w:id="375"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Для служебных отметок</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z398" w:id="377"/>
+          <w:bookmarkStart w:name="z398" w:id="376"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6. №</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="377"/>
+          <w:bookmarkEnd w:id="376"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13336,80 +13978,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z404" w:id="378"/>
+          <w:bookmarkStart w:name="z404" w:id="377"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>11. Куәлік. Осы арқылы өтініш берушінің декларациясы шындыққа сәйкес келетіні куәландырылады Удостоверение. Настоящим удостоверяется, что декларация заявителя соответствует действительности</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="378"/>
+          <w:bookmarkEnd w:id="377"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -13632,80 +14274,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z415" w:id="379"/>
+          <w:bookmarkStart w:name="z415" w:id="378"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>12. Өтініш берушінің декларациясы: Төменде қол қоюшы жоғарыда көрсетілген мәліметтер шындыққа сәйкес келетінін, барлық тауарлар толығымен Қазақстан Республикасында өндірілгенін немесе жеткілікті өңдеуден/қайта өңдеуден өткенін және олардың барлығы да осындай тауарларға қатысты белгіленген шығу тегінің талаптарына сәйкес екендігін мәлімдейді. Декларация заявителя: Нижеподписавшийся заявляет, что вышеприведенные сведения соответствуют действительности, что все товары полностью произведены или подвергнуты достаточной обработке/переработке в Республике Казахстан и, что все они отвечают требованиям происхождения, установленным в отношении таких товаров</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="379"/>
+          <w:bookmarkEnd w:id="378"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -13851,163 +14493,163 @@
               </w:rPr>
               <w:t>____________________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Күні/Дата</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z424" w:id="380"/>
+    <w:bookmarkStart w:name="z424" w:id="379"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЭЛЕКТРОНДЫҚ НЫСАНЫНДАҒЫ "СТ-KZ" НЫСАНЫНДАҒЫ ТАУАРДЫҢ ШЫҒУ ТЕГІ ТУРАЛЫ № ___________ СЕРТИФИКАТҚА ҚОСЫМША ПАРАҚ</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="379"/>
+    <w:bookmarkStart w:name="z425" w:id="380"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ДОПОЛНИТЕЛЬНЫЙ ЛИСТ СЕРТИФИКАТА № ___________ О ПРОИСХОЖДЕНИИ ТОВАРА ФОРМЫ "СТ-KZ" В ЭЛЕКТРОННОЙ ФОРМЕ</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="380"/>
-    <w:bookmarkStart w:name="z425" w:id="381"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="381"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z426" w:id="382"/>
+          <w:bookmarkStart w:name="z426" w:id="381"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6. №</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="382"/>
+          <w:bookmarkEnd w:id="381"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14132,80 +14774,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z432" w:id="383"/>
+          <w:bookmarkStart w:name="z432" w:id="382"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>11. Куәлік. Осы арқылы өтініш берушінің декларациясы шындыққа сәйкес келетіні куәландырылады Удостоверение. Настоящим удостоверяется, что декларация заявителя соответствует действительности</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="383"/>
+          <w:bookmarkEnd w:id="382"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -14339,70 +14981,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Күні/Дата</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z439" w:id="384"/>
+          <w:bookmarkStart w:name="z439" w:id="383"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12. Өтініш берушінің декларациясы: Төменде қол қоюшы жоғарыда көрсетілген мәліметтер шындыққа сәйкес келетінін, барлық тауарлар толығымен Қазақстан Республикасында өндірілгенін немесе жеткілікті өңдеуден/қайта өңдеуден өткенін және олардың барлығы да осындай тауарларға қатысты белгіленген шығу тегінің талаптарына сәйкес екендігін мәлімдейді. Декларация заявителя: Нижеподписавшийся заявляет, что вышеприведенные сведения соответствуют действительности, что все товары полностью произведены или подвергнуты достаточной обработке/переработке в Республике Казахстан и, что все они отвечают требованиям происхождения, установленным в отношении таких товаров.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="384"/>
+          <w:bookmarkEnd w:id="383"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -14520,146 +15162,146 @@
               </w:rPr>
               <w:t>________________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Күні/Дата</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z447" w:id="385"/>
+    <w:bookmarkStart w:name="z447" w:id="384"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қағаз түріндегі "СТ-KZ" нысандағы тауардың шығу тегі туралы сертификат бланкісінің нысаны </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="385"/>
+    <w:bookmarkEnd w:id="384"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z448" w:id="386"/>
+          <w:bookmarkStart w:name="z448" w:id="385"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1. Тауарды өндіруші (атауы және пошталық мекен-жайы) Производитель товара (наименование и почтовый адрес)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="386"/>
+          <w:bookmarkEnd w:id="385"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -14677,191 +15319,191 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z451" w:id="387"/>
+          <w:bookmarkStart w:name="z451" w:id="386"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2. Тауарды алушы (атауы және пошталық мекен-жайы) Получатель товара (наименование и почтовый адрес)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="387"/>
+          <w:bookmarkEnd w:id="386"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z452" w:id="388"/>
+          <w:bookmarkStart w:name="z452" w:id="387"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ____________________________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="388"/>
+          <w:bookmarkEnd w:id="387"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 берілді (елдің атауы) Выдан в _____________________________ (наименование страны)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z455" w:id="389"/>
+          <w:bookmarkStart w:name="z455" w:id="388"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3. Тауардың шығу тегі туралы сертификатты алу мақсаты Цель получения сертификата о происхождении товара</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="389"/>
+          <w:bookmarkEnd w:id="388"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -14878,80 +15520,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z458" w:id="390"/>
+          <w:bookmarkStart w:name="z458" w:id="389"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6. №</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="390"/>
+          <w:bookmarkEnd w:id="389"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -15077,80 +15719,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z464" w:id="391"/>
+          <w:bookmarkStart w:name="z464" w:id="390"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>11. Куәлік. Осы арқылы өтініш берушінің декларациясы шындыққа сәйкес келетіні куәландырылады Удостоверение. Настоящим удостоверяется, что декларация заявителя соответствует действительности</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="391"/>
+          <w:bookmarkEnd w:id="390"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -15312,70 +15954,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Күні/Дата Мөрі/Печать</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z472" w:id="392"/>
+          <w:bookmarkStart w:name="z472" w:id="391"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12. Өтініш берушінің декларациясы: Төменде қол қоюшы жоғарыда көрсетілген мәліметтер шындыққа сәйкес келетінін, барлық тауарлар толығымен Қазақстан Республикасында өндірілгенін немесе жеткілікті өңдеуден/қайта өңдеуден өткенін және олардың барлығы да осындай тауарларға қатысты белгіленген шығу тегінің талаптарына сәйкес екендігін мәлімдейді. Декларация заявителя: Нижеподписавшийся заявляет, что вышеприведенные сведения соответствуют действительности, что все товары полностью произведены или подвергнуты достаточной обработке/переработке в Республике Казахстан и, что все они отвечают требованиям происхождения, установленным в отношении таких товаров</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="392"/>
+          <w:bookmarkEnd w:id="391"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -15521,143 +16163,143 @@
               </w:rPr>
               <w:t>Күні/Дата</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мөрі (болған жағдайда)/Печать (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z481" w:id="393"/>
+    <w:bookmarkStart w:name="z481" w:id="392"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ҚАҒАЗ ТҮРІНДЕГІ "CT-KZ" НЫСАНДАҒЫ ТАУАРДЫҢ ШЫҒУ ТЕГІ ТУРАЛЫ № ___________ СЕРТИФИКАТҚА ҚОСЫМША ПАРАҚ ДОПОЛНИТЕЛЬНЫЙ ЛИСТ СЕРТИФИКАТА № ___________ О ПРОИСХОЖДЕНИИ ТОВАРА ФОРМЫ "СТ-KZ" В БУМАЖНОМ ВИДЕ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="393"/>
+    <w:bookmarkEnd w:id="392"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z482" w:id="394"/>
+          <w:bookmarkStart w:name="z482" w:id="393"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6. №</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="394"/>
+          <w:bookmarkEnd w:id="393"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15782,80 +16424,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z488" w:id="395"/>
+          <w:bookmarkStart w:name="z488" w:id="394"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>11. Куәлік. Осы арқылы өтініш берушінің декларациясы шындыққа сәйкес келетіні куәландырылады Удостоверение. Настоящим удостоверяется, что декларация заявителя соответствует действительности</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="395"/>
+          <w:bookmarkEnd w:id="394"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -16073,70 +16715,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мөрі/Печать</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z498" w:id="396"/>
+          <w:bookmarkStart w:name="z498" w:id="395"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12. Өтініш берушінің декларациясы: Төменде қол қоюшы жоғарыда көрсетілген мәліметтер шындыққа сәйкес келетінін, барлық тауарлар толығымен Қазақстан Республикасында өндірілгенін немесе жеткілікті өңдеуден/қайта өңдеуден өткенін және олардың барлығы да осындай тауарларға қатысты белгіленген шығу тегінің талаптарына сәйкес екендігін мәлімдейді. Декларация заявителя: Нижеподписавшийся заявляет, что вышеприведенные сведения соответствуют действительности, что все товары полностью произведены или подвергнуты достаточной обработке/переработке в Республике Казахстан и, что все они отвечают требованиям происхождения, установленным в отношении таких товаров</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="396"/>
+          <w:bookmarkEnd w:id="395"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -16282,70 +16924,70 @@
               </w:rPr>
               <w:t>Күні/Дата</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мөрі (болған жағдайда)/Печать (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z507" w:id="397"/>
+    <w:bookmarkStart w:name="z507" w:id="396"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе. "CT-KZ" нысанындағы тауардың шығу тегі туралы сертификаттың электрондық және қағаз нысанын толтыру жөніндегі түсініктеме осы нысанның қосымшасында қарастырылған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="397"/>
+    <w:bookmarkEnd w:id="396"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -16424,648 +17066,648 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>сертификат нысанының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымшасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z509" w:id="398"/>
+    <w:bookmarkStart w:name="z509" w:id="397"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "CT-KZ" нысанындағы тауардың шығу тегі туралы сертификаттың электрондық және қағаз нысанын толтыру жөніндегі түсініктеме</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="397"/>
+    <w:bookmarkStart w:name="z510" w:id="398"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "CT-KZ" нысанындағы тауардың шығу тегі туралы Сертификат мемлекеттік немесе орыс тілдерінде толтырылады, бағандарда ол берілген тауар туралы мынадай мәліметтер көрсетіледі:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="398"/>
-    <w:bookmarkStart w:name="z510" w:id="399"/>
-[...15 lines deleted...]
-      "CT-KZ" нысанындағы тауардың шығу тегі туралы Сертификат мемлекеттік немесе орыс тілдерінде толтырылады, бағандарда ол берілген тауар туралы мынадай мәліметтер көрсетіледі:</w:t>
+    <w:bookmarkStart w:name="z511" w:id="399"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) 1-баған – "тауарды өндіруші (атауы және пошталық мекенжайы)" - тауарды өндірушінің заңды мәртебесін растайтын құжаттарға сәйкес тауарды өндіруші болып табылатын заңды тұлғаның немесе дара кәсіпкердің атауы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="399"/>
-    <w:bookmarkStart w:name="z511" w:id="400"/>
-[...15 lines deleted...]
-      1) 1-баған – "тауарды өндіруші (атауы және пошталық мекенжайы)" - тауарды өндірушінің заңды мәртебесін растайтын құжаттарға сәйкес тауарды өндіруші болып табылатын заңды тұлғаның немесе дара кәсіпкердің атауы:</w:t>
+    <w:bookmarkStart w:name="z512" w:id="400"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заңды тұлға үшін-заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы анықтамаға (куәлікке) немесе заңды тұлға филиалын немесе өкілдігін есептік тіркеу туралы анықтамаға, заңды тұлғаның филиалы немесе өкілдігі туралы ережеге сәйкес;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="400"/>
-    <w:bookmarkStart w:name="z512" w:id="401"/>
+    <w:bookmarkStart w:name="z513" w:id="401"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дара кәсіпкер үшін-дара кәсіпкерді мемлекеттік тіркеу туралы куәлікке немесе дара кәсіпкер ретінде қызметінің басталғаны туралы хабарламаға сәйкес.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="401"/>
+    <w:bookmarkStart w:name="z514" w:id="402"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бағанды толтыру кезінде өндірушінің заңды мекенжайы және тауар өндірісінің нақты мекенжайы көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="402"/>
+    <w:bookmarkStart w:name="z515" w:id="403"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) "тауарды алушы (атауы және пошталық мекенжайы)" 2-бағаны-тауарды алушының заңды мәртебесін растайтын құжаттарға сәйкес тауарды алушы болып табылатын заңды тұлғаның немесе дара кәсіпкердің атауы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="403"/>
+    <w:bookmarkStart w:name="z516" w:id="404"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заңды тұлға үшін-заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы анықтамаға (куәлікке) немесе заңды тұлға филиалын немесе өкілдігін есептік тіркеу туралы анықтамаға, заңды тұлғаның филиалы немесе өкілдігі туралы ережеге сәйкес;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="401"/>
-    <w:bookmarkStart w:name="z513" w:id="402"/>
+    <w:bookmarkEnd w:id="404"/>
+    <w:bookmarkStart w:name="z517" w:id="405"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дара кәсіпкер үшін-дара кәсіпкерді мемлекеттік тіркеу туралы куәлікке немесе дара кәсіпкер ретінде қызметінің басталғаны туралы хабарламаға сәйкес.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="402"/>
-[...58 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="405"/>
-    <w:bookmarkStart w:name="z517" w:id="406"/>
-[...15 lines deleted...]
-      дара кәсіпкер үшін-дара кәсіпкерді мемлекеттік тіркеу туралы куәлікке немесе дара кәсіпкер ретінде қызметінің басталғаны туралы хабарламаға сәйкес.</w:t>
+    <w:bookmarkStart w:name="z518" w:id="406"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бағанды толтыру кезінде тауарды алушының заңды мекенжайы көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="406"/>
-    <w:bookmarkStart w:name="z518" w:id="407"/>
-[...15 lines deleted...]
-      Бағанды толтыру кезінде тауарды алушының заңды мекенжайы көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z519" w:id="407"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Тауарды алушы" бағанын өндіруші немесе сенімхат бойынша тауарды өндірушінің мүдделерін білдіретін ол уәкілеттік берген тұлға немесе осы тауарды өндірушінің өзі сатқан тұлға толтырады, "Қызметтік белгілер үшін" деген 5-бағанда тауарды өндіруші мен тауарды алушы арасында тауарды сатып алуға жоғарыда аталған шарт көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="407"/>
-    <w:bookmarkStart w:name="z519" w:id="408"/>
-[...15 lines deleted...]
-      "Тауарды алушы" бағанын өндіруші немесе сенімхат бойынша тауарды өндірушінің мүдделерін білдіретін ол уәкілеттік берген тұлға немесе осы тауарды өндірушінің өзі сатқан тұлға толтырады, "Қызметтік белгілер үшін" деген 5-бағанда тауарды өндіруші мен тауарды алушы арасында тауарды сатып алуға жоғарыда аталған шарт көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z520" w:id="408"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тауар Қазақстан Республикасының арнайы экономикалық аймақтары мен еркін қоймаларының аумағынан Қазақстан Республикасының қалған аумағына әкетілген жағдайда, "тауарды алушы" 2-бағаны уәкілетті тұлға (делдал)болған жағдайда ғана осыған ұқсас толтырылады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="408"/>
-    <w:bookmarkStart w:name="z520" w:id="409"/>
-[...15 lines deleted...]
-      Тауар Қазақстан Республикасының арнайы экономикалық аймақтары мен еркін қоймаларының аумағынан Қазақстан Республикасының қалған аумағына әкетілген жағдайда, "тауарды алушы" 2-бағаны уәкілетті тұлға (делдал)болған жағдайда ғана осыған ұқсас толтырылады;</w:t>
+    <w:bookmarkStart w:name="z521" w:id="409"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) 3-баған – "тауардың шығу тегі туралы сертификатты алу мақсаты" мынадай жазба енгізіледі: "тауардың шығарылған елін растау және тауарды еркін экономикалық аймақтар мен Еркін қоймалар аумағынан Қазақстан Республикасының аумағынан тыс жерге әкету үшін "немесе" тауардың шығарылған елін растау және тауарды еркін экономикалық аймақтар мен Еркін қоймалар аумағынан еркін қоймалардың қалған бөлігіне әкету үшін Қазақстан Республикасының аумақтары";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="409"/>
-    <w:bookmarkStart w:name="z521" w:id="410"/>
-[...15 lines deleted...]
-      3) 3-баған – "тауардың шығу тегі туралы сертификатты алу мақсаты" мынадай жазба енгізіледі: "тауардың шығарылған елін растау және тауарды еркін экономикалық аймақтар мен Еркін қоймалар аумағынан Қазақстан Республикасының аумағынан тыс жерге әкету үшін "немесе" тауардың шығарылған елін растау және тауарды еркін экономикалық аймақтар мен Еркін қоймалар аумағынан еркін қоймалардың қалған бөлігіне әкету үшін Қазақстан Республикасының аумақтары";</w:t>
+    <w:bookmarkStart w:name="z522" w:id="410"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) 4-баған-тауардың шығу тегі туралы сертификаттың тіркеу нөмірі; сертификат берген ел ("Қазақстан Республикасында берілген");</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="410"/>
-    <w:bookmarkStart w:name="z522" w:id="411"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z523" w:id="412"/>
+    <w:bookmarkStart w:name="z523" w:id="411"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) 5 – баған – "Қызметтік белгілер үшін". Келесі жазбалар енгізіледі: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="411"/>
+    <w:bookmarkStart w:name="z524" w:id="412"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Кейін берілді", "Телнұсқа", "сертификаттың орнына берілді...". Тауарды алушы болған жағдайда тауарды алушы мен тауарды өндіруші арасында тауарды сатып алуға арналған шарт көрсетіледі. Сертификат қайта ресімделген жағдайда оның негізінде қайта ресімделген сертификаттардың барлық нөмірлері көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="412"/>
-    <w:bookmarkStart w:name="z524" w:id="413"/>
-[...15 lines deleted...]
-      "Кейін берілді", "Телнұсқа", "сертификаттың орнына берілді...". Тауарды алушы болған жағдайда тауарды алушы мен тауарды өндіруші арасында тауарды сатып алуға арналған шарт көрсетіледі. Сертификат қайта ресімделген жағдайда оның негізінде қайта ресімделген сертификаттардың барлық нөмірлері көрсетіледі;</w:t>
+    <w:bookmarkStart w:name="z525" w:id="413"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) 6-баған – "нөмір" тауардың реттік нөмірі көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="413"/>
-    <w:bookmarkStart w:name="z525" w:id="414"/>
-[...15 lines deleted...]
-      6) 6-баған – "нөмір" тауардың реттік нөмірі көрсетіледі;</w:t>
+    <w:bookmarkStart w:name="z526" w:id="414"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) 7 – баған – "орындар саны және қаптама түрі" орындардың саны және тауардың (партияның) буып-түю түрі көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="414"/>
-    <w:bookmarkStart w:name="z526" w:id="415"/>
-[...15 lines deleted...]
-      7) 7 – баған – "орындар саны және қаптама түрі" орындардың саны және тауардың (партияның) буып-түю түрі көрсетіледі;</w:t>
+    <w:bookmarkStart w:name="z527" w:id="415"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) 8-баған – "Тауардың сипаттамасы" - Тауардың коммерциялық атауы және тауарды бір мәнді сәйкестендіруді жүргізуге мүмкіндік беретін мәліметтер көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="415"/>
-    <w:bookmarkStart w:name="z527" w:id="416"/>
-[...15 lines deleted...]
-      8) 8-баған – "Тауардың сипаттамасы" - Тауардың коммерциялық атауы және тауарды бір мәнді сәйкестендіруді жүргізуге мүмкіндік беретін мәліметтер көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z528" w:id="416"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бағанды толтыру кезінде СЭҚ ТН және СЭҚ ТН бойынша тауардың коды, сондай-ақ СЭҚ ТН сәйкес тауардың сандық сипаттамалары көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="416"/>
-    <w:bookmarkStart w:name="z528" w:id="417"/>
-[...15 lines deleted...]
-      Бағанды толтыру кезінде СЭҚ ТН және СЭҚ ТН бойынша тауардың коды, сондай-ақ СЭҚ ТН сәйкес тауардың сандық сипаттамалары көрсетіледі;</w:t>
+    <w:bookmarkStart w:name="z529" w:id="417"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) 9 – баған – "шығу критерийі" тауарларды шығарудың мынадай критерийлері көрсетіледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="417"/>
-    <w:bookmarkStart w:name="z529" w:id="418"/>
-[...15 lines deleted...]
-      9) 9 – баған – "шығу критерийі" тауарларды шығарудың мынадай критерийлері көрсетіледі:</w:t>
+    <w:bookmarkStart w:name="z530" w:id="418"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Р-толығымен Қазақстан Республикасында өндірілген тауар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="418"/>
-    <w:bookmarkStart w:name="z530" w:id="419"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z531" w:id="420"/>
+    <w:bookmarkStart w:name="z531" w:id="419"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Д - жеткілікті қайта өңдеуге ұшыраған тауар. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="419"/>
+    <w:bookmarkStart w:name="z532" w:id="420"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер сертификатта СЭҚ ТН әртүрлі тауар позицияларында жіктелетін және шығу тегінің әртүрлі критерийлері бар тауарлар мәлімделсе, онда 9-бағанда барлық мәлімделген тауарлар үшін сараланған шығу критерийлері көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="420"/>
-    <w:bookmarkStart w:name="z532" w:id="421"/>
-[...15 lines deleted...]
-      Егер сертификатта СЭҚ ТН әртүрлі тауар позицияларында жіктелетін және шығу тегінің әртүрлі критерийлері бар тауарлар мәлімделсе, онда 9-бағанда барлық мәлімделген тауарлар үшін сараланған шығу критерийлері көрсетіледі;</w:t>
+    <w:bookmarkStart w:name="z533" w:id="421"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) 10 – баған – "брутто/нетто салмағы (килограмм)".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="421"/>
-    <w:bookmarkStart w:name="z533" w:id="422"/>
-[...15 lines deleted...]
-      10) 10 – баған – "брутто/нетто салмағы (килограмм)".</w:t>
+    <w:bookmarkStart w:name="z534" w:id="422"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Брутто/нетто массасы (кг) көрсетіледі (қажет болған жағдайда);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="422"/>
-    <w:bookmarkStart w:name="z534" w:id="423"/>
-[...15 lines deleted...]
-      Брутто/нетто массасы (кг) көрсетіледі (қажет болған жағдайда);</w:t>
+    <w:bookmarkStart w:name="z535" w:id="423"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) 11 - баған – "куәлік" уәкілетті ұйымның атауын, оның мекенжайын, сертификатта көрсетілген мәліметтерді куәландыру күнін, сондай-ақ сертификатты куәландыруға уәкілетті тұлғаның электрондық цифрлық қолтаңбасын, тегін және инициалдарын қамтиды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="423"/>
-    <w:bookmarkStart w:name="z535" w:id="424"/>
-[...15 lines deleted...]
-      11) 11 - баған – "куәлік" уәкілетті ұйымның атауын, оның мекенжайын, сертификатта көрсетілген мәліметтерді куәландыру күнін, сондай-ақ сертификатты куәландыруға уәкілетті тұлғаның электрондық цифрлық қолтаңбасын, тегін және инициалдарын қамтиды;</w:t>
+    <w:bookmarkStart w:name="z536" w:id="424"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қағаз жеткізгіште берілген кезде уәкілетті ұйымның атауы, оның мекенжайы, мөрі, сертификатта көрсетілген мәліметтерді куәландыру күні, сондай-ақ сертификатты куәландыруға уәкілетті тұлғаның қолы, тегі және аты-жөні болады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="424"/>
-    <w:bookmarkStart w:name="z536" w:id="425"/>
-[...15 lines deleted...]
-      Қағаз жеткізгіште берілген кезде уәкілетті ұйымның атауы, оның мекенжайы, мөрі, сертификатта көрсетілген мәліметтерді куәландыру күні, сондай-ақ сертификатты куәландыруға уәкілетті тұлғаның қолы, тегі және аты-жөні болады;</w:t>
+    <w:bookmarkStart w:name="z537" w:id="425"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) 12 – баған – "өтініш берушінің декларациясы" тауар шығарылған елдің атауы, тауар шығарылған ел туралы мәліметтерді декларациялау орны мен күні, Өтініш берушінің уәкілетті тұлғасының тегі мен аты-жөні, өтініш берушінің электрондық цифрлық қолтаңбасы көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="425"/>
-    <w:bookmarkStart w:name="z537" w:id="426"/>
-[...15 lines deleted...]
-      12) 12 – баған – "өтініш берушінің декларациясы" тауар шығарылған елдің атауы, тауар шығарылған ел туралы мәліметтерді декларациялау орны мен күні, Өтініш берушінің уәкілетті тұлғасының тегі мен аты-жөні, өтініш берушінің электрондық цифрлық қолтаңбасы көрсетіледі;</w:t>
+    <w:bookmarkStart w:name="z538" w:id="426"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қағаз жеткізгіште беру кезінде тауар шығарылған елдің атауы, тауар шығарылған ел туралы мәліметтерді декларациялау орны мен күні, Өтініш берушінің уәкілетті тұлғасының қолы, тегі және аты-жөні, өтініш берушінің мөрі (бар болса) көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="426"/>
-    <w:bookmarkStart w:name="z538" w:id="427"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="427"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -17238,68 +17880,68 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z283" w:id="428"/>
+    <w:bookmarkStart w:name="z283" w:id="427"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Түпнұсқа" нысандағы тауардың шығу тегі туралы сертификат бланкісінің нысаны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="428"/>
+    <w:bookmarkEnd w:id="427"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Нысан жаңа редакцияда - ҚР Сауда және интеграция министрінің м.а. 03.08.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19148,68 +19790,68 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z286" w:id="429"/>
+    <w:bookmarkStart w:name="z286" w:id="428"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Электрондық нысанындағы "СТ-KZ" нысандағы тауардың шығу тегі  туралы сертификат бланкісінің нысаны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="429"/>
+    <w:bookmarkEnd w:id="428"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Нысан жаңа редакцияда - ҚР Сауда және интеграция министрінің м.а. 03.08.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20090,68 +20732,68 @@
               <w:t>
 ____________________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Күні/Дата</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z302" w:id="430"/>
+    <w:bookmarkStart w:name="z302" w:id="429"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ЭЛЕКТРОНДЫҚ НЫСАНЫНДАҒЫ "CT-KZ" НЫСАНДАҒЫ ТАУАРДЫҢ ШЫҒУ ТЕГІ ТУРАЛЫ № ___________ СЕРТИФИКАТҚА ҚОСЫМША ПАРАҚ ДОПОЛНИТЕЛЬНЫЙ ЛИСТ СЕРТИФИКАТА № ___________ О ПРОИСХОЖДЕНИИ ТОВАРА ФОРМЫ "СТ-KZ" В ЭЛЕКТРОННОЙ ФОРМЕ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="430"/>
+    <w:bookmarkEnd w:id="429"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -20683,68 +21325,68 @@
               <w:t>
 ________________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Күні/Дата</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z303" w:id="431"/>
+    <w:bookmarkStart w:name="z303" w:id="430"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қағаз түріндегі "СТ-KZ" нысандағы тауардың шығу тегі туралы сертификат бланкісінің нысаны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="431"/>
+    <w:bookmarkEnd w:id="430"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -21587,68 +22229,68 @@
               <w:t>
 Күні/Дата</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мөрі (болған жағдайда)/Печать (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z304" w:id="432"/>
+    <w:bookmarkStart w:name="z304" w:id="431"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ҚАҒАЗ ТҮРІНДЕГІ "CT-KZ" НЫСАНДАҒЫ ТАУАРДЫҢ ШЫҒУ ТЕГІ ТУРАЛЫ № ___________ СЕРТИФИКАТҚА ҚОСЫМША ПАРАҚ ДОПОЛНИТЕЛЬНЫЙ ЛИСТ СЕРТИФИКАТА № ___________ О ПРОИСХОЖДЕНИИ ТОВАРА ФОРМЫ "СТ-KZ" В БУМАЖНОМ ВИДЕ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="432"/>
+    <w:bookmarkEnd w:id="431"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -22333,482 +22975,482 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>шілдедегі № 454-НҚ бұйрыққа</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z289" w:id="433"/>
+    <w:bookmarkStart w:name="z289" w:id="432"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Инвестициялар және даму министрлігінің және Сауда және интеграция министрлігінің күші жойылған кейбір бұйрықтарының тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="433"/>
-    <w:bookmarkStart w:name="z290" w:id="434"/>
+    <w:bookmarkEnd w:id="432"/>
+    <w:bookmarkStart w:name="z290" w:id="433"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Тауар шығарылған елді айқындау жөніндегі сертификат нысандарын бекіту туралы" Қазақстан Республикасы Инвестициялар және даму министрінің міндетін атқарушы 2015 жылғы 9 қаңтардағы № 6 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10235 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="434"/>
-    <w:bookmarkStart w:name="z291" w:id="435"/>
+    <w:bookmarkEnd w:id="433"/>
+    <w:bookmarkStart w:name="z291" w:id="434"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Тауардың шығарылған елін айқындау, тауардың шығарылуы туралы сертификат беру және оның күшін жою жөніндегі қағидаларды бекіту туралы" Қазақстан Республикасы Инвестициялар және даму министрінің міндетін атқарушы 2015 жылғы 24 ақпандағы № 155 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10947 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="435"/>
-    <w:bookmarkStart w:name="z292" w:id="436"/>
+    <w:bookmarkEnd w:id="434"/>
+    <w:bookmarkStart w:name="z292" w:id="435"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Тауардың шығарылған елін айқындау, тауардың шығу тегі туралы сертификат беру және оның күшін жою жөніндегі қағидаларды бекіту туралы" Қазақстан Республикасы Инвестициялар және даму министрінің міндетін атқарушының 2015 жылғы 24 ақпандағы № 155 бұйрығына өзгерістер мен толықтыру енгізу туралы" Қазақстан Республикасы Инвестициялар және даму министрінің 2016 жылғы 29 тамыздағы № 632 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 14330 болып тіркелді);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="436"/>
-    <w:bookmarkStart w:name="z293" w:id="437"/>
+    <w:bookmarkEnd w:id="435"/>
+    <w:bookmarkStart w:name="z293" w:id="436"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Тауардың шығарылған елін айқындау, тауардың шығу тегі туралы сертификат беру және оның күшін жою жөніндегі қағидаларды бекіту туралы" Қазақстан Республикасы Инвестициялар және даму министрінің міндетін атқарушының 2015 жылғы 24 ақпандағы № 155 бұйрығына өзгерістер мен толықтыру енгізу туралы" Қазақстан Республикасы Инвестициялар және даму министрінің 2018 жылғы 24 ақпандағы № 103 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 16517 болып тіркелді);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="437"/>
-    <w:bookmarkStart w:name="z294" w:id="438"/>
+    <w:bookmarkEnd w:id="436"/>
+    <w:bookmarkStart w:name="z294" w:id="437"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Тауардың шығарылған елін айқындау, тауардың шығу тегі туралы сертификат беру және оның күшін жою жөніндегі қағидаларды бекіту туралы" Қазақстан Республикасы Инвестициялар және даму министрінің міндетін атқарушының 2015 жылғы 24 ақпандағы № 155 бұйрығына өзгерістер мен толықтыру енгізу туралы" Қазақстан Республикасы Инвестициялар және даму министрінің 2018 жылғы 12 қазандағы № 711 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17683 болып тіркелді);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="438"/>
-    <w:bookmarkStart w:name="z295" w:id="439"/>
+    <w:bookmarkEnd w:id="437"/>
+    <w:bookmarkStart w:name="z295" w:id="438"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. "Тауардың шығарылған елін айқындау, тауардың шығу тегі туралы сертификат беру және оның күшін жою жөніндегі қағидаларды бекіту туралы" Қазақстан Республикасы Инвестициялар және даму министрінің міндетін атқарушының 2015 жылғы 24 ақпандағы № 155 бұйрығына өзгерістер мен толықтыру енгізу туралы" Қазақстан Республикасы Инвестициялар және даму министрінің 2020 жылғы 15 қыркүйектегі № 198-НҚ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21215 болып тіркелді);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="439"/>
-    <w:bookmarkStart w:name="z296" w:id="440"/>
+    <w:bookmarkEnd w:id="438"/>
+    <w:bookmarkStart w:name="z296" w:id="439"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. "Тауар шығарылған елді айқындау жөніндегі сертификат нысандарын бекіту туралы" Қазақстан Республикасы Инвестициялар және даму министрінің міндетін атқарушының 2015 жылғы 9 қаңтардағы № 6 бұйрығына толықтыру енгізу туралы" Қазақстан Республикасы Сауда және интеграция министрінің 2019 жылғы 26 қарашадағы № 114 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 19678 болып тіркелді);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="440"/>
-    <w:bookmarkStart w:name="z297" w:id="441"/>
+    <w:bookmarkEnd w:id="439"/>
+    <w:bookmarkStart w:name="z297" w:id="440"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. "Тауардың шығу тегін растайтын құжаттар тізбесін бекіту туралы" Қазақстан Республикасы Премьер-Министрінің Орынбасары – Қазақстан Республикасы Индустрия және жаңа технологиялар министрінің 2014 жылғы 8 шілдедегі № 257 бұйрығына өзгерістер мен толықтырулар енгізу туралы Қазақстан Республикасы Сауда және интеграция министрінің бұйрығы және "Тауардың шығарылған елін айқындау, тауардың шығу тегі туралы сертификат беру және оның күшін жою жөніндегі қағидаларды бекіту туралы" Қазақстан Республикасы Инвестициялар және даму министрінің міндетін атқарушының 2015 жылғы 24 ақпандағы № 155 бұйрығына өзгерістер мен толықтыру енгізу туралы" Қазақстан Республикасы Инвестициялар және даму министрінің 2020 жылғы 04 қарашадағы № 247-НҚ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21604 болып тіркелді);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="441"/>
-    <w:bookmarkStart w:name="z298" w:id="442"/>
+    <w:bookmarkEnd w:id="440"/>
+    <w:bookmarkStart w:name="z298" w:id="441"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. "Тауардың шығарылған елін айқындау, тауардың шығу тегі туралы сертификат беру және оның күшін жою жөніндегі қағидаларды бекіту туралы" Қазақстан Республикасы Инвестициялар және даму министрінің міндетін атқарушының 2015 жылғы 24 ақпандағы № 155 бұйрығына өзгерістер мен толықтыру енгізу туралы" Қазақстан Республикасы Инвестициялар және даму министрінің 2021 жылғы 02 сәуірдегі № 249-НҚ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 22480 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="442"/>
+    <w:bookmarkEnd w:id="441"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -23134,31 +23776,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>