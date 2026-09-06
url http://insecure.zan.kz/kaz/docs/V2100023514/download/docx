--- v2 (2026-06-03)
+++ v3 (2026-09-06)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4512eca" w14:textId="4512eca">
+    <w:p w14:paraId="40c631a" w14:textId="40c631a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1095,2054 +1095,2012 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkStart w:name="z15" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Осы Тауарларды шығарған елді айқындау, тауардың шығу тегі туралы сертификат беру және оның қолданысының күшін жою, тауарлардың шығу тегі туралы сертификаттың нысандарын белгілеу жөніндегі қағидалары (бұдан әрі – Қағидалар) "Сауда қызметін реттеу туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7-2) және 7-3) тармақшасына сәйкес әзірленіп және Тауарларды шығарған елді айқындау, тауардың шығу тегі туралы сертификат беру және оның қолданысының күшін жою, тауарлардың шығу тегі туралы сертификаттың нысандарын тәртібін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Сауда және интеграция министрінің 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z16" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Қағидаларда мынадай ұғымдар пайдаланылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z17" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) адвалорлық үлес – пайдаланылатын материалдар құнының пайыздық үлесі немесе жеткізілетін тауардың "франко-зауыт" бағасында тіркелген пайыздық үлеске жететін қосылған құн;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z18" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) кері экспорт – шетелден әкелінген тауарларды Қазақстан Республикасының аумағынан оларды қайта өңдеусіз әкету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z19" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Қазақстан Республикасының Ұлттық кәсіпкерлер палатасы (бұдан әрі – уәкілетті ұйым) – Қазақстан Республикасының бизнес қоғамдастығы мен мемлекеттік билік органдары арасында кәсіпкерлік бастаманы іске асыру және өзара тиімді әріптестікті дамыту үшін қолайлы құқықтық, экономикалық және әлеуметтік жағдайлар жасауды қамтамасыз ету, сондай-ақ дара кәсіпкерлердің және (немесе) заңды тұлғалардың қауымдастық (одақ) нысанындағы бірлестіктерінің (бұдан әрі – қауымдастық (одақ) қызметін ынталандыру және қолдау мақсатында құрылған, кәсіпкерлік субъектілері одағын білдіретін коммерциялық емес ұйым;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z20" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) өтініш беруші – тауардың шығу тегі туралы сертификат алуға мүдделі жеке немесе заңды тұлғалар, олардың филиалдары мен өкілдіктері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z21" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) сериялық өнімнің шығу тегі туралы сертификат – "Еуразиялық үкіметаралық кеңесінің № 5 шешіміне өзгерістер енгізу туралы және сериялық өнімнің шығу тегі туралы сертификат қолдану туралы" Еуразиялық үкіметаралық кеңестің № 2 шешімінің талаптарына сәйкес Еуразиялық экономикалық одаққа (бұдан әрі – ЕАЭО) мүше мемлекеттердің аумағына шығарылатын сертификаттың қолданылу мерзімі ішінде үздіксіз өндіріс процесі аясында Қазақстан Республикасының бір өндірушісі (заңды тұлға немесе жеке кәсіпкер) шығарған тауардың шығу тегін және ЕАЭО сыртқы экономикалық қызметінің бірыңғай тауар номенклатурасына сәйкес 10 таңбалы коды бар тауардың шығу тегі туралы сертификат;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z22" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) салалық қауымдастық (одақ) - уәкілетті ұйымда аккредиттелген, белгілі бір салаларда және экономикалық қызмет түрлерінде жұмыс істейтін кәсіпорындар құрған кәсіпкерлік субъектілерінің қауымдастығы (одағы) не өзін-өзі реттейтін ұйым;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z23" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) тауарды жеткілікті дәрежеде қайта өңдеу өлшемшарттары – тауарлардың шығарылған елін айқындау өлшемдерінің бірі, оған сәйкес, егер тауарды өндіруге екі немесе одан да көп ел қатысатын болса, ол тауарға өзіне тән қасиеттерді беру үшін жеткілікті соңғы елеулі өңдеуге/қайта өңдеуге ұшыраған елден шығарылған болып саналады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z24" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) тауардың шығу тегі туралы сертификат - тауардың шығарылған елі, Еуразиялық экономикалық одақ тауарының немесе шетелдік тауардың мәртебесі туралы куәландыратын құжат;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z25" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) тауар шығарылған ел – тауар толық шығарылған немесе жеткілікті дәрежеде өңделген/қайта өңделген ел;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z26" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) тауар – сатуға немесе айырбастауға арналған, айналымнан алынбаған кез келген еңбек өнiмi;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z27" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) уәкілетті ұйымның цифрлық жүйесі – өтінімдерді және құжаттардың электрондық көшірмелерін қабылдау, тауардың шығу тегі туралы сертификатты ресімдеу және оның қолданысын жою жүзеге асырылатын электрондық сертификаттау жүйесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z28" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) уәкілетті тұлға – уәкілетті ұйымның штатында тұратын, тауардың шығу тегі туралы сертификатты ресімдеу, куәландыру және беру құқығы берілген тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z29" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) "франко-зауыт" жағдайындағы баға – өңдірілген тауар экспорты кезінде төленген немесе төленуі мүмкін кез келген ішкі салықтарды қоспағанда, "франко-зауыт" жағдайында соңғы қайта өңдеу жүргізілген кәсіпорында өндірушіге төленуге тиіс тауардың бағасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z30" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) экспорт – өнімді Қазақстан Республикасының аумағынан әкету.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      1-тармақ жаңа редакцияда көзделген - ҚР Сауда және интеграция министрінің 06.04.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Сауда және интеграция министрінің 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 160-нқ</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2- тарау. Тауарларды шығарған елді айқындау тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z32" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Тауарларды шығарған елді айқындау үшін тауар:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z33" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) толығымен қазақстандық шыққан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z34" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тауарды жеткілікті қайта өңдеу критерийін ескере отырып, Қазақстанда шығарылған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z35" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) шетелде шығарылғаны белгіленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z36" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Шығарылған елді айқындау қағидаларын (шыққан елді айқындау өлшемшарттарын) қамтитын қолданыстағы (ратификацияланған) халықаралық келісімдер/шарттар бар немесе шығарылған елді айқындау қағидалары (шыққан елді айқындау өлшемшарттары) бар елдердің (одақтардың) аумағында Қазақстан Республикасының аумағынан әкетілетін тауарларға қатысты ел (одақ) біржақты тәртіппен белгілеген әкелу, тауарлардың шығарылған елін айқындау өлшемшарттары осындай халықаралық келісімдерге/шарттарға немесе шығарылған елді айқындау қағидаларына (шыққан елін айқындау өлшемшарттарына) сәйкес айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z37" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қолданыстағы (ратификацияланған) халықаралық келісімдер/шарттар болмаған немесе уәкілетті ұйымның өкімінде әкелу елі (одағы) біржақты тәртіппен белгілеген шығарылған елді айқындау қағидалары (шығарылған елді айқындау өлшемшарттары) туралы ақпарат болмаған кезде тауардың шығарылған елін айқындау осы Қағидалардың 6-тармағында белгіленген шығу өлшемшарттарына сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z38" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қолданыстағы (ратификацияланған) халықаралық келісімдердің/шарттардың немесе әкелу елі (одағы) біржақты тәртіппен белгілеген шығарылған елді айқындау қағидаларының (шығарылған елді айқындау өлшемшарттарының) талаптары орындалмаған кезде өтініш берушінің өтініші бойынша осы Қағидалардың 6-тармағына сәйкес "түпнұсқа" жалпы нысандағы тауардың шығу тегі туралы сертификат ресімделеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қолданыстағы (ратификацияланған) халықаралық келісімдерде/шарттарда көзделген мақсаттар үшін "CT-KZ" нысанындағы тауардың шығу тегі туралы сертификатты ресімдеу қажет болған жағдайда тауардың шығарылған елін айқындау осы Қағидаларға сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+        <w:t xml:space="preserve">      Ескерту. 4-тармаққа өзгеріс енгізілді - ҚР Қазақстан Республикасы Сауда және интеграция министрінің 30.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 378-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
-    </w:p>
-[...363 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...302 lines deleted...]
-    <w:bookmarkStart w:name="z39" w:id="33"/>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Егер адвалорлық үлес ережесі қолданылған жағдайда, тауар өндірісіндегі адвалорлық үлесті есептеу жүргізіледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z40" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) импортталған тауарлар үшін - түпкілікті өнім өндірісі жүзеге асырылатын елге әкелінген кезде осы тауарлардың кедендік құны бойынша немесе импортталған тауарлардың шығу тегі белгісіз болған жағдайда-түпкілікті өнім өндірісі жүзеге асырылатын елдің аумағында олардың алғашқы сатылуының құжатпен расталған бағасы бойынша;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z41" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) түпкілікті өнім үшін - экспорттаушы елден тауарды тиеуге, кедендік декларациялауға және әкетуге арналған шығыстарды қамтымайтын сатушы зауытының (қоймасының) бағасы бойынша ("франко-зауыт" шарттарындағы баға).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Тауар өндірісіндегі адвалорлық үлесті есептеу осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес формула бойынша жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
+    <w:bookmarkStart w:name="z42" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Егер тауарлар осы Қағидалардың 7-тармағына сәйкес Қазақстан Республикасында толық өндірілсе немесе Қазақстан Республикасында шетелдік шығарылған материалдарды пайдалана отырып өндірілсе және осы Қағидалардың 8-тармағында белгіленген жеткілікті өңдеу (қайта өңдеу) өлшемшарттарының талаптарын қанағаттандырса, олар Қазақстан Республикасынан шығарылатын болып есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z43" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Қазақстан Республикасында толығымен өндірілген тауарлар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z44" w:id="38"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z44" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Қазақстан Республикасының жер қойнауынан, оның аумағында не оның аумақтық теңізінде (елдің өзге де су айдынында) немесе оның түбінен не Қазақстан Республикасының аумағындағы атмосфералық ауадан өндірілген табиғи ресурстар (пайдалы қазбалар мен минералдық өнімдер, су, жер ресурстары);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z45" w:id="39"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z45" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Қазақстан Республикасында өсірілген немесе жиналған өсімдік тектес өнім;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z46" w:id="40"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z46" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Қазақстан Республикасында туып-өскен тірі жануарлар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z47" w:id="41"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z47" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Қазақстан Республикасында онда өсірілген жануарлардан алынған өнім;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z48" w:id="42"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z48" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Қазақстан Республикасында жинау, аң аулау, аулау, балық аулау, өсіру, өсіру және аквамәдениеттер нәтижесінде алынған өнім;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z49" w:id="43"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z49" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Қазақстан Республикасының кемесі алған не ол жалға алған (жалдаған) теңіз балық аулау кәсіпшілігінің өнімі және теңіз кәсіпшілігінің басқа да өнімі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z50" w:id="44"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z50" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) Қазақстан Республикасының өңдеу кемесінің бортында осы тармақтың 6) тармақшасында көрсетілген өнімнен ғана алынған өнім;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z51" w:id="45"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z51" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) Қазақстан Республикасының теңіз түбінен немесе осы теңіз түбін немесе осы теңіз жер қойнауын игеруге айрықша құқықтары болған жағдайда, Қазақстан Республикасының аумақтық суларынан (теңізінен) тыс теңіз түбінен немесе теңіз жер қойнауынан алынған өнім;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z52" w:id="46"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z52" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) қайта өңдеу жөніндегі өндірістік немесе өзге де операциялар нәтижесінде алынған қалдықтар мен сынықтар (қайталама шикізат) және Қазақстан Республикасында жиналған және тек шикізатқа қайта өңдеуге жарамды пайдаланылған бұйымдар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z53" w:id="47"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z53" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) Қазақстан Республикасына тиесілі не онымен жалға алынған (жалға алынған) ғарыш кемелерінде ашық ғарышта алынған жоғары технологиялар өнімі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z54" w:id="48"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z54" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) Қазақстан Республикасында осы тармақтың 1), 2), 3), 4), 5), 6), 7), 8), 9), 10) тармақшаларында көрсетілген өнімнен ғана дайындалған тауарлар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z55" w:id="49"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z55" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) Қазақстан Республикасының аумағында өндірілген электр, жылу және энергияның өзге де түрлері.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z56" w:id="50"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z56" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Осы Қағидалардың 9-тармағында көрсетілген операцияларды жүзеге асыруды қоспағанда, Қазақстан Республикасынан экспортталатын тауарды оған Қазақстан Республикасында өндірілген тауар мәртебесін беру үшін оны жеткілікті түрде қайта өңдеудің өлшемшарты тауарға өзіне тән қасиеттерін беру үшін жеткілікті тауарды қайта өңдеу болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z57" w:id="51"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z57" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Қазақстан Республикасында өндірілген мәртебе беру үшін тауарды жеткілікті қайта өңдеу критерийлеріне сай келмейтін шарттар мыналар болып табылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z58" w:id="52"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z58" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) тауарларды сақтау немесе тасымалдау кезінде олардың сақталуын қамтамасыз ету жөніндегі операциялар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z59" w:id="53"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z59" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) тауарларды сатуға және тасымалдауға дайындау жөніндегі операциялар (партияны ұсақтау, жөнелтілімдерді қалыптастыру, сұрыптау, қайта орау);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z60" w:id="54"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z60" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жуу, тазалау, шаңды кетіру, оксидпен, маймен және басқа заттармен жабу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z61" w:id="55"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z61" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) тоқыма бұйымдарын үтіктеу немесе престеу (талшықтар мен иірілген жіптердің кез келген түрі, талшықтар мен иірілген жіптердің кез келген түрінен тоқылған материалдар және олардан жасалған бұйымдар);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z62" w:id="56"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z62" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) бояу немесе жылтырату операциялары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z63" w:id="57"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z63" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) дәнді және күрішті қабыршақтау, ішінара немесе толық ағарту, тегістеу және жылтырату;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z64" w:id="58"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z64" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) қантты бояу немесе кесек қантты қалыптастыру жөніндегі операциялар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z65" w:id="59"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z65" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) жемістердің, көкөністер мен жаңғақтардың қабығын аршу, тұқым алу және кесу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z66" w:id="60"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z66" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) алынған компоненттерді бастапқы тауардан айтарлықтай ажыратуға әкелмейтін қайрау, қарапайым ұнтақтау немесе қарапайым кесу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z67" w:id="61"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z67" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) електен немесе електен елеу, сұрыптау, жіктеу, іріктеу, іріктеу (оның ішінде бұйымдар жиынтығын жасау);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z68" w:id="62"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z68" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) банкаларға, құтыларға, қаптарға, жәшіктерге, қораптарға құю, буып-түю және орау бойынша басқа да қарапайым операциялар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z69" w:id="63"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z69" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) өтініш беруші өндірмейтін жекелеген материалдардан, тораптардан және бөлшектерден тауарды құрастыру жөніндегі операциялар, оның ішінде монтаждау, тойтару, нығыздау, желімдеу, бекіту бұйымдарымен (болттармен, жаңғақтармен, бұрандалармен, бұрандалармен және басқа да Метиз заттармен) жалғау, орындалуы арнайы дағдыларды қолдануды талап етпейтін дәнекерлеу үтікпен/дәнекерлеу станциясымен қолмен дәнекерлеу, осындай операцияларды орындауға немесе тауарларды бөлшектеуге арналған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z70" w:id="64"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z70" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) алынған компоненттердің бастапқы тауардан Елеулі айырмашылығына әкеп соқпайтын тауарларды компоненттерге бөлу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z71" w:id="65"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z71" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) алынған өнімнің бастапқы құрамдас бөліктерден Елеулі айырмашылығына әкелмейтін тауарларды (компоненттерді) араластыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z72" w:id="66"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z72" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) мал сою, етті бөлу (сұрыптау);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z73" w:id="67"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z73" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) мұздату және жібіту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z74" w:id="68"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z74" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>17) жоғарыда көрсетілген екі немесе одан да көп операциялардың тіркесімі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z76" w:id="69"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z76" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Шығарылған елін айқындау кезінде бөлшектелген немесе жиналмаған түрдегі тауарлар, сондай-ақ егер өндірістік немесе көлік жағдайлары бойынша оларды бір партиямен тиеп жөнелту мүмкін болмаса, және егер тауарлар партиясы қате немесе қате адрестеу нәтижесінде бірнеше партияға бөлінген жағдайда, үйіндімен тасымалданатын, бірнеше партиямен берілетін тауарлар декларанттың қалауы бойынша бірыңғай тауар ретінде қаралады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z77" w:id="70"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z77" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың ережелері мынадай шарттар сақталған кезде қолданылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z78" w:id="71"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z78" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Еуразиялық экономикалық одақтың сыртқы экономикалық қызметінің бірыңғай тауар номенклатурасы (бұдан әрі – СЭҚ ТН), Еуразиялық экономикалық комиссия Кеңесінің 2021 жылғы 14 қыркүйектегі № 80 "Еуразиялық экономикалық одақтың сыртқы экономикалық қызметінің бірыңғай тауар номенклатурасы мен Бірыңғай кедендік тарифін бекіту, сондай-ақ Кеңестің кейбір шешімдеріне өзгерістер енгізу және күшін жою туралы" шешімімен бекітілген, ТН ВЭД бойынша тауарларды жіктеу қағидалары (бұдан әрі – СЭҚ ТН бойынша жіктеу қағидалары) негізінде – әрбір партияның тауар кодтарын, тауарлардың құнын және шыққан елін көрсете отырып, бөлшектелген немесе жиналмаған тауарды бірнеше партияға бөлу себептерін түсіндіретін егжей-тегжейлі спецификацияны қоса бере отырып, тауарды бірнеше партияға бөлу туралы алдын ала хабарлама, сондай-ақ тауардың бірнеше партияға бөлінуі қате не дұрыс емес мекенжайға жіберу салдарынан орын алған жағдайда, мұндай бөлудің құжатпен расталуы негізінде хабарлама ұсынылады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z79" w:id="72"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z79" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) тауарлардың барлық партияларын бір елден бір экспорттаушының (өнім берушінің) жеткізуі; тауарлардың барлық партияларын бір кеден арқылы әкелу және ресімдеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z80" w:id="73"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z80" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) тауардың барлық партияларын кедендік декларация қабылданған күннен бастап алты айдан аспайтын мерзімде жеткізу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z81" w:id="74"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z81" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Тауардың шығу тегін анықтау кезінде оны өндіру немесе қайта өңдеу үшін пайдаланылатын жылу және электр энергиясының, машиналардың, жабдықтар мен құралдардың, түпкілікті тауардың құрамына кірмейтін, бірақ оны өндіру кезінде пайдалану өндірістік процестің бөлігі ретінде ұсынылуы мүмкін кез келген басқа тауарлардың шығу тегі ескерілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z82" w:id="75"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z82" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Машиналармен, жабдықтармен, аппараттармен немесе көлік құралдарымен пайдалануға арналған айлабұйымдар, керек-жарақтар, қосалқы бөлшектер мен құралдар, егер осы айлабұйымдар, керек-жарақтар, қосалқы бөлшектер мен құралдар жоғарыда аталған машиналармен, жабдықтармен жиынтықта әкелінсе және сатылса, Машиналар, жабдықтар, аппараттар немесе көлік құралдары сияқты бір елден шыққан болып есептеледі, аппараттармен немесе көлік құралдарымен және әдетте осы құрылғылармен бірге жеткізілетін мөлшерде.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z83" w:id="76"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z83" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Егер СЭҚ ТН бойынша тауарларды жіктеу ережелерін түсіндірудің бесінші негізгі ережесіне сәйкес қаптама ондағы өнімдермен бірге жіктелсе, онда қаптама осы тауардың шығу тегін анықтау кезінде тауардың құрамдас бөлігі ретінде қарастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақта белгіленген талап Қазақстан Республикасында толық өндірілген тауарларға қолданылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z84" w:id="77"/>
+    <w:bookmarkStart w:name="z84" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Элементтер тобынан тұратын немесе бірқатар бөліктерден жиналған және СЭҚ ТН бойынша тауарларды бірыңғай тауар ретінде жіктеудің үшінші Ережесіне сәйкес жіктелетін тауар, егер оның барлық құрамдас бөліктері жеткілікті қайта өңдеу критерийлеріне сәйкес келсе, жеткілікті қайта өңдеу критерийлеріне сәйкес ретінде қарастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер осы тауардың құрамдас бөліктерінің бір бөлігі жеткілікті қайта өңдеу критерийлеріне сәйкес келсе, ал бір бөлігі жеткілікті қайта өңдеу критерийлеріне сәйкес келмесе, егер жеткілікті қайта өңдеу критерийлерін қанағаттандырмайтын құрамдас бөліктердің құны түпкілікті тауардың "франко-зауыты" бағасының 15% аспаса, бұл тауар жеткілікті қайта өңдеу критерийлеріне сәйкес деп есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z85" w:id="78"/>
+    <w:bookmarkStart w:name="z85" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Тауардың шығу тегі туралы сертификат беру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z86" w:id="79"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z86" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Тауардың шығу тегі туралы сертификатты беру тіркелген күннен кейінгі 2 (екі) жұмыс күнінен кешіктірілмей жүзеге асырылады, осы Қағидалардың 16-тармағының үшінші бөлігінде көзделген жағдайды қоспағанда, беру тіркелген күннен кейінгі 3 (үш) жұмыс күнінен кешіктірілмей жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тасымалдаудың, сақтаудың және өткізудің арнайы шарттарын қатаң регламенттелетін мерзімдерде талап ететін тез бұзылатын тамақ тауарларына қатысты Қазақстан Республикасынан экспортталатын, кері экспортталатын тауардың шығу тегі туралы сертификат беру тіркелген күннен кейінгі 1 (бір) жұмыс күнінен кешіктірілмей жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z87" w:id="80"/>
+    <w:bookmarkStart w:name="z87" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Тауардың шығу тегі туралы Сертификат өтініш берушіге шарттық негізде, негізінде беріледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z88" w:id="81"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z88" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өтінімдерді және құжаттардың электрондық көшірмелерін қабылдау жүзеге асырылатын уәкілетті ұйымның цифрлық жүйесі арқылы осы Қағидаларға 2-қосымшаға сәйкес электрондық нысанда Қазақстан Республикасынан экспортталатын, кері экспортталатын тауардың шығу тегі туралы сертификат алуға өтінімдер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z89" w:id="82"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z89" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) Қазақстан Республикасы Премьер-Министрінің Орынбасары – Қазақстан Республикасы Индустрия және жаңа технологиялар министрінің 2014 жылғы 8 шілдедегі № 257 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9665 болып тіркелген) бекітілген тауардың шығу тегін растайтын құжаттар тізбесіне сәйкес тауардың шығу тегін растайтын құжаттарды ұсыну (бұдан әрі – Тізбе);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z90" w:id="83"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z90" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) өтініш берушінің мүдделерін білдіруге арналған сенімхат (егер өтінімді басшы бермеген жағдайда).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z92" w:id="84"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z92" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уәкілетті тұлға құжаттарға талдау жүргізеді және олардағы мәліметтерді тексереді және тауардың шығу тегі туралы сертификатты ресімдеу туралы не тауардың шығу тегі туралы сертификатты ресімдеуден бас тарту туралы еркін нысанда қорытынды жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z93" w:id="85"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z93" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер сериялық өнімнің шығу тегі туралы сертификат алуға өтінім беру сәтінде өтініш берушіде соңғы 2 (екі) жылда берілген сұратылатын тауарға қатысты "СТ-1" нысанындағы тауардың шығу тегі туралы сертификат болмаған жағдайда, уәкілетті тұлға сериялық өнім өндірілетін орынды тексеру үшін мәлімделетін тауар өндірілетін жерге баруды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z94" w:id="86"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z94" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкелу елі басқа елдерден тауарларды әкелуге жекелеген реттеу шараларын белгілеген Қазақстан Республикасынан экспортталатын тауарлардың шығу тегін растау үшін уәкілетті ұйымның уәкілетті мемлекеттік органдардан және (немесе) өтініш берушіден тауардың шығу тегі туралы растайтын құжаттарды сұратуға, сондай-ақ өндірістік базаны тексеру мақсатында тауар өндірісінің орналасқан жеріне шығуды жүзеге асыруға құқығы бар, технологиялық жабдықты, тауар өндірісінің технологиялық процесін және сыртқы белгілері бойынша тауар партиясын сәйкестендіруді, таңбалау (атауы, түрі, қаптамасы, сыныбы, дайындаушы кәсіпорын), тауарды және оны өндіру орнын суретке түсіруді жүзеге асыру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z95" w:id="87"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z95" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уәкілетті ұйым сұрау салуды тиісті мемлекеттік органдарға және (немесе) өтініш берушіге жіберген кезде өтінімді қарау мерзімі мемлекеттік органнан және (немесе) өтініш берушіден жауап алған сәтке дейін ұзартылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkEnd w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3161,130 +3119,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z91" w:id="88"/>
+    <w:bookmarkStart w:name="z91" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Тауардың шығу тегі туралы сертификаттар уәкілетті ұйымның цифрлық жүйесінде қалыптастырылады және ратификацияланған халықаралық келісімдерде/шарттарда және әкелу елі біржақты тәртіппен белгілеген тауардың шығарылған елін айқындау қағидаларында көзделген нысандар бойынша беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z96" w:id="89"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z96" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Түпнұсқа" нысанындағы тауардың шығу тегі туралы Сертификат осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z97" w:id="90"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z97" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сериялық өнімнің шығу тегі туралы Сертификат "Еуразиялық үкіметаралық кеңестің № 5 шешіміне өзгеріс енгізу туралы және сериялық өнімнің шығу тегі туралы сертификатты қолдану туралы" Еуразиялық үкіметаралық кеңестің № 2 шешімінің № 2 қосымшасының (бұдан әрі - ЕҮАК шешімі) талаптарына сәйкес толтырылады және ЕҮАК шешіміне № 1 қосымшада белгіленген тауарларға қатысты беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkEnd w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3303,688 +3261,688 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z98" w:id="91"/>
+    <w:bookmarkStart w:name="z98" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Тауарды Қазақстан Республикасының аумағынан әкету кезінде тауардың шығу тегі туралы сертификат, егер ратификацияланған халықаралық келісімдерде/шарттарда және тауардың шығарылған елін айқындау қағидаларында ел біржақты тәртіппен белгілеген өзгеше көзделмесе, бір жүк жөнелтушіден бір жүк алушыға бір немесе бірнеше көлік құралдарымен жүзеге асырылатын тауардың бір мезгілде жіберілетін әрбір партиясына ресімделеді әкелу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z99" w:id="92"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z99" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сериялық өнімнің шығу тегі туралы Сертификат сертификаттың қолданылу кезеңінде өткізілетін сериялық өнім партияларының шектеусіз санына беріледі. Сериялық өнімнің шығу тегі туралы сертификат берілген өндіруші өнімнің әр партиясын сүйемелдеу үшін осы сертификаттың көшірмелерін дербес куәландырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z100" w:id="93"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z100" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Тауардың шығу тегі туралы сертификаттың қолданылу мерзімі ратификацияланған халықаралық келісімдермен және әкелу елі біржақты тәртіппен белгілеген тауардың шығарылған елін айқындау қағидаларымен айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z101" w:id="94"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z101" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Түпнұсқа" нысанындағы сертификаттың қолданылу мерзімі ол берілген күннен бастап 12 (он екі) айды құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z102" w:id="95"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z102" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сериялық өнімнің шығу тегі туралы сертификаттың қолданылу мерзімі өндіріс процесінің өзгермейтіндігі сақталған жағдайда оны берген күннен бастап 6 (алты) айды құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z103" w:id="96"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z103" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Егер импорттаушы ел біржақты тәртіппен белгілеген ратификацияланған халықаралық келісімдерде/шарттарда және тауардың шығарылған елін айқындау қағидаларында өзгеше көзделмесе, тауардың шығарылған жері туралы Сертификат, егер онда тазартулар, таңбалар, түзетулер болса, қажетті қолдар және (немесе) мөрлер болмаса, жарамсыз деп есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z104" w:id="97"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z104" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Тауардың шығу тегі туралы сертификаттардың көшірмелері және олардың негізінде берілген құжаттар уәкілетті ұйымда тауардың шығу тегі туралы сертификат берілген күннен бастап кемінде үш жыл сақталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z105" w:id="98"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z105" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Қатысушы мемлекеттер шеңберінде тауарларды өткізу кезінде 1994 жылғы 15 сәуірдегі Еркін сауда аймағын құру туралы Келісімге немесе 2009 жылғы 20 қарашадағы Тәуелсіз Мемлекеттер Достастығында тауарлардың шығарылған елін айқындау Қағидалары туралы келісімге (бұдан әрі - 1994 жылғы немесе 2009 жылғы келісімдер) және осы тауарлар Қазақстан Республикасының аумағына 1993 жылғы 24 қыркүйектегі тауарлардың шығарылған елін айқындау қағидалары күшіне енгенге дейін әкелінді, 5-бағанға: "тауар ҰБТ-да дайындалды (елдің қазіргі атауы, дайындаушының атауы және жылы көрсетіледі дайындау)". Бұл ретте сертификаттың 9-бағанында сызықша қойылады, ал 13-бағанда аумағында тауар өндірілген елдің қазіргі заманғы атауы көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z106" w:id="99"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z106" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Уәкілетті ұйым ЕҮАК шешімінің 3-қосымшасына сәйкес нысан бойынша сериялық өнімге шығарылған шығу тегі туралы сертификаттардың тізілімін (бұдан әрі – Тізілім) қалыптастыруды, сондай-ақ оны өзінің ресми интернет-ресурсында орналастыруды және күн сайын жаңартуды қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z107" w:id="100"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z107" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Сериялық өнімнің шығу тегі туралы сертификаттың қолданылу мерзімі аяқталғанға дейін тауарды жеткілікті түрде қайта өңдеу критерийлері сақталмайтын тиісті сериялық өнімнің өндірістік процесі өзгерген жағдайда, өндіруші өзгерістер мен олардың себептері туралы уәкілетті ұйымға тиісті құжаттарды қоса бере отырып, 5 (бес) жұмыс күні ішінде хабарлайды. Өзгертілген өндірістік процесс бойынша өндірілген тауар партияларына қатысты бұрын берілген сериялық өнімнің шығу тегі туралы сертификатты пайдалануға жол берілмейді. Уәкілетті тұлға ұсынылған құжаттарға оларды алған күннен бастап 3 (үш) жұмыс күні ішінде талдау жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z108" w:id="101"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z108" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өндірістік процестің орын алған өзгерістеріне байланысты тауарды жеткілікті түрде қайта өңдеу критерийлері сақталмайтыны расталған жағдайда, Уәкілетті ұйым кейіннен өндірушіні хабардар ете отырып, өндірістік процестің өзгермейтіндігі қалпына келтірілген сәтке дейін сертификаттың қолданылуын тоқтата тұру туралы шешім қабылдайды, қабылданған шешім туралы шешім қабылданған күннен кейінгі 2 (екі) жұмыс күні ішінде және қабылданған шешім туралы ақпаратты тізілімге енгізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z109" w:id="102"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z109" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өндірістік процестің өзгермейтіндігі қалпына келтірілген жағдайда өндіруші сериялық өнімнің шығу тегі туралы сертификаттың қолданылуын қалпына келтіру үшін өндірістік процестің өзгермейтіндігін қалпына келтіруді растайтын құжаттарды қоса бере отырып, уәкілетті ұйымды хабардар етеді. Уәкілетті тұлға ұсынылған құжаттарға оларды алған күннен бастап 3 (үш) жұмыс күні ішінде талдау жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z110" w:id="103"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z110" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өндірістік процесті қалпына келтіру расталған жағдайда, Уәкілетті ұйым сериялық өнімнің шығу тегі туралы сертификаттың қолданылуын қалпына келтіру туралы шешім қабылдайды, кейіннен шешім қабылданған күннен кейінгі 2 (екі) жұмыс күні ішінде өндірушіні қабылданған шешім туралы хабардар етеді және қабылданған шешім туралы ақпаратты тізілімге енгізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z111" w:id="104"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z111" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Ратификацияланған халықаралық келісімдерге/шарттарға қатысушы мемлекеттер шеңберінде тауарларды кері экспорттау кезінде ратификацияланған халықаралық келісімдерде/шарттарда көзделген талаптар сақталған кезде ауыстырылатын сертификаттар беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z112" w:id="105"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z112" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ратификацияланған халықаралық келісімдерде/шарттарда көзделген талаптар орындалмаған кезде өтініш берушінің өтініші бойынша "түпнұсқа" жалпы нысандағы тауардың шығу тегі туралы ауыстырылатын сертификаттар беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z113" w:id="106"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z113" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тауарларды бір ратификацияланған халықаралық келісім/шарт шеңберінен тыс өткізу кезінде өтініш берушінің өтініші бойынша "түпнұсқа" жалпы нысандағы тауардың шығу тегі туралы ауыстырылатын сертификаттар беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z114" w:id="107"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z114" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ауыстырылған сертификаттарды беру кезінде осы тауардың бастапқы шығарылған елін өзгертуге жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z115" w:id="108"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z115" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Егер тауар экспортталған кезде тауардың шығу тегі туралы сертификат берілмеген болса, уәкілетті ұйым тауардың шығу тегі туралы сертификатты береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z116" w:id="109"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z116" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Уәкілетті ұйым өтініш берушіге істерде бас тарту себептерін негіздей отырып тауардың шығу тегі туралы сертификат беруден бас тартады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z117" w:id="110"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z117" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) тізбеге сәйкес құжаттарды ұсынбау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z118" w:id="111"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z118" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы Қағидаларға және/немесе тауардың шыққан елін айқындау қағидаларын көздейтін, импорттаушы ел біржақты тәртіпте енгізген ратификацияланған халықаралық шарттар/келісімдерге сәйкес келмеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z119" w:id="112"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z119" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Қазақстан Республикасынан экспортталатын, кері экспортталатын тауарларға тауардың шығарылуы туралы сертификатты және (немесе) олардағы деректерді (мәліметтерді) алу үшін өтініш беруші ұсынған құжаттардың дәйексіздігі анықталған жағдайларда жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z120" w:id="113"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z120" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш берушіге бас тартуға шағымдану Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің ережелеріне сәйкес жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z121" w:id="114"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z121" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Тауардың шығу тегі туралы сертификаттың қолданысын жою тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z122" w:id="115"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z122" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Тауардың шығу тегі туралы сертификаттың күшін жою уәкілетті ұйымның шешімімен мыналардың негізінде жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z123" w:id="116"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z123" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы өзгерістерді растайтын құжаттарды қоса бере отырып, тауардың шығу тегі туралы сертификат бағандарында қамтылған мәліметтердің өзгеруі туралы өтініш берушінің өтініштері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z124" w:id="117"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z124" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) "Техникалық реттеу туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі - техникалық реттеу туралы Заң) сәйкес берілген техникалық реттеу саласындағы уәкілетті органның нұсқамасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z125" w:id="118"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z125" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) тауардың шығу тегі туралы сертификаттарды берудің негізділігін, оларда қамтылған мәліметтердің дұрыстығын верификациялау (тексеру) қорытындылары бойынша уәкілетті органды верификациялау нәтижелері туралы актіні және дайындаушылардың тауарды әкелу елінің уәкілетті органдарының сұрау салулары негізінде тауарлардың шығарылған елін айқындау өлшемшарттарын орындауын қамтиды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z126" w:id="119"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z126" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың 1) тармақшасының негізінде тауардың шыққан елі сертификатының қолданысының күшін жою туралы шешім қабылданған жағдайда, өтініш берушінің өтініші бойынша оның орнына тауардың шығу тегі туралы сертификат беріледі. Бұл ретте өтініш беруші осы өзгерістерді растайтын қажетті құжаттарды ұсынады. Оның орнына берілген тауардың шығу тегі туралы экспорттық сертификатты беру кезінде жаңадан берілетін тауардың шығу тегі туралы сертификатта ауыстырылатын сертификаттың нөмірі мен күні көрсетіле отырып, оның орнына беру туралы жазба жасалады. Басқа сертификаттың орнына берілген тауардың шығу тегі туралы сертификатқа жаңа реттік нөмір беріледі. Оның орнына берілген сертификаттың қолданылу мерзімі ауыстырылатын сертификаттың қолданылу мерзімінен аспайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z127" w:id="120"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z127" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уәкілетті ұйым Қазақстан Республикасынан экспортталатын, кері экспортталатын тауардың шығу тегі туралы берілген сертификаттар тізілімінде Қазақстан Республикасынан экспортталатын, кері экспортталатын тауардың шығу тегі туралы сертификаттың қолданысының күшін жою туралы ақпаратты көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z128" w:id="121"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z128" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оның орнына тауардың шығу тегі туралы сертификатты немесе оны беруден бас тарту туралы жазбаша дәлелді шешімді беру мерзімі өтінім уәкілетті ұйымда тіркелген күннен кейінгі бір жұмыс күнінен аспайды. Тауардың шығу тегі туралы сертификаттың орнына беруден бас тарту туралы дәлелді шешім уәкілетті ұйымның цифрлық жүйесі арқылы беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkEnd w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4003,108 +3961,108 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z129" w:id="122"/>
+    <w:bookmarkStart w:name="z129" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Тауардың шығу тегі туралы сертификаттарды беру негізділігін, оларда көрсетілген мәліметтердің шынайылығын, сондай-ақ өндірушілердің тауардың шыққан елін айқындау өлшемшарттарын сәйкестігін верификациялау (тексеру) тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z130" w:id="123"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z130" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Тауарды әкелу елінің уәкілетті органы Қазақстан Республикасынан экспортталатын тауардың шығу тегі туралы сертификатты берудің түпнұсқалығына, ондағы мәліметтердің дұрыстығына және өндірушілердің тауарлардың шығарылған елін айқындау өлшемшарттарын орындауына қатысты негізделген күмән болған кезде уәкілетті органға тауардың шығу тегі туралы сертификаттың түпнұсқалығын және (немесе) олардағы мәліметтердің дұрыстығын растау немесе тауардың шығу тегі туралы сертификаттың дұрыстығын растау туралы тауарларды шығару критерийінің орындалуы туралы мәліметтер және (немесе) құжаттардың көшірмелері, соның негізінде сертификат берілді. Тексеру туралы сұрау салуға тауардың шығу тегі туралы тексерілетін сертификаттың көшірмесі қоса беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z131" w:id="124"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z131" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Уәкілетті ұйым верификацияны жүргізу үшін уәкілетті ұйымның цифрлық жүйесінің мәліметтеріне қол жеткізуді ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkEnd w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4123,440 +4081,440 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z132" w:id="125"/>
+    <w:bookmarkStart w:name="z132" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Тексеру (тексеру) сұрау салу келіп түскен күннен бастап 3 (үш) ай ішінде жүзеге асырылады. Оны қарау нәтижелері туралы ақпарат тауарды әкелу елінің уәкілетті органына жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z133" w:id="126"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z133" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Тауардың шығу тегі немесе оның нақты шығу тегі туралы сертификаттың түпнұсқалығын анықтау мүмкін болмаған кезде тауарды әкелу елінің уәкілетті органына тиісті ақпарат жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z134" w:id="127"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z134" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Тауарлардың шығу тегі туралы сертификаттардың көшірмелерін тексеру (тексеру) жүргізу кезінде экспорттық құжаттар өтініш берушіде кемінде үш жыл сақталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z135" w:id="128"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z135" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Верификация, егер бұл ратификацияланған халықаралық келісімдерде немесе шарттарда және әкелу елі біржақты тәртіппен белгілеген шығарылған елді айқындау қағидаларында көзделген жағдайда немесе тауарды әкелу елінің уәкілетті органы верификациялық сұрау салудың нәтижелеріне қанағаттанбаған жағдайда, мәлімделген деректердің өндірістің нақты шарттарына сәйкестігін тексеру үшін өндіріске барып жүзеге асырылуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z136" w:id="129"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z136" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>35. Шығуды уәкілетті органның, уәкілетті ұйымның және салалық қауымдастықтардың өкілдерінен тұратын комиссия жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z138" w:id="130"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z138" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Шығу алдында уәкілетті орган келу мақсатын, верификация нысанасы болып табылатын тауарлар туралы мәліметтерді, комиссия құрамын және кетудің болжамды күнін көрсете отырып, өндірушіге жазбаша хабарлама жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z139" w:id="131"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z139" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Шығу тек тауарды өндірушінің жазбаша келісімімен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z140" w:id="132"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z140" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Өндіруші хабарламаны алған сәттен бастап үш жұмыс күні ішінде шығуға келісім береді немесе негізделген бас тартады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z141" w:id="133"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z141" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. Өндіруші шығуды жүргізуден бас тартқан не верификацияға кедергі келтірген жағдайда тауардың шығу тегі туралы сертификат жойылуға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z142" w:id="134"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z142" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өндіруші келіскен жағдайда шығу келісімді алғаннан кейін үш жұмыс күні ішінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z143" w:id="135"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z143" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Шығу барысында комиссия тексерілетін тауарды өндіру үшін технологиялық процестің немесе операцияның орындалуын тексереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z144" w:id="136"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z144" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. Шығу нәтижелері бойынша Комиссия мүшелері мен тауар өндірушінің өкілдері қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z145" w:id="137"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z145" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. Тауардың шығу тегі туралы сертификаттарды берудің негізділігін верификациялау (тексеру), оларда қамтылған мәліметтердің дұрыстығын және дайындаушылардың тауарлардың шығарылған елін айқындау өлшемшарттарын орындауының қорытындылары бойынша уәкілетті орган верификация (тексеру) нәтижелері туралы акт жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z146" w:id="138"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z146" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. Тауардың шығу тегі туралы Сертификат қорғау дәрежесі бар бланкілерде ресімделеді: бірінші данасы - түпнұсқасы, екінші және үшінші данасы - көшірмелері. Сертификаттың түпнұсқасы мен бір көшірмесі өтініш берушіге беріледі, ал екінші көшірмесі тауардың шығу тегі туралы сертификат берген уәкілетті ұйымда сақталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z147" w:id="139"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z147" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ресімделген сертификаттар өтінім берушіге (не сенімхат бойынша оның өкіліне) берілген тауардың шығу тегі туралы сертификаттарды тіркеу журналына қол қойғызып беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z148" w:id="140"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z148" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тауардың шығу тегі туралы ресімделген сертификаттарды басқа тұлғаларға беруге жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z149" w:id="141"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z149" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. Тауардың шығу тегі туралы сертификат жоғалған немесе бүлінген жағдайларда өтініш беруші сертификаттың телнұсқасын беру туралы өтінішпен тауардың шығу тегі туралы сертификат берген уәкілетті ұйымға жазбаша нысанда жүгінеді. Берілген телнұсқаның тіркеу нөмірі түпнұсқаның тіркеу нөміріне сәйкес келеді. Сертификаттың телнұсқасы түпнұсқасы берілген мерзім аяқталғанға дейін қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z150" w:id="142"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z150" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45. Тауардың шығу тегі туралы сертификаттың немесе оны беруден бас тарту туралы жазбаша дәлелді шешімнің телнұсқасын беру мерзімі өтінім уәкілетті ұйымда тіркелген күннен кейінгі бір жұмыс күнінен аспайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z151" w:id="143"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z151" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тауардың шығу тегі туралы сертификаттың телнұсқасын беруден бас тарту туралы дәлелді шешім уәкілетті ұйымның цифрлық жүйесі арқылы беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkEnd w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4575,1674 +4533,1674 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z152" w:id="144"/>
+    <w:bookmarkStart w:name="z152" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. "Түпнұсқа" нысанындағы тауардың шығу тегі туралы сертификат бланкісінің мөлшері 210х297 мм (ұзындығы бойынша үлкен жаққа 5 миллиметрге немесе кіші жаққа 8 миллиметрге ауытқуға жол беріледі), типографиялық тәсілмен ақ жазу қағазында 80 грамм, қорғаудың төрт дәрежесі бар целлюлозаның механикалық қоспаларынсыз дайындалады: төменгі оң жақтағы 6 таңбалы сериялық нөмір бланк жасалған Жылдың соңғы цифрынан және бланктің бес таңбалы реттік нөмірінен тұратын бланк бұрышында контур бойынша микротекст (баспахананың атауы мен мекенжайы), ашық қызғылт реңктің фоны, басып шығарылған блокперфект өрнегі (тангир), кез-келген бұрмалануды механикалық немесе химиялық жолмен көзге көрінетін етіп, контур бойымен жақтау (гильош) көк реңк.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkEnd w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СТ-1" нысанындағы тауардың шығу тегі туралы сертификат бланкісінің мөлшері 210х297 мм (ұзындығы бойынша үлкен жаққа 5 миллиметрге немесе кіші жаққа 8 миллиметрге ауытқуға жол беріледі), типографиялық тәсілмен ақ жазу қағазында 80 грамм, қорғаудың төрт дәрежесі бар целлюлозаның механикалық қоспаларынсыз дайындалады: 7 таңбалы сериялық нөмір бланк жасалған Жылдың соңғы цифрынан және бланктің алты таңбалы реттік нөмірінен тұратын бланктің төменгі оң жақ бұрышында контур бойынша микротекст (баспахананың атауы мен мекенжайы), блокперфективті өрнегі бар ашық көк реңктің фоны (тангир), кез-келген бұрмалануды механикалық немесе химиялық жолмен көзге көрінетін етеді, контур бойымен жақтау (гильош) қызғылт сары реңк.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СТ-1" (1993) нысанындағы тауардың шығу тегі туралы сертификат бланкісінің мөлшері 210х297 мм (ұзындығы бойынша үлкен жаққа 5 миллиметрге немесе кіші жаққа 8 миллиметрге ауытқуға жол беріледі), типографиялық тәсілмен ақ жазу қағазында 80 грамм, қорғаудың төрт дәрежесі бар целлюлозаның механикалық қоспаларынсыз дайындалады: 7 таңбалы бланк жасалған Жылдың соңғы цифрынан және бланктің алты таңбалы реттік нөмірінен тұратын бланктің төменгі оң жақ бұрышындағы сериялық нөмір, контур бойынша микротекст (баспахананың атауы мен мекенжайы), ашық көк реңктің фоны, басып шығарылған блокперфект өрнегі (тангир), кез-келген бұрмалануды механикалық немесе химиялық жолмен көзге көрінетін етеді, контур бойымен жақтау (гильош) қызғылт реңк.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z153" w:id="145"/>
+    <w:bookmarkStart w:name="z153" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СТ-2" нысанындағы тауардың шығу тегі туралы сертификат бланкісінің мөлшері 210х297 мм (ұзындығы бойынша үлкен жаққа 5 миллиметрге немесе кіші жаққа 8 миллиметрге ауытқуға жол беріледі), типографиялық тәсілмен ақ жазу қағазында 80 грамм, қорғаудың төрт дәрежесі бар целлюлозаның механикалық қоспаларынсыз дайындалады: 7 таңбалы сериялық нөмір бланк жасалған Жылдың соңғы цифрынан және бланктің алты таңбалы реттік нөмірінен тұратын бланктің төменгі оң жақ бұрышында контур бойынша микротекст (баспахананың атауы мен мекенжайы), блокперфективті өрнегі бар ашық сары реңктің фоны (тангир), кез-келген бұрмалануды механикалық немесе химиялық жолмен көзге көрінетін етеді, контур бойымен жақтау (гильош) қызғылт сары реңк.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z154" w:id="146"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z154" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СТ-3" нысанындағы тауардың шығу тегі туралы сертификат бланкісінің мөлшері 210х297 мм (ұзындығы бойынша үлкен жаққа 5 миллиметрге немесе кіші жаққа 8 миллиметрге ауытқуға жол беріледі), баспаханалық тәсілмен ақ жазу қағазында 80 грамм, қорғаудың төрт дәрежесі бар целлюлозаның механикалық қоспаларынсыз дайындалады: 7 таңбалы сериялық нөмір бланк жасалған Жылдың соңғы цифрынан және бланктің алты таңбалы реттік нөмірінен тұратын бланктің төменгі оң жақ бұрышында контур бойынша микротекст (баспахананың атауы мен мекенжайы), ашық жасыл реңктің фоны, басып шығарылған блокперфект өрнегі (тангир), кез-келген бұрмалануды механикалық немесе химиялық жолмен көзге көрінетін етеді, контур бойымен жақтау (гильош) қызғылт реңк.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z155" w:id="147"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z155" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "А" нысанындағы тауардың шығу тегі туралы сертификат бланкісінің мөлшері 210х297 мм (ұзындығы бойынша үлкен жаққа 5 миллиметрге немесе кіші жаққа 8 миллиметрге ауытқуға жол беріледі), типографиялық тәсілмен ақ жазу қағазында 80 грамм, қорғаудың төрт дәрежесі бар целлюлозаның механикалық қоспаларынсыз дайындалады: төменгі оң жақтағы 7 таңбалы сериялық нөмір бланк жасалған Жылдың соңғы цифрынан және бланктің алты таңбалы реттік нөмірінен тұратын бланк бұрышында контур бойынша микротекст (баспахананың атауы мен мекенжайы), блокперфектпен (тангир) басып шығарылған ашық жасыл реңктің фоны кез-келген бұрмалануды механикалық немесе химиялық жолмен көзге көрінетін етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z156" w:id="148"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z156" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "EAV" нысанындағы тауардың шығу тегі туралы сертификат бланкісінің мөлшері 210х297 мм (ұзындығы бойынша үлкен жаққа 5 миллиметрге немесе кіші жаққа 8 миллиметрге ауытқуға жол беріледі), типографиялық тәсілмен ақ жазу қағазында 80 грамм, қорғаудың төрт дәрежесі бар целлюлозаның механикалық қоспаларынсыз дайындалады: төменгі оң жақтағы 7 таңбалы сериялық нөмір бланк жасалған Жылдың соңғы цифрынан және бланктің алты таңбалы реттік нөмірінен тұратын бланк бұрышында контур бойынша микротекст (баспахананың атауы мен мекенжайы), ашық қызғылт реңктің фоны, басып шығарылған блокперфект өрнегі (тангир), кез-келген бұрмалануды механикалық немесе химиялық жолмен көзге көрінетін етеді, контур бойымен жақтау (гильош) ашық қызғылт реңк.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z157" w:id="149"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z157" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47. 2009 жылғы Келісімге қатысушы мемлекеттерде мемлекеттік сатып алу рәсімдерін жүргізу мақсаттары үшін "СТ-1" нысанындағы тауардың шығу тегі туралы Сертификат 1994 жылғы немесе 2009 жылғы Келісімнің ажырамас бөлігі болып табылатын тауарлардың шығарылған елін айқындау қағидаларында белгіленген нысан бойынша және тауарлардың шығарылған елін айқындау қағидаларында көзделген айқындау өлшемшарттарына сәйкес толтырылады келесі ерекшеліктерді ескере отырып, тауарлар шығарылған елдер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z158" w:id="150"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z158" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) "жүк жөнелтуші/экспорттаушы (атауы және мекенжайы)" 1-бағанында мемлекеттік сатып алу рәсіміне қатысушы - өтініш беруші туралы ақпарат (атауы (Тегі, Аты, Әкесінің аты (бар болса) - дара кәсіпкер үшін), орналасқан жері (тұрғылықты жері) көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z159" w:id="151"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z159" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) "Жүк алушы/импорттаушы (атауы және мекенжайы)" деген 2-бағанға: "талап бойынша ұсыну үшін" деген жазба енгізіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z160" w:id="152"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z160" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) "көлік құралдары және жүру бағыты (белгілі болғандай)" 3-бағаны толтырылмайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z161" w:id="153"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z161" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) "қызметтік белгілер үшін" деген 5-бағанға мынадай жазба енгізіледі: "мемлекеттік (муниципалдық) сатып алу рәсімдеріне қатысу мақсаттары үшін";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z162" w:id="154"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z162" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) "орындар саны және қаптама түрі" 7-бағаны толтырылмайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z163" w:id="155"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z163" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) "тауар саны" 10-бағаны толтырылмайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z164" w:id="156"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z164" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) "шот-фактураның нөмірі мен күні" 11-бағаны толтырылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z165" w:id="157"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z165" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік сатып алу рәсімдерін жүргізу мақсаттары үшін "СТ-1" нысанындағы тауардың шығу тегі туралы Сертификат өтініш берушіде соңғы 2 (екі) жылда берілген сұратылған тауарға қатысты тауарды экспорттау мақсаттары үшін "СТ-1" нысанындағы сертификат болған жағдайда беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z166" w:id="158"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z166" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік сатып алу рәсімдерін жүргізу мақсаттары үшін "СТ-1" нысанындағы тауардың шығу тегі туралы сертификат беру үшін Тізбенің 1-1-тармағында көзделген құжаттар талап етілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z167" w:id="159"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z167" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік сатып алу рәсімдерін жүргізу мақсаттары үшін СТ-1 тауарының шығу тегі туралы Сертификат тауардың белгісіз көлеміне (санына) беріледі және ол берілген күннен бастап 2 жыл ішінде тауардың шығу тегі туралы құжат ретінде қаралады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z226" w:id="160"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z226" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6-тарау. "CT-KZ" нысанындағы тауардың шығу тегі туралы сертификат беру үшін тауарлардың шығарылған елін айқындау</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkEnd w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағидалар 6-тараумен толықтырылды - ҚР Сауда және интеграция министрінің 30.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 378-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z227" w:id="161"/>
+    <w:bookmarkStart w:name="z227" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48. Тауардың шығарылған елін анықтау үшін тауар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z228" w:id="162"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z228" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) толығымен қазақстанда шыққан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z229" w:id="163"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z229" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) тауарды жеткілікті қайта өңдеу өлшемшарты ескеріле отырып, Қазақстанда шығарылған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z230" w:id="164"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z230" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49. Қазақстан Республикасында толық өндірілген деп есептелетін тауарларды айқындау осы Қағидалардың 7-тармағына сәйкес жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z231" w:id="165"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z231" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50. Қазақстандық тауарды жеткілікті қайта өңдеу өлшемшарттары мынадай болып табылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z232" w:id="166"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z232" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) тауарды қайта өңдеу нәтижесінде болған алғашқы алты белгінің кез келгенінің деңгейінде СЭҚ ТН бойынша тауар кодының өзгеруі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z233" w:id="167"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z233" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) "франко-зауыт" бағасы шарттарында дайын өнім құнының бағасында пайдаланылатын шетелдік материалдар құнының пайыздық мөлшері осы Қағидалардың 48-тармағының талаптарын ескере отырып, 30 пайыздан аспайтын болса, тауар құнының өзгеруі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z234" w:id="168"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z234" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51. Тауарды жеткілікті қайта өңдеудің негізгі өлшемшарты тауарды қайта өңдеу нәтижесінде болған алғашқы алты белгінің кез келгенінің деңгейінде СЭҚ ТН бойынша тауар кодын өзгерту болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z235" w:id="169"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z235" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52. Осы Қағидалардың 50-тармағының 1) тармақшасында көрсетілген жеткілікті қайта өңдеу өлшемшарты орындалмаған жағдайда, осы Қағидалардың 50-тармағының 2) тармақшасының жеткілікті қайта өңдеу өлшемшарты қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z236" w:id="170"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z236" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53. Тауарды жеткілікті қайта өңдеу өлшемшарттарына сай келмейтін шарттар осы Қағидалардың 9-тармағында белгіленген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z237" w:id="171"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z237" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54. Егер адвалорлық үлестің ережесі қолданылған жағдайда, тауар өндірісіндегі адвалорлық үлесті есептеу осы Қағидалардың 5-тармағына сәйкес жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z238" w:id="172"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z238" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тауар өндірісіндегі адвалорлық үлесті есептеу осы Қағидаларға 1-қосымшаға сәйкес формула бойынша жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z239" w:id="173"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z239" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55. Бөлшектелген немесе жиналмаған түрде жеткізілетін тауарлардың шығарылған елін айқындау осы Қағидалардың 10-тармағына сәйкес жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z240" w:id="174"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z240" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56. Тауардың шығарылған елін айқындау ерекшеліктері осы Қағидалардың 11-тармағының талаптарын ескере отырып көзделеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z241" w:id="175"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z241" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Адвалорлық үлесті есептеу кезінде жылу және электр энергиясы "франко-зауыт" бағасы бойынша дайын өнімнің құнында ескеріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z242" w:id="176"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z242" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Еуразиялық экономикалық комиссия Кеңесінің 2021 жылғы 14 қыркүйектегі № 80 шешімімен бекітілген "Еуразиялық экономикалық одақтың сыртқы экономикалық қызметтің бірыңғай Тауар номенклатурасын және Еуразиялық экономикалық одақтың Бірыңғай кедендік тарифін бекіту, сондай-ақ Еуразиялық экономикалық комиссия Кеңесінің кейбір шешімдеріне өзгерістер енгізу және олардың күшін жою туралы" Негізгі интерпретациялау қағидаларының 5-тармағына (бұдан әрі – СЭҚ ТН интерпретациялау қағидалары) сәйкес қаптама ондағы өнімдермен бірге сыныпталатын болғандықтан, тауардың шыққан жерін айқындау кезінде қаптама осы тауардың құрамдас бөлігі ретінде қарастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z243" w:id="177"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z243" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жеткілікті қайта өңдеу өлшемшартын қолдану объектісі СЭҚ ТН интерпретациялау қағидаларына сәйкес дербес жіктеу объектісі ретінде айқындалатын тауар болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z244" w:id="178"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z244" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тауарлар жиынтығының шығу тегін анықтау кезінде жеткілікті қайта өңдеу өлшемшартын қолдану объектісі жиынтықтың құрамына кіретін әрбір жеке элементті қарастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z245" w:id="179"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z245" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бірқатар элементтер тобынан тұратын немесе бірнеше бөлшектен құрастырылған және СЭҚ ТН интерпретациялау қағидаларына сәйкес біртұтас тауар ретінде сыныпталатын тауар тұтастай алғанда жеткілікті қайта өңдеу критерийін қолдану объектісі ретінде қарастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z246" w:id="180"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z246" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер тауарлар партиясы СЭҚ ТН бір тауар позициясында жіктелетін бірдей өнімдерден тұрса, онда әрбір өнім жеткілікті қайта өңдеу өлшемшарты қолдану мақсаттары үшін бөлек қаралады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z247" w:id="181"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z247" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Бірқатар элементтер тобынан тұратын немесе бірнеше бөлшектен құрастырылған және СЭҚ ТН интерпретациялау қағидаларына сәйкес біртұтас тауар ретінде сыныпталатын тауар, егер оның барлық құрамдас бөліктері жеткілікті қайта өңдеу критерийлеріне сәйкес келсе, жеткілікті қайта өңдеу критерийлеріне сәйкес деп танылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z248" w:id="182"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z248" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер осы тауардың құрамдас бөліктерінің бір бөлігі жеткілікті қайта өңдеу өлшемшарттарына сәйкес келсе, ал бір бөлігі жеткілікті қайта өңдеу өлшемшарттарына сәйкес келмесе, егер жеткілікті қайта өңдеу өлшемшарттарына қанағаттандырмайтын құрамдас бөліктердің құны түпкілікті өнімнің "франко-зауыты" бағасының 15 % аспаса, бұл тауар жеткілікті қайта өңдеу өлшемшарттарына сәйкес деп есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z249" w:id="183"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z249" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 7-тарау. "CT-KZ" нысанындағы тауардың шығу тегі туралы сертификат беру үшін тауардың шығарылған елін айқындау бойынша талдау жүргізу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkEnd w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағидалар 7-тараумен толықтырылды - ҚР Сауда және интеграция министрінің 30.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 378-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z250" w:id="184"/>
+    <w:bookmarkStart w:name="z250" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       57. Тауардың шығарылған елін айқындау бойынша талдау осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша өтінім және осы Қағидалардың 60-тармағында көрсетілген тізбеге сәйкес өтініш беруші ұсынған құжаттар негізінде шарттық негізде жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z251" w:id="185"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z251" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       58. Уәкілетті тұлға тауардың шығарылған елін айқындау бойынша талдауды осы Қағидалардың 60-тармағының талаптары сақталған жағдайда, осы Қағидалардың 59-тармағында көрсетілген тізбеге сәйкес құжаттардың толық топтамасымен өтінімді ұсынған және тіркеген сәттен бастап бес жұмыс күнінен аспайтын мерзімде жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z252" w:id="186"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z252" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       59. Тауардың шығарылған елін анықтау бойынша талдау мыналарды қамтиды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z253" w:id="187"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z253" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы Қағидалардың 60-тармағына сәйкес ұсынылған тауардың шығу тегін растайтын құжаттарды талдау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z254" w:id="188"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z254" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) сыртқы белгілері, таңбалануы (атауы, түрі, қаптамасы, сыныбы, дайындаушы кәсіпорын) бойынша тауарды бірдейлендіруді, шығарылуы алғаш рет жүзеге асырылатын СЭҚ ТН тауар кіші субпозицияларына өтінім берілген жағдайда, тауарды және оны өндіру орнын өндірістің орналасқан жеріне барып суретке түсіруді жүзеге асыруды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z255" w:id="189"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z255" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осы Қағидалардың 50-тармағына сәйкес тауарды жеткілікті қайта өңдеу өлшемшарттарын белгілеу мақсатында тауарды өндіру кезіндегі технологиялық процесті талдау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z256" w:id="190"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z256" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) мәлімделген тауардың СЭҚ ТН-ге және ҚР ҰЖ 04 "Экономикалық қызмет түрлері бойынша өнімдер жіктеуіші" Қазақстан Республикасының Ұлттық жіктеуішіне (бұдан әрі – СЭҚ ТН бойынша өнімдер жіктеуіші) сәйкес келуін тексеру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z257" w:id="191"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z257" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       60. Тауардың шығарылған елін анықтау бойынша талдау жүргізу үшін өтініммен бірге мынадай құжаттар ұсынылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z258" w:id="192"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z258" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өтініш берушінің заңды мәртебесін растайтын құжаттар (заңды тұлғалар үшін - заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы анықтама (куәлік), заңды тұлға филиалын немесе өкілдігін есептік тіркеу туралы анықтама, заңды тұлғаның филиалы немесе өкілдігі туралы ереже, дара кәсіпкерлер үшін-дара кәсіпкердің тіркеу құжаты) заңды тұлғада 1 (бір) рет жыл;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z259" w:id="193"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z259" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) тауарды сатып алуды растайтын құжаттар (егер өтініш беруші мәлімделген тауарды өндіруші болып табылмаған жағдайда) - тауарды өндірушімен немесе тауарды сатып алуға арналған шарт, жүкқұжаттар, шот-фактуралар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z260" w:id="194"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z260" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) еркін экономикалық аймақтар мен Еркін қоймалар аумағында қызметтің жүзеге асырылуын растайтын құжаттар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z261" w:id="195"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z261" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сыртқы сауда келісімшартының (шартының), шот-фактураның немесе шот-проформаның немесе тауардың қаржылық және (немесе)сандық өлшемдерін көрсететін өзге де құжаттың көшірмесі (Тауар Қазақстан Республикасынан тыс жерге әкетілген жағдайда ұсынылады);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z262" w:id="196"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z262" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) қазақстандық тауар өндірушілер тізілімінен үзінді көшірме;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z263" w:id="197"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z263" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) тауарды жеткілікті қайта өңдеу өлшемшартын айқындауға арналған құжаттар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z264" w:id="198"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z264" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       шикізатты және (немесе) шот-фактураны жеткізуге арналған шарттар және (немесе) тауар өндірісінде пайдаланылатын шикізаттың және (немесе) компоненттердің құнын растау үшін жүкқұжаттар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z265" w:id="199"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z265" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       технологиялық операцияларды сипаттайтын құжаттама;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z266" w:id="200"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z266" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мәлімделген тауарды өндіруге арналған жабдықтардың тізбесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z267" w:id="201"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z267" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өндірістік үй-жайға арналған құжаттар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z268" w:id="202"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z268" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       пайдаланылатын шикізаттың немесе шетелдік шыққан компоненттің құнын ескере отырып, "франко-зауыт" бағасы шарттарында дайын өнімнің құнын есептеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z269" w:id="203"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z269" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақшаның екінші, төртінші, бесінші және алтыншы абзацтарында көрсетілген құжаттар Қазақстан Республикасында толықтай өндірілген тауарлар үшін, осы Қағидалардың 7-тармағының 11) тармақшасында көрсетілгендерді қоспағанда, ұсынылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z270" w:id="204"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z270" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) қойманың мекенжайын көрсете отырып, қоймадағы тауардың болуы мен саны туралы қойма анықтамасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z271" w:id="205"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z271" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) өтініш берушінің мүдделерін білдіруге арналған сенімхат (егер өтінішті басшы бермеген жағдайда).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z272" w:id="206"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z272" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       61. Тауардың шығарылған елін айқындау бойынша талдау нәтижелері бойынша уәкілетті тұлға осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес "CT-KZ" нысанындағы тауардың шығу тегі туралы сертификатты ресімдеу туралы не "CT-KZ" нысанындағы тауардың шығу тегі туралы сертификатты ресімдеуден бас тарту туралы қорытындыны куәландырады және береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z273" w:id="207"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z273" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "CT-KZ" нысанындағы тауардың шығу тегі туралы сертификатты ресімдеуден бас тарту туралы қорытынды мынадай жағдайларда ресімделеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z274" w:id="208"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z274" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы Қағидалардың 69-тармағына сәйкес құжаттар ұсынылмаған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z275" w:id="209"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z275" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы Қағидалардың талаптарына сәйкес келмеген;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z276" w:id="210"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z276" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) "CT-KZ" нысанындағы тауардың шығу тегі туралы сертификатты және (немесе) олардағы деректерді (мәліметтерді) алу үшін өтініш беруші ұсынған құжаттардың анық белгілеу анықталса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z277" w:id="211"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z277" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тауардың шығу тегі туралы қорытындының қолданылу мерзімі он екі айды құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z278" w:id="212"/>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z278" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 8-тарау. "CT-KZ" нысанындағы тауардың шығу тегі туралы сертификат беру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkEnd w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағидалар 8-тараумен толықтырылды - ҚР Сауда және интеграция министрінің 30.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 378-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z279" w:id="213"/>
+    <w:bookmarkStart w:name="z279" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       62. "CT-KZ" нысанындағы тауардың шығу тегі туралы Сертификат "CT-KZ" нысанындағы тауардың шығу тегі туралы сертификатты ресімдеу туралы қорытынды негізінде ресімделеді, куәландырылады және беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z280" w:id="214"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z280" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "CT-KZ" нысанындағы тауардың шығу тегі туралы Сертификат уәкілетті ұйымның цифрлық жүйесі арқылы электрондық нысанда беріледі. Өтініш берушінің өтініші бойынша "CT-KZ" нысанындағы тауардың шығу тегі туралы сертификат уәкілетті ұйымның мөрімен және уәкілетті тұлғаның қолымен куәландырылған қағаз түрінде беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z281" w:id="215"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z281" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер өтініш берушінің іс жүргізу орнынан уәкілетті ұйымның тиісті аумақтық бөлімшесіне дейінгі арақашықтық уәкілетті ұйымның басқа аумақтық бөлімшесіне дейінгі арақашықтықтан екі есе артық болған жағдайда, онда өтініш берушіге өтінімді және оған қоса берілген құжаттарды уәкілетті ұйымның жақын аумақтық бөлімшесіне беруге жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkEnd w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6261,250 +6219,250 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z282" w:id="216"/>
+    <w:bookmarkStart w:name="z282" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       63. "CT-KZ" нысанындағы тауардың шығу тегі туралы сертификатты беру мерзімі "CT-KZ" нысанындағы тауардың шығу тегі туралы сертификатты ресімдеу туралы қорытынды берілген күннен кейінгі 1 (бір) жұмыс күнінен аспайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z283" w:id="217"/>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z283" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "CT-KZ" нысанындағы тауардың шығу тегі туралы сертификатты тауарларға Уәкілетті ұйым ресімдейді, куәландырады және береді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z284" w:id="218"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z284" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) тауарды жеткілікті қайта өңдеу өлшемшарттарына сәйкес өндірілген немесе жеткілікті қайта өңдеуге ұшыраған және еркін экономикалық аймақтар мен Еркін қоймалар аумағынан Қазақстан Республикасы аумағының қалған бөлігіне әкетілетін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z285" w:id="219"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z285" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) тауарды жеткілікті қайта өңдеу өлшемшарттарына сәйкес өндірілген немесе жеткілікті қайта өңдеуге ұшыраған және еркін экономикалық аймақтар мен Еркін қоймалар аумағынан Қазақстан Республикасының аумағынан тысқары жерлерге әкетілетін тауарлар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z286" w:id="220"/>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z286" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Тауардың шығу тегі туралы "CT-KZ" нысанындағы сертификат осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес электрондық және қағаз нысанда беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z287" w:id="221"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z287" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       64. Уәкілетті ұйымның цифрлық жүйесі арқылы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z288" w:id="222"/>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z288" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өтінім және осы Қағидалардың 90-тармағында көзделген және өтініш берушінің электрондық цифрлық қолтаңбасымен куәландырылған электрондық нысандағы құжаттардың электрондық көшірмелері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z289" w:id="223"/>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z289" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) "CT-KZ" нысанындағы тауардың шығу тегі туралы сертификатты ресімдеу туралы не "CT-KZ" нысанындағы тауардың шығу тегі туралы сертификатты ресімдеуден бас тарту туралы қорытынды ресімделеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z290" w:id="224"/>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z290" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уәкілетті ұйым мемлекеттік бақылауды жүргізу үшін уәкілетті органға мәліметтерге қол жеткізуді ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkEnd w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6523,366 +6481,366 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z291" w:id="225"/>
+    <w:bookmarkStart w:name="z291" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       65. "CT-KZ" нысанындағы тауардың шығу тегі туралы Сертификат және олардың негізінде берілген құжаттар сертификат берілген күннен бастап уәкілетті ұйымда кемінде үш жыл сақталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z292" w:id="226"/>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z292" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       66. "CT-KZ" нысанындағы тауардың шығу тегі туралы сертификаттың қолданылу мерзімі берілген күннен бастап он екі айды құрайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z293" w:id="227"/>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z293" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "CT-KZ" нысанындағы тауардың шығу тегі туралы Сертификат онда көрсетілген тауар санына қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z294" w:id="228"/>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z294" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 9-тарау. "CT-KZ" нысанындағы тауардың шығу тегі туралы сертификаттың қолданысын жою</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkEnd w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағидалар 9-тараумен толықтырылды - ҚР Сауда және интеграция министрінің 30.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 378-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z295" w:id="229"/>
+    <w:bookmarkStart w:name="z295" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       67. "CT-KZ" нысанындағы тауардың шығу тегі туралы сертификаттың күшін жою уәкілетті ұйымның шешімімен мынадай жағдайларда/негізде қабылданады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z296" w:id="230"/>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z296" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) дайындаушы кәсіпорын қызметінің тоқтатылуына байланысты өтініш берушінің өтініші;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z297" w:id="231"/>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z297" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы өзгерістерді растайтын құжаттарды қоса бере отырып, тауардың шығу тегі туралы сертификат бағандарында қамтылған мәліметтердің өзгеруі туралы өтініш берушінің өтініші;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z298" w:id="232"/>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z298" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) Техникалық реттеу туралы Заңның 46-бабы 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес берілген техникалық реттеу саласындағы уәкілетті органның нұсқамалары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z299" w:id="233"/>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z299" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) "CT-KZ" нысанындағы тауардың шығу тегі туралы сертификатты алу кезінде ұсынылатын өтініш беруші ұсынған құжаттардың (мәліметтердің) анық выстігін анықтауға уәкілетті өзге де мемлекеттік органдардың нұсқамалары (қаулылары).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z300" w:id="234"/>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z300" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш берушінің осы тармақтың 1) және 2) тармақшаларында көрсетілген өтініштері уәкілетті ұйымның цифрлық жүйесі арқылы беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z301" w:id="235"/>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z301" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "CT-KZ" нысанындағы тауардың шығу тегі туралы Сертификат осы тармақтың 3) және 4) тармақшаларының негізінде шешім қабылдау кезінде тауардың шығарылған өлшемшарты мен еліне әсер еткен жағдайларда оны берген күннен бастап жойылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z302" w:id="236"/>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z302" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өтінімде қамтылған және осы Қағидалардың 60-тармағына сәйкес өтініш берушінің құжаттарында ұсынылған мәліметтерде бұрмалау және (немесе) анықоверстік фактілері анықталған кезде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z303" w:id="237"/>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z303" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) тауардың шығарылған еліне әсер етпейтін жабдықты және (немесе) технологиялық процесті жетілдіру жағдайларын қоспағанда, өтінім беруші іс жүзінде пайдаланатын жабдық және (немесе) өндірістің технологиялық процесі "CT-KZ" нысанындағы тауардың шығу тегі туралы сертификатты алған кезде ол мәлімдеген жабдыққа сәйкес келмеген жағдайда.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkEnd w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6901,190 +6859,190 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z304" w:id="238"/>
+    <w:bookmarkStart w:name="z304" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       68. Уәкілетті ұйым "CT-KZ" нысанындағы тауардың шығу тегі туралы берілген сертификаттар тізілімінде "CT-KZ" нысанындағы тауардың шығу тегі туралы сертификаттың қолданысының күшін жою туралы ақпаратты, оның күшін жою күні мен себебін және оның қай уақыттан бастап жойылды деп есептелетінін көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z305" w:id="239"/>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z305" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы Қағидалардың 67-тармағының 4) тармақшасына сәйкес "CT-KZ" нысанындағы тауардың шығарылуы туралы сертификаттың қолданысын жою туралы қабылданған шешім туралы Уәкілетті ұйым осы шешім қабылданған күннен кейінгі үш жұмыс күні ішінде Техникалық реттеу саласындағы уәкілетті органды жазбаша түрде хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z306" w:id="240"/>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z306" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       69. Осы Қағидалардың 67-тармағының 2) тармақшасының негізінде "CT-KZ" нысанындағы тауардың шығу тегі туралы сертификаттың қолданысын жою туралы шешім қабылданған жағдайда, өтініш берушінің өтініші бойынша оның орнына тауардың шығу тегі туралы сертификат беріледі. Бұл ретте өтініш беруші осы өзгерістерді растайтын қажетті құжаттарды ұсынады. Оның орнына берілген "CT-KZ" нысанындағы тауардың шығу тегі туралы сертификатты беру кезінде "CT-KZ" нысанындағы тауардың шығу тегі туралы жаңадан берілетін сертификаттың 5-бағанына ауыстырылатын сертификаттың нөмірі мен күнін көрсете отырып, оның орнына беру туралы жазба жасалады. Басқа сертификаттың орнына берілген тауардың шығу тегі туралы сертификатқа жаңа реттік нөмір беріледі. Оның орнына берілген сертификаттың қолданылу мерзімі ауыстырылатын сертификаттың қолданылу мерзімінен аспайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z307" w:id="241"/>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z307" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       70. Осы Қағидалардың 67-тармағының 3) және 4) тармақшаларының негізінде "CT-KZ" нысанындағы тауардың шығу тегі туралы сертификаттың қолданысының күшін жою туралы шешім қабылданған жағдайда Уәкілетті ұйым өтініш берушіні оны қабылдау себептерін көрсете отырып, осындай шешім қабылданған күннен кейінгі бес жұмыс күні ішінде жазбаша түрде хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z308" w:id="242"/>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z308" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       71. Тауардың шығу тегі туралы Сертификат қорғау дәрежесі бар бланкілерде ресімделеді: бірінші данасы – түпнұсқасы, екінші және үшінші данасы – көшірмелері. Сертификаттың түпнұсқасы мен бір көшірмесі өтініш берушіге беріледі, ал екінші көшірмесі тауардың шығу тегі туралы сертификат берген уәкілетті ұйымда сақталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z309" w:id="243"/>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z309" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ресімделген сертификаттар өтініш берушіге не оның өкіліне сенімхат бойынша беріледі.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z310" w:id="244"/>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z310" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тауардың шығу тегі туралы ресімделген сертификаттарды басқа тұлғаларға беруге жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkEnd w:id="245"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7228,68 +7186,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z169" w:id="245"/>
+    <w:bookmarkStart w:name="z169" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Тауар өндірісіндегі адвалорлық үлес есептемесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkEnd w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="4610100" cy="1320800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
@@ -7593,334 +7551,334 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z171" w:id="246"/>
+    <w:bookmarkStart w:name="z171" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасынан экспортталатын, Қазақстан Республикасынан кері экспортталатын тауардың шығу тегі туралы сертификатты алуға арналған өтінім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z172" w:id="247"/>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z172" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20 __ жылғы "__" ___________ № _____ өтінім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkEnd w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тауардың шығу тегі туралы _____________ нысандағы сертификатты</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________ тілінде және мынадай деректемелерді беруді сұраймыз:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z173" w:id="248"/>
+    <w:bookmarkStart w:name="z173" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Тауарды жөнелтуші, оның мекенжайы, телефоны, электрондық мекенжайы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkEnd w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z174" w:id="249"/>
+    <w:bookmarkStart w:name="z174" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2*. Тауарды алушы, оның мекенжайы, елі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkEnd w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z175" w:id="250"/>
+    <w:bookmarkStart w:name="z175" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3*. Тауарды өндіруші, оның мекенжайы, елі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkEnd w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z176" w:id="251"/>
+    <w:bookmarkStart w:name="z176" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4*. Сыртқы сауда келісімшарты (шарт), оның күні</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkEnd w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z177" w:id="252"/>
+    <w:bookmarkStart w:name="z177" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5*. Инвойс (шот-фактура), №, күні</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkEnd w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z178" w:id="253"/>
+    <w:bookmarkStart w:name="z178" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Тауар туралы мәлімет:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkEnd w:id="254"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -8388,528 +8346,528 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z179" w:id="254"/>
+    <w:bookmarkStart w:name="z179" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7*. Жөнелту станциясы (пункті)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkEnd w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z180" w:id="255"/>
+    <w:bookmarkStart w:name="z180" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8*. Межелі станция (пункт)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkEnd w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z181" w:id="256"/>
+    <w:bookmarkStart w:name="z181" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9*. Көлік түрі мен саны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkEnd w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z182" w:id="257"/>
+    <w:bookmarkStart w:name="z182" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Экспортқа және/немесе лицензияға рұқсат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkEnd w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z183" w:id="258"/>
+    <w:bookmarkStart w:name="z183" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11*. Мәміленің сипаты: сату, айырбастау, консигнация</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkEnd w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z184" w:id="259"/>
+    <w:bookmarkStart w:name="z184" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12*. Өтінім берген кездегі Қазақстан Республикасы Ұлттық банкінің бағамы бойынша</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkEnd w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тауарлардың теңгедегі құны</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z185" w:id="260"/>
+    <w:bookmarkStart w:name="z185" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Есеп айырысу шоты, банк бөлімшесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkEnd w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z186" w:id="261"/>
+    <w:bookmarkStart w:name="z186" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Жеке тұлғалар үшін – жеке сәйкестендіру нөмірі, заңды тұлғалар үшін – бизнес</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkEnd w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сәйкестендіру нөмірі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z187" w:id="262"/>
+    <w:bookmarkStart w:name="z187" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Басшының тегі, аты, әкесінің аты (болған жағдайда), телефоны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkEnd w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z188" w:id="263"/>
+    <w:bookmarkStart w:name="z188" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Әкімшілік құқық бұзушылық туралы" Қазақстан Республикасы Кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>417-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес тауардың шығу тегін растайтын жалған және (немесе) дәйексіз құжаттарды ұсынғаны үшін жауапкершілік туралы хабардар етілді. **</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z189" w:id="264"/>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z189" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Еуразиялық үкіметаралық кеңестің 2016 жылғы 12 тамыздағы № 5 шешіміне өзгерістер енгізу туралы және сериялық өндірістің шығу сертификатын қолдану туралы" Еуразиялық үкіметаралық кеңестің 2020 жылғы 10 сәуірдегі № 2 шешімінің талаптарына сәйкес сериялы өнімнің шығу тегі туралы сертификаттың барлық әрекет ету кезеңінде өндіріс процесінің өзгермейтіндігін сақтауға кепілдік беремін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z190" w:id="265"/>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z190" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш берушінің қолы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z191" w:id="266"/>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z191" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескерту:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkEnd w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       * Сериялық өнімдердің шығу тегі туралы сертификат алуға немесе мемлекеттік сатып алуға қатысу мақсатында өтінім берген жағдайда толтырылмайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9102,68 +9060,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z193" w:id="267"/>
+    <w:bookmarkStart w:name="z193" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Түпнұсқа" нысандағы тауардың шығу тегі туралы сертификат бланкісінің нысаны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkEnd w:id="268"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -10622,744 +10580,744 @@
               <w:t>
 _______________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уәкілетті тұлғаның орны, күні, қолы, куәлік беруші ұйымның атауы және мөрі (болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z194" w:id="268"/>
+    <w:bookmarkStart w:name="z194" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: осы нысан осы нысанның қосымшасына сәйкес "Түпнұсқа" нысанындағы тауардың шығу тегі туралы сертификатты толтыру тәртібіне сәйкес толтырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z195" w:id="269"/>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z195" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Түпнұсқа" нысанындағы тауардың шығу тегі туралы сертификат бланкісінің нысанына қосымша</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z196" w:id="270"/>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z196" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Түпнұсқа" нысанындағы тауардың шығу тегі туралы сертификатты толтыру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z197" w:id="271"/>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z197" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Түпнұсқа нысанындағы тауардың шығу тегі туралы сертификат ағылшын немесе орыс тілдерінде бағандарда ол берілген тауар туралы мынадай мәліметтер көрсетіле отырып толтырылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z198" w:id="272"/>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z198" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) 1 – баған – "Тауарды экспорттаушы немесе жөнелтуші туралы ақпарат (атауы, мекенжайы)".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z199" w:id="273"/>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z199" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бағанды толтыру кезінде өтініш берушінің заңды мәртебесін растайтын құжаттарға сәйкес тауарды экспорттаушы немесе жөнелтуші болып табылатын заңды немесе жеке тұлғаның атауы көрсетіледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z200" w:id="274"/>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z200" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жеке тұлғалар үшін – жеке басын куәландыратын құжаттың көшірмесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="274"/>
-    <w:bookmarkStart w:name="z201" w:id="275"/>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z201" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заңды тұлғалар үшін – заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы анықтаманың (куәліктің) көшірмесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="275"/>
-    <w:bookmarkStart w:name="z202" w:id="276"/>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z202" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жеке кәсіпкерлер үшін – жеке кәсіпкер ретінде мемлекеттік тіркеу туралы куәліктің көшірмесі немесе жеке кәсіпкер ретінде қызметтің басталғаны туралы хабарламаның көшірмесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="276"/>
-    <w:bookmarkStart w:name="z203" w:id="277"/>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z203" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       шаруа немесе фермер қожалықтары үшін – шаруа (фермер) қожалығын мемлекеттік тіркеу туралы куәліктің көшірмесі немесе жеке кәсіпкер ретінде қызметтің басталғаны туралы хабарламаның көшірмесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="277"/>
-    <w:bookmarkStart w:name="z204" w:id="278"/>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z204" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Экспорттаушының немесе жөнелтушінің атаулары мен мекенжайлары тауарды тиеп жөнелтуге байланысты тауарға ілеспе құжаттарда (сыртқы сауда шарты/мәмілесі, шот-фактура, кедендік декларация және т.б.) көрсетілген атаумен бірдей көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="278"/>
-    <w:bookmarkStart w:name="z205" w:id="279"/>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z205" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер жөнелтуші мен экспорттаушы әртүрлі заңды (жеке) тұлғалар болып табылса, жүк жөнелтуші (атауы және мекенжайы) экспорттаушының "by order" – "тапсырмасы бойынша" (атауы және мекенжайы) әрекет ететінін көрсету керек;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="279"/>
-    <w:bookmarkStart w:name="z206" w:id="280"/>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z206" w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) 2-баған – "Тауарды импорттаушы немесе алушы туралы ақпарат (атауы, мекенжайы)".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="280"/>
-    <w:bookmarkStart w:name="z207" w:id="281"/>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z207" w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тауарды импорттаушының немесе алушының атауы мен мекен-жайы тауарды тиеп жөнелтуге байланысты тауарға ілеспе құжаттарда (сыртқы сауда шарты/мәмілесі, шот-фактура, кедендік декларация және т.б.) көрсетілген атаумен бірдей көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="281"/>
-    <w:bookmarkStart w:name="z208" w:id="282"/>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z208" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер алушы мен импорттаушы әртүрлі заңды (жеке) тұлғалар болып табылса, жүк алушы (атауы мен мекенжайы) "by order" - импорттаушының "тапсырмасы бойынша" (атауы мен мекенжайы) әрекет ететінін көрсету керек.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="282"/>
-    <w:bookmarkStart w:name="z209" w:id="283"/>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z209" w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер жүк алушы белгісіз болған жағдайда, бұл бағанда "to order" - "бұйрық бойынша" көрсетіледі.;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="283"/>
-    <w:bookmarkStart w:name="z210" w:id="284"/>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z210" w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) 3-баған – "Көлік түрі және бағыты".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="284"/>
-    <w:bookmarkStart w:name="z211" w:id="285"/>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z211" w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көліктің түрі және тауардың жүру бағыты, қаншалықты белгілі болса, көрсетіледі. Мысалы: "Вy truck from Almaty to Warsaw" - "Алматыдан Варшаваға автокөлікпен"; "By air from Almaty to Paris" – "Алматыдан Парижге әуе көлігімен"; "By sea from Saint-Petersburg to Amsterdam" - "Санкт-Петербургтен Амстердамға теңіз көлігімен"; "Вy rail from Moscow to Berlin" - "Мәскеуден Берлинге теміржол көлігімен". Егер жүру бағыты мен көлік түрі белгісіз болса, бұл баған толтырусыз қалдырылуы мүмкін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="285"/>
-    <w:bookmarkStart w:name="z212" w:id="286"/>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z212" w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) 4-баған – "Қызметтік белгілер үшін".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="286"/>
-    <w:bookmarkStart w:name="z213" w:id="287"/>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z213" w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аталған бағанға мынадай жазбалар енгізілуі мүмкін: бұрын берілген түпнұсқа сертификаттың нөмірі мен күнін көрсете отырып (тауардың шығу тегі туралы сертификат жоғалған немесе бүлінген жағдайда) "Телнұсқа" немесе "Duplicate"; "Кейіннен берілді" немесе "Issued retrospectively" (егер тауардың шығу тегі туралы сертификат Қазақстан Республикасының аумағынан тауарды әкету сәтінде берілмеген жағдайда); "Орнына берілді" немесе "Issued in substitution", ауыстырылатын сертификаттың нөмірі мен күнін көрсете отырып (тауардың шығу тегі туралы сертификаттың бағандарындағы мәліметтер өзгерген жағдайда);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="287"/>
-    <w:bookmarkStart w:name="z214" w:id="288"/>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z214" w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) 5-баған – "Шығарған ел".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z215" w:id="289"/>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z215" w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл бағанда тауар толық өндірілген немесе жеткілікті өңдеуден/қайта өңдеуден өткен ел көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="289"/>
-    <w:bookmarkStart w:name="z216" w:id="290"/>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z216" w:id="291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) 6-баған – "Қосымша мәліметтер".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="290"/>
-    <w:bookmarkStart w:name="z217" w:id="291"/>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z217" w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аталған бағанда өтініш берушінің өтініші бойынша экспорттық келісімшарттың, лицензияның нөмірі мен күні, сондай-ақ ресми сипаттағы құжатпен расталған ақпарат көрсетілуі мүмкін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="291"/>
-    <w:bookmarkStart w:name="z218" w:id="292"/>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z218" w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) 7-баған "Нөмір".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkEnd w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Экспортталатын тауардың атауына сәйкес реті бойынша нөмірлері көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z219" w:id="293"/>
+    <w:bookmarkStart w:name="z219" w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) 8-баған – "Тауардың сипаттамасы" - Тауардың коммерциялық атауы және тауарды бір мәнді сәйкестендіруді жүргізуге мүмкіндік беретін мәліметтер көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="293"/>
-    <w:bookmarkStart w:name="z220" w:id="294"/>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z220" w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) 9-баған – "Орындар саны және қаптама түрі".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkEnd w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аталған бағанда орын саны мен қаптама түрі көрсетіледі (мысалы, "10 boxes" - "10 қорап", "8 pallets" - "8 түпқойма", "12 bales" - "12 қап", "in bulk" - "үйіліп" және тағы басқа);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z221" w:id="295"/>
+    <w:bookmarkStart w:name="z221" w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) 10-баған – "Тауардың жалпы салмағы немесе басқа да сандық сипаттамалары".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkEnd w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тауардың салмақтық сипаттамалары (тауардың брутто және (немесе) нетто салмағы) немесе СЭҚ ТН сәйкес өлшем бірліктерінде тауардың басқа да сандық сипаттамалары көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z222" w:id="296"/>
+    <w:bookmarkStart w:name="z222" w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) 11-баған – "Куәлік". Аталған бағанда өңірлік палатаның толық атауы мен мекенжайы көрсетіледі, уәкілетті адамның қолы, сертификатты куәландыру үшін мөр, сондай-ақ куәліктің күні қойылады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="296"/>
-    <w:bookmarkStart w:name="z223" w:id="297"/>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z223" w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) 12-баған – "Экспорттаушының декларациясы". Бұл бағанда толтыру күні көрсетіле отырып, өтініш берушінің мөрі (болған жағдайда) мен қолы қойылады, сондай-ақ тауар экспортталатын елдің атауы басылады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="297"/>
-    <w:bookmarkStart w:name="z224" w:id="298"/>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z224" w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Түпнұсқа" нысанындағы тауардың шығу тегі туралы сертификаттың толтырылған бағандарындағы бос кеңістік - 7, 8, 9, 10-бағандар куәландырылғаннан кейін қосымша жазбалар енгізуді болдырмау үшін қолдан ("Z" белгісімен) сызылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="298"/>
-    <w:bookmarkStart w:name="z225" w:id="299"/>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z225" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Түпнұсқа" нысанындағы сертификаттың 1, 2, 5, 7-ден 12-ге дейінгі бағандарын толтыру міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkEnd w:id="300"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -11490,766 +11448,766 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>белгілеу жөніндегі қағидаларға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z312" w:id="300"/>
+    <w:bookmarkStart w:name="z312" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Тауардың шығарылған елін айқындау және тауардың шығу тегі туралы "CT-KZ" нысанындағы сертификат беру бойынша талдау жүргізуге өтінім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkEnd w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағидалар 4-қосымшамен толықтырылды - ҚР Сауда және интеграция министрінің 30.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 378-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z313" w:id="301"/>
+    <w:bookmarkStart w:name="z313" w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтінім № _______</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="301"/>
-    <w:bookmarkStart w:name="z314" w:id="302"/>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z314" w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бастап "___" __________________ 20 __ жыл</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="302"/>
-    <w:bookmarkStart w:name="z315" w:id="303"/>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z315" w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "CT-KZ" нысанындағы тауардың шығу тегі туралы сертификат алу мақсаты (екеуінің бірін таңдау):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="303"/>
-    <w:bookmarkStart w:name="z316" w:id="304"/>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z316" w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) тауарды еркін экономикалық аймақтар мен Еркін қоймалар аумағынан Қазақстан Республикасы аумағының қалған бөлігіне әкету үшін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="304"/>
-    <w:bookmarkStart w:name="z317" w:id="305"/>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z317" w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) тауарды еркін экономикалық аймақтар аумағынан және еркін қоймалардан Қазақстан Республикасының аумағынан тысқары жерлерге әкету үшін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="305"/>
-    <w:bookmarkStart w:name="z318" w:id="306"/>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z318" w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тауардың шығарылған елін анықтау бойынша талдау жүргізуді және "CT-KZ" нысанындағы тауардың шығу тегі туралы сертификат беруді сұраймыз _______________ келесі деректемелер негізінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="306"/>
-    <w:bookmarkStart w:name="z319" w:id="307"/>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z319" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Тауарды өндіруші, оның мекенжайы (заңды мекенжайы және орналасқан жерінің мекенжайы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="307"/>
-    <w:bookmarkStart w:name="z320" w:id="308"/>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z320" w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өндіріс),</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="308"/>
-    <w:bookmarkStart w:name="z321" w:id="309"/>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z321" w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       телефон, электрондық мекенжай</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="309"/>
-    <w:bookmarkStart w:name="z322" w:id="310"/>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z322" w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="310"/>
-    <w:bookmarkStart w:name="z323" w:id="311"/>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z323" w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Тауарды алушы, заңды мекенжайы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="311"/>
-    <w:bookmarkStart w:name="z324" w:id="312"/>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z324" w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="312"/>
-    <w:bookmarkStart w:name="z325" w:id="313"/>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z325" w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Тауар туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="313"/>
-    <w:bookmarkStart w:name="z326" w:id="314"/>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z326" w:id="315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тауардың нақты атауы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="314"/>
-    <w:bookmarkStart w:name="z327" w:id="315"/>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z327" w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тауар саны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="315"/>
-    <w:bookmarkStart w:name="z328" w:id="316"/>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z328" w:id="317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өлшем бірлігі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="316"/>
-    <w:bookmarkStart w:name="z329" w:id="317"/>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z329" w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалпы / таза салмағы, килограмм</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="317"/>
-    <w:bookmarkStart w:name="z330" w:id="318"/>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z330" w:id="319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тауар орындарының саны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="318"/>
-    <w:bookmarkStart w:name="z331" w:id="319"/>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z331" w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қаптама түрі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="319"/>
-    <w:bookmarkStart w:name="z332" w:id="320"/>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z332" w:id="321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сыртқы экономикалық қызметтің тауар номенклатурасы коды</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="320"/>
-    <w:bookmarkStart w:name="z333" w:id="321"/>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z333" w:id="322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Экономикалық қызмет түрлері бойынша өнімдер жіктеушісінің коды</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="321"/>
-    <w:bookmarkStart w:name="z334" w:id="322"/>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z334" w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тауардың шығу критерийі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="322"/>
-    <w:bookmarkStart w:name="z335" w:id="323"/>
+    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkStart w:name="z335" w:id="324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Жеке тұлғалар үшін-жеке сәйкестендіру нөмірі/</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="323"/>
-    <w:bookmarkStart w:name="z336" w:id="324"/>
+    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkStart w:name="z336" w:id="325"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заңды тұлғалар үшін-бизнес-сәйкестендіру нөмірі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="324"/>
-    <w:bookmarkStart w:name="z337" w:id="325"/>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z337" w:id="326"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="325"/>
-    <w:bookmarkStart w:name="z338" w:id="326"/>
+    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkStart w:name="z338" w:id="327"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Есеп айырысу шоты, банк бөлімшесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="326"/>
-    <w:bookmarkStart w:name="z339" w:id="327"/>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z339" w:id="328"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="327"/>
-    <w:bookmarkStart w:name="z340" w:id="328"/>
+    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkStart w:name="z340" w:id="329"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Басшының тегі, аты, әкесінің аты (бар болса), телефоны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="328"/>
-    <w:bookmarkStart w:name="z341" w:id="329"/>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z341" w:id="330"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="329"/>
-    <w:bookmarkStart w:name="z342" w:id="330"/>
+    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkStart w:name="z342" w:id="331"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы өтінімде қамтылған және ұсынылған мәліметтердің дұрыстығы үшін</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="330"/>
-    <w:bookmarkStart w:name="z343" w:id="331"/>
+    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkStart w:name="z343" w:id="332"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Кодексінің 417-бабына сәйкес жауаптылықта боламыз</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="331"/>
-    <w:bookmarkStart w:name="z344" w:id="332"/>
+    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkStart w:name="z344" w:id="333"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Әкімшілік құқық бұзушылық туралы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="332"/>
-    <w:bookmarkStart w:name="z345" w:id="333"/>
+    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkStart w:name="z345" w:id="334"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басшының қолы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkEnd w:id="334"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -12418,770 +12376,770 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағидалар 5-қосымшамен толықтырылды - ҚР Сауда және интеграция министрінің 30.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 378-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z347" w:id="334"/>
+    <w:bookmarkStart w:name="z347" w:id="335"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (ұйымның атауы және бизнес-сәйкестендіру нөмірі)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="334"/>
-    <w:bookmarkStart w:name="z348" w:id="335"/>
+    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkStart w:name="z348" w:id="336"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       № "CT-KZ" нысанындағы тауардың шығу тегі туралы сертификатты</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="335"/>
-    <w:bookmarkStart w:name="z349" w:id="336"/>
+    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkStart w:name="z349" w:id="337"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ресімдеу/ресімдеуден бас тарту туралы қорытынды _____</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="336"/>
-    <w:bookmarkStart w:name="z350" w:id="337"/>
+    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkStart w:name="z350" w:id="338"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Тауар өндіруші</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="337"/>
-    <w:bookmarkStart w:name="z351" w:id="338"/>
+    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkStart w:name="z351" w:id="339"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="338"/>
-    <w:bookmarkStart w:name="z352" w:id="339"/>
+    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkStart w:name="z352" w:id="340"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Қорытынды жасалған күн </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="339"/>
-    <w:bookmarkStart w:name="z353" w:id="340"/>
+    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkStart w:name="z353" w:id="341"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="340"/>
-    <w:bookmarkStart w:name="z354" w:id="341"/>
+    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkStart w:name="z354" w:id="342"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Талдау жүргізу үшін негіз </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="341"/>
-    <w:bookmarkStart w:name="z355" w:id="342"/>
+    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkStart w:name="z355" w:id="343"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="342"/>
-    <w:bookmarkStart w:name="z356" w:id="343"/>
+    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkStart w:name="z356" w:id="344"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Тауардың атауы (тауардың коммерциялық атауы және тауарды бір мәнді</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="343"/>
-    <w:bookmarkStart w:name="z357" w:id="344"/>
+    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkStart w:name="z357" w:id="345"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сәйкестендіруге мүмкіндік беретін мәліметтер).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="344"/>
-    <w:bookmarkStart w:name="z358" w:id="345"/>
+    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkStart w:name="z358" w:id="346"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="345"/>
-    <w:bookmarkStart w:name="z359" w:id="346"/>
+    <w:bookmarkEnd w:id="346"/>
+    <w:bookmarkStart w:name="z359" w:id="347"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Саны </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="346"/>
-    <w:bookmarkStart w:name="z360" w:id="347"/>
+    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkStart w:name="z360" w:id="348"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="347"/>
-    <w:bookmarkStart w:name="z361" w:id="348"/>
+    <w:bookmarkEnd w:id="348"/>
+    <w:bookmarkStart w:name="z361" w:id="349"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (орындар, брутто және нетто салмағы, дана, жиынтықтар, метр, көлем)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="348"/>
-    <w:bookmarkStart w:name="z362" w:id="349"/>
+    <w:bookmarkEnd w:id="349"/>
+    <w:bookmarkStart w:name="z362" w:id="350"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Сыртқы сауда келісімшарты (шарты), (тауар Қазақстан Республикасынан тыс</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="349"/>
-    <w:bookmarkStart w:name="z363" w:id="350"/>
+    <w:bookmarkEnd w:id="350"/>
+    <w:bookmarkStart w:name="z363" w:id="351"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жерлерге әкетілген жағдайда көрсетіледі)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="350"/>
-    <w:bookmarkStart w:name="z364" w:id="351"/>
+    <w:bookmarkEnd w:id="351"/>
+    <w:bookmarkStart w:name="z364" w:id="352"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="351"/>
-    <w:bookmarkStart w:name="z365" w:id="352"/>
+    <w:bookmarkEnd w:id="352"/>
+    <w:bookmarkStart w:name="z365" w:id="353"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Тауарды алушы </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="352"/>
-    <w:bookmarkStart w:name="z366" w:id="353"/>
+    <w:bookmarkEnd w:id="353"/>
+    <w:bookmarkStart w:name="z366" w:id="354"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="353"/>
-    <w:bookmarkStart w:name="z367" w:id="354"/>
+    <w:bookmarkEnd w:id="354"/>
+    <w:bookmarkStart w:name="z367" w:id="355"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Қаптама түрі, таңбалау </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="354"/>
-    <w:bookmarkStart w:name="z368" w:id="355"/>
+    <w:bookmarkEnd w:id="355"/>
+    <w:bookmarkStart w:name="z368" w:id="356"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="355"/>
-    <w:bookmarkStart w:name="z369" w:id="356"/>
+    <w:bookmarkEnd w:id="356"/>
+    <w:bookmarkStart w:name="z369" w:id="357"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Ұсынылған құжаттама</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="356"/>
-    <w:bookmarkStart w:name="z370" w:id="357"/>
+    <w:bookmarkEnd w:id="357"/>
+    <w:bookmarkStart w:name="z370" w:id="358"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="357"/>
-    <w:bookmarkStart w:name="z371" w:id="358"/>
+    <w:bookmarkEnd w:id="358"/>
+    <w:bookmarkStart w:name="z371" w:id="359"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Талдау арқылы анықталды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="358"/>
-    <w:bookmarkStart w:name="z372" w:id="359"/>
+    <w:bookmarkEnd w:id="359"/>
+    <w:bookmarkStart w:name="z372" w:id="360"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өндірісті (мәлімделген тауар өндірісінің орналасқан жері туралы, негізгі және өндірістік қорлардың (ғимараттың, меншіктегі жабдықтың, жалға алынатын жабдықтың) құрамы мен тиесілігі туралы, тауарды өндіру кезінде пайдаланылатын жабдық туралы, Өндірістің технологиялық процесін орындау туралы, мәлімделген тауардың шығу тегін, пайдаланылатын шикізаттың СЭҚ ТН позициясын белгілей отырып, жеткілікті қайта өңдеу критерийін орындау туралы мәліметтер толтырылады, материалдар мен соңғы өнімдер):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="359"/>
-    <w:bookmarkStart w:name="z373" w:id="360"/>
+    <w:bookmarkEnd w:id="360"/>
+    <w:bookmarkStart w:name="z373" w:id="361"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Қорытынды: жоғарыда айтылғандарға сүйене отырып, тауарды келесідей анықтауға болады</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="360"/>
-    <w:bookmarkStart w:name="z374" w:id="361"/>
+    <w:bookmarkEnd w:id="361"/>
+    <w:bookmarkStart w:name="z374" w:id="362"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________ осы қорытындының 5-тармағында көрсетілген санда</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="361"/>
-    <w:bookmarkStart w:name="z375" w:id="362"/>
+    <w:bookmarkEnd w:id="362"/>
+    <w:bookmarkStart w:name="z375" w:id="363"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шығу критерийлері _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="362"/>
-    <w:bookmarkStart w:name="z376" w:id="363"/>
+    <w:bookmarkEnd w:id="363"/>
+    <w:bookmarkStart w:name="z376" w:id="364"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тауардың сыртқы экономикалық қызметтің тауар номенклатурасы коды _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="363"/>
-    <w:bookmarkStart w:name="z377" w:id="364"/>
+    <w:bookmarkEnd w:id="364"/>
+    <w:bookmarkStart w:name="z377" w:id="365"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тауардың экономикалық қызмет түрлері бойынша өнімдер жіктеушісінің коды ________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="364"/>
-    <w:bookmarkStart w:name="z378" w:id="365"/>
+    <w:bookmarkEnd w:id="365"/>
+    <w:bookmarkStart w:name="z378" w:id="366"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уәкілетті тұлғаның қолы ______________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="365"/>
-    <w:bookmarkStart w:name="z379" w:id="366"/>
+    <w:bookmarkEnd w:id="366"/>
+    <w:bookmarkStart w:name="z379" w:id="367"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш берушінің (өтініш беруші өкілінің) қолы __________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="366"/>
-    <w:bookmarkStart w:name="z380" w:id="367"/>
+    <w:bookmarkEnd w:id="367"/>
+    <w:bookmarkStart w:name="z380" w:id="368"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тегі, Аты, Әкесінің аты (бар болса), жеке сәйкестендіру нөмірі (уәкілетті тұлға)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="367"/>
-    <w:bookmarkStart w:name="z381" w:id="368"/>
+    <w:bookmarkEnd w:id="368"/>
+    <w:bookmarkStart w:name="z381" w:id="369"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Талдаудың басталу күні ___ талдаудың аяқталу күні __ 20 __ жыл.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="368"/>
-    <w:bookmarkStart w:name="z382" w:id="369"/>
+    <w:bookmarkEnd w:id="369"/>
+    <w:bookmarkStart w:name="z382" w:id="370"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл қорытынды уәкілетті тұлғаның, өтініш берушінің (өтініш беруші өкілінің) электрондық цифрлық қолтаңбасынсыз жарамсыз болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="369"/>
+    <w:bookmarkEnd w:id="370"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -13312,68 +13270,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>белгілеу жөніндегі қағидаларға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z384" w:id="370"/>
+    <w:bookmarkStart w:name="z384" w:id="371"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Электрондық нысанындағы "СТ-KZ" нысандағы тауардың шығу тегі туралы сертификат бланкісінің нысаны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="370"/>
+    <w:bookmarkEnd w:id="371"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағидалар 6-қосымшамен толықтырылды - ҚР Сауда және интеграция министрінің 30.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13412,80 +13370,80 @@
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z385" w:id="371"/>
+          <w:bookmarkStart w:name="z385" w:id="372"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1. Тауарды өндіруші (атауы және пошталық мекен-жайы) Производитель товара (наименование и почтовый адрес)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="371"/>
+          <w:bookmarkEnd w:id="372"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -13503,119 +13461,119 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z388" w:id="372"/>
+          <w:bookmarkStart w:name="z388" w:id="373"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2. Тауарды алушы (атауы және пошталық мекен-жайы) Получатель товара (наименование и почтовый адрес)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="372"/>
+          <w:bookmarkEnd w:id="373"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z389" w:id="373"/>
+          <w:bookmarkStart w:name="z389" w:id="374"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ____________________________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="373"/>
+          <w:bookmarkEnd w:id="374"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -13670,190 +13628,190 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z394" w:id="374"/>
+          <w:bookmarkStart w:name="z394" w:id="375"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3. Тауардың шығу тегі туралы сертификатты алу мақсаты Цель получения сертификата о происхождении товара</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="374"/>
+          <w:bookmarkEnd w:id="375"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z395" w:id="375"/>
+          <w:bookmarkStart w:name="z395" w:id="376"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5. Қызметтік ескертулер үшін</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="375"/>
+          <w:bookmarkEnd w:id="376"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Для служебных отметок</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z398" w:id="376"/>
+          <w:bookmarkStart w:name="z398" w:id="377"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6. №</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="376"/>
+          <w:bookmarkEnd w:id="377"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13978,80 +13936,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z404" w:id="377"/>
+          <w:bookmarkStart w:name="z404" w:id="378"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>11. Куәлік. Осы арқылы өтініш берушінің декларациясы шындыққа сәйкес келетіні куәландырылады Удостоверение. Настоящим удостоверяется, что декларация заявителя соответствует действительности</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="377"/>
+          <w:bookmarkEnd w:id="378"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -14274,80 +14232,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z415" w:id="378"/>
+          <w:bookmarkStart w:name="z415" w:id="379"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>12. Өтініш берушінің декларациясы: Төменде қол қоюшы жоғарыда көрсетілген мәліметтер шындыққа сәйкес келетінін, барлық тауарлар толығымен Қазақстан Республикасында өндірілгенін немесе жеткілікті өңдеуден/қайта өңдеуден өткенін және олардың барлығы да осындай тауарларға қатысты белгіленген шығу тегінің талаптарына сәйкес екендігін мәлімдейді. Декларация заявителя: Нижеподписавшийся заявляет, что вышеприведенные сведения соответствуют действительности, что все товары полностью произведены или подвергнуты достаточной обработке/переработке в Республике Казахстан и, что все они отвечают требованиям происхождения, установленным в отношении таких товаров</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="378"/>
+          <w:bookmarkEnd w:id="379"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -14493,163 +14451,163 @@
               </w:rPr>
               <w:t>____________________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Күні/Дата</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z424" w:id="379"/>
+    <w:bookmarkStart w:name="z424" w:id="380"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЭЛЕКТРОНДЫҚ НЫСАНЫНДАҒЫ "СТ-KZ" НЫСАНЫНДАҒЫ ТАУАРДЫҢ ШЫҒУ ТЕГІ ТУРАЛЫ № ___________ СЕРТИФИКАТҚА ҚОСЫМША ПАРАҚ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="379"/>
-    <w:bookmarkStart w:name="z425" w:id="380"/>
+    <w:bookmarkEnd w:id="380"/>
+    <w:bookmarkStart w:name="z425" w:id="381"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ДОПОЛНИТЕЛЬНЫЙ ЛИСТ СЕРТИФИКАТА № ___________ О ПРОИСХОЖДЕНИИ ТОВАРА ФОРМЫ "СТ-KZ" В ЭЛЕКТРОННОЙ ФОРМЕ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="380"/>
+    <w:bookmarkEnd w:id="381"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z426" w:id="381"/>
+          <w:bookmarkStart w:name="z426" w:id="382"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6. №</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="381"/>
+          <w:bookmarkEnd w:id="382"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14774,80 +14732,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z432" w:id="382"/>
+          <w:bookmarkStart w:name="z432" w:id="383"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>11. Куәлік. Осы арқылы өтініш берушінің декларациясы шындыққа сәйкес келетіні куәландырылады Удостоверение. Настоящим удостоверяется, что декларация заявителя соответствует действительности</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="382"/>
+          <w:bookmarkEnd w:id="383"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -14981,70 +14939,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Күні/Дата</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z439" w:id="383"/>
+          <w:bookmarkStart w:name="z439" w:id="384"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12. Өтініш берушінің декларациясы: Төменде қол қоюшы жоғарыда көрсетілген мәліметтер шындыққа сәйкес келетінін, барлық тауарлар толығымен Қазақстан Республикасында өндірілгенін немесе жеткілікті өңдеуден/қайта өңдеуден өткенін және олардың барлығы да осындай тауарларға қатысты белгіленген шығу тегінің талаптарына сәйкес екендігін мәлімдейді. Декларация заявителя: Нижеподписавшийся заявляет, что вышеприведенные сведения соответствуют действительности, что все товары полностью произведены или подвергнуты достаточной обработке/переработке в Республике Казахстан и, что все они отвечают требованиям происхождения, установленным в отношении таких товаров.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="383"/>
+          <w:bookmarkEnd w:id="384"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -15162,146 +15120,146 @@
               </w:rPr>
               <w:t>________________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Күні/Дата</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z447" w:id="384"/>
+    <w:bookmarkStart w:name="z447" w:id="385"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қағаз түріндегі "СТ-KZ" нысандағы тауардың шығу тегі туралы сертификат бланкісінің нысаны </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="384"/>
+    <w:bookmarkEnd w:id="385"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z448" w:id="385"/>
+          <w:bookmarkStart w:name="z448" w:id="386"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1. Тауарды өндіруші (атауы және пошталық мекен-жайы) Производитель товара (наименование и почтовый адрес)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="385"/>
+          <w:bookmarkEnd w:id="386"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -15319,191 +15277,191 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z451" w:id="386"/>
+          <w:bookmarkStart w:name="z451" w:id="387"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2. Тауарды алушы (атауы және пошталық мекен-жайы) Получатель товара (наименование и почтовый адрес)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="386"/>
+          <w:bookmarkEnd w:id="387"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z452" w:id="387"/>
+          <w:bookmarkStart w:name="z452" w:id="388"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ____________________________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="387"/>
+          <w:bookmarkEnd w:id="388"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 берілді (елдің атауы) Выдан в _____________________________ (наименование страны)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z455" w:id="388"/>
+          <w:bookmarkStart w:name="z455" w:id="389"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3. Тауардың шығу тегі туралы сертификатты алу мақсаты Цель получения сертификата о происхождении товара</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="388"/>
+          <w:bookmarkEnd w:id="389"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -15520,80 +15478,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z458" w:id="389"/>
+          <w:bookmarkStart w:name="z458" w:id="390"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6. №</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="389"/>
+          <w:bookmarkEnd w:id="390"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -15719,80 +15677,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z464" w:id="390"/>
+          <w:bookmarkStart w:name="z464" w:id="391"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>11. Куәлік. Осы арқылы өтініш берушінің декларациясы шындыққа сәйкес келетіні куәландырылады Удостоверение. Настоящим удостоверяется, что декларация заявителя соответствует действительности</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="390"/>
+          <w:bookmarkEnd w:id="391"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -15954,70 +15912,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Күні/Дата Мөрі/Печать</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z472" w:id="391"/>
+          <w:bookmarkStart w:name="z472" w:id="392"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12. Өтініш берушінің декларациясы: Төменде қол қоюшы жоғарыда көрсетілген мәліметтер шындыққа сәйкес келетінін, барлық тауарлар толығымен Қазақстан Республикасында өндірілгенін немесе жеткілікті өңдеуден/қайта өңдеуден өткенін және олардың барлығы да осындай тауарларға қатысты белгіленген шығу тегінің талаптарына сәйкес екендігін мәлімдейді. Декларация заявителя: Нижеподписавшийся заявляет, что вышеприведенные сведения соответствуют действительности, что все товары полностью произведены или подвергнуты достаточной обработке/переработке в Республике Казахстан и, что все они отвечают требованиям происхождения, установленным в отношении таких товаров</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="391"/>
+          <w:bookmarkEnd w:id="392"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -16163,143 +16121,143 @@
               </w:rPr>
               <w:t>Күні/Дата</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мөрі (болған жағдайда)/Печать (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z481" w:id="392"/>
+    <w:bookmarkStart w:name="z481" w:id="393"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ҚАҒАЗ ТҮРІНДЕГІ "CT-KZ" НЫСАНДАҒЫ ТАУАРДЫҢ ШЫҒУ ТЕГІ ТУРАЛЫ № ___________ СЕРТИФИКАТҚА ҚОСЫМША ПАРАҚ ДОПОЛНИТЕЛЬНЫЙ ЛИСТ СЕРТИФИКАТА № ___________ О ПРОИСХОЖДЕНИИ ТОВАРА ФОРМЫ "СТ-KZ" В БУМАЖНОМ ВИДЕ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="392"/>
+    <w:bookmarkEnd w:id="393"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z482" w:id="393"/>
+          <w:bookmarkStart w:name="z482" w:id="394"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6. №</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="393"/>
+          <w:bookmarkEnd w:id="394"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -16424,80 +16382,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z488" w:id="394"/>
+          <w:bookmarkStart w:name="z488" w:id="395"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>11. Куәлік. Осы арқылы өтініш берушінің декларациясы шындыққа сәйкес келетіні куәландырылады Удостоверение. Настоящим удостоверяется, что декларация заявителя соответствует действительности</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="394"/>
+          <w:bookmarkEnd w:id="395"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -16715,70 +16673,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мөрі/Печать</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z498" w:id="395"/>
+          <w:bookmarkStart w:name="z498" w:id="396"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12. Өтініш берушінің декларациясы: Төменде қол қоюшы жоғарыда көрсетілген мәліметтер шындыққа сәйкес келетінін, барлық тауарлар толығымен Қазақстан Республикасында өндірілгенін немесе жеткілікті өңдеуден/қайта өңдеуден өткенін және олардың барлығы да осындай тауарларға қатысты белгіленген шығу тегінің талаптарына сәйкес екендігін мәлімдейді. Декларация заявителя: Нижеподписавшийся заявляет, что вышеприведенные сведения соответствуют действительности, что все товары полностью произведены или подвергнуты достаточной обработке/переработке в Республике Казахстан и, что все они отвечают требованиям происхождения, установленным в отношении таких товаров</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="395"/>
+          <w:bookmarkEnd w:id="396"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -16924,70 +16882,70 @@
               </w:rPr>
               <w:t>Күні/Дата</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мөрі (болған жағдайда)/Печать (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z507" w:id="396"/>
+    <w:bookmarkStart w:name="z507" w:id="397"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе. "CT-KZ" нысанындағы тауардың шығу тегі туралы сертификаттың электрондық және қағаз нысанын толтыру жөніндегі түсініктеме осы нысанның қосымшасында қарастырылған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="396"/>
+    <w:bookmarkEnd w:id="397"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -17066,648 +17024,648 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>сертификат нысанының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымшасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z509" w:id="397"/>
+    <w:bookmarkStart w:name="z509" w:id="398"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "CT-KZ" нысанындағы тауардың шығу тегі туралы сертификаттың электрондық және қағаз нысанын толтыру жөніндегі түсініктеме</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="397"/>
-    <w:bookmarkStart w:name="z510" w:id="398"/>
+    <w:bookmarkEnd w:id="398"/>
+    <w:bookmarkStart w:name="z510" w:id="399"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "CT-KZ" нысанындағы тауардың шығу тегі туралы Сертификат мемлекеттік немесе орыс тілдерінде толтырылады, бағандарда ол берілген тауар туралы мынадай мәліметтер көрсетіледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="398"/>
-    <w:bookmarkStart w:name="z511" w:id="399"/>
+    <w:bookmarkEnd w:id="399"/>
+    <w:bookmarkStart w:name="z511" w:id="400"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) 1-баған – "тауарды өндіруші (атауы және пошталық мекенжайы)" - тауарды өндірушінің заңды мәртебесін растайтын құжаттарға сәйкес тауарды өндіруші болып табылатын заңды тұлғаның немесе дара кәсіпкердің атауы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="399"/>
-    <w:bookmarkStart w:name="z512" w:id="400"/>
+    <w:bookmarkEnd w:id="400"/>
+    <w:bookmarkStart w:name="z512" w:id="401"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заңды тұлға үшін-заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы анықтамаға (куәлікке) немесе заңды тұлға филиалын немесе өкілдігін есептік тіркеу туралы анықтамаға, заңды тұлғаның филиалы немесе өкілдігі туралы ережеге сәйкес;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="400"/>
-    <w:bookmarkStart w:name="z513" w:id="401"/>
+    <w:bookmarkEnd w:id="401"/>
+    <w:bookmarkStart w:name="z513" w:id="402"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дара кәсіпкер үшін-дара кәсіпкерді мемлекеттік тіркеу туралы куәлікке немесе дара кәсіпкер ретінде қызметінің басталғаны туралы хабарламаға сәйкес.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="401"/>
-    <w:bookmarkStart w:name="z514" w:id="402"/>
+    <w:bookmarkEnd w:id="402"/>
+    <w:bookmarkStart w:name="z514" w:id="403"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бағанды толтыру кезінде өндірушінің заңды мекенжайы және тауар өндірісінің нақты мекенжайы көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="402"/>
-    <w:bookmarkStart w:name="z515" w:id="403"/>
+    <w:bookmarkEnd w:id="403"/>
+    <w:bookmarkStart w:name="z515" w:id="404"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) "тауарды алушы (атауы және пошталық мекенжайы)" 2-бағаны-тауарды алушының заңды мәртебесін растайтын құжаттарға сәйкес тауарды алушы болып табылатын заңды тұлғаның немесе дара кәсіпкердің атауы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="403"/>
-    <w:bookmarkStart w:name="z516" w:id="404"/>
+    <w:bookmarkEnd w:id="404"/>
+    <w:bookmarkStart w:name="z516" w:id="405"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заңды тұлға үшін-заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы анықтамаға (куәлікке) немесе заңды тұлға филиалын немесе өкілдігін есептік тіркеу туралы анықтамаға, заңды тұлғаның филиалы немесе өкілдігі туралы ережеге сәйкес;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="404"/>
-    <w:bookmarkStart w:name="z517" w:id="405"/>
+    <w:bookmarkEnd w:id="405"/>
+    <w:bookmarkStart w:name="z517" w:id="406"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дара кәсіпкер үшін-дара кәсіпкерді мемлекеттік тіркеу туралы куәлікке немесе дара кәсіпкер ретінде қызметінің басталғаны туралы хабарламаға сәйкес.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="405"/>
-    <w:bookmarkStart w:name="z518" w:id="406"/>
+    <w:bookmarkEnd w:id="406"/>
+    <w:bookmarkStart w:name="z518" w:id="407"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бағанды толтыру кезінде тауарды алушының заңды мекенжайы көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="406"/>
-    <w:bookmarkStart w:name="z519" w:id="407"/>
+    <w:bookmarkEnd w:id="407"/>
+    <w:bookmarkStart w:name="z519" w:id="408"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Тауарды алушы" бағанын өндіруші немесе сенімхат бойынша тауарды өндірушінің мүдделерін білдіретін ол уәкілеттік берген тұлға немесе осы тауарды өндірушінің өзі сатқан тұлға толтырады, "Қызметтік белгілер үшін" деген 5-бағанда тауарды өндіруші мен тауарды алушы арасында тауарды сатып алуға жоғарыда аталған шарт көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="407"/>
-    <w:bookmarkStart w:name="z520" w:id="408"/>
+    <w:bookmarkEnd w:id="408"/>
+    <w:bookmarkStart w:name="z520" w:id="409"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тауар Қазақстан Республикасының арнайы экономикалық аймақтары мен еркін қоймаларының аумағынан Қазақстан Республикасының қалған аумағына әкетілген жағдайда, "тауарды алушы" 2-бағаны уәкілетті тұлға (делдал)болған жағдайда ғана осыған ұқсас толтырылады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="408"/>
-    <w:bookmarkStart w:name="z521" w:id="409"/>
+    <w:bookmarkEnd w:id="409"/>
+    <w:bookmarkStart w:name="z521" w:id="410"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) 3-баған – "тауардың шығу тегі туралы сертификатты алу мақсаты" мынадай жазба енгізіледі: "тауардың шығарылған елін растау және тауарды еркін экономикалық аймақтар мен Еркін қоймалар аумағынан Қазақстан Республикасының аумағынан тыс жерге әкету үшін "немесе" тауардың шығарылған елін растау және тауарды еркін экономикалық аймақтар мен Еркін қоймалар аумағынан еркін қоймалардың қалған бөлігіне әкету үшін Қазақстан Республикасының аумақтары";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="409"/>
-    <w:bookmarkStart w:name="z522" w:id="410"/>
+    <w:bookmarkEnd w:id="410"/>
+    <w:bookmarkStart w:name="z522" w:id="411"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) 4-баған-тауардың шығу тегі туралы сертификаттың тіркеу нөмірі; сертификат берген ел ("Қазақстан Республикасында берілген");</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="410"/>
-    <w:bookmarkStart w:name="z523" w:id="411"/>
+    <w:bookmarkEnd w:id="411"/>
+    <w:bookmarkStart w:name="z523" w:id="412"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) 5 – баған – "Қызметтік белгілер үшін". Келесі жазбалар енгізіледі: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="411"/>
-    <w:bookmarkStart w:name="z524" w:id="412"/>
+    <w:bookmarkEnd w:id="412"/>
+    <w:bookmarkStart w:name="z524" w:id="413"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Кейін берілді", "Телнұсқа", "сертификаттың орнына берілді...". Тауарды алушы болған жағдайда тауарды алушы мен тауарды өндіруші арасында тауарды сатып алуға арналған шарт көрсетіледі. Сертификат қайта ресімделген жағдайда оның негізінде қайта ресімделген сертификаттардың барлық нөмірлері көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="412"/>
-    <w:bookmarkStart w:name="z525" w:id="413"/>
+    <w:bookmarkEnd w:id="413"/>
+    <w:bookmarkStart w:name="z525" w:id="414"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) 6-баған – "нөмір" тауардың реттік нөмірі көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="413"/>
-    <w:bookmarkStart w:name="z526" w:id="414"/>
+    <w:bookmarkEnd w:id="414"/>
+    <w:bookmarkStart w:name="z526" w:id="415"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) 7 – баған – "орындар саны және қаптама түрі" орындардың саны және тауардың (партияның) буып-түю түрі көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="414"/>
-    <w:bookmarkStart w:name="z527" w:id="415"/>
+    <w:bookmarkEnd w:id="415"/>
+    <w:bookmarkStart w:name="z527" w:id="416"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) 8-баған – "Тауардың сипаттамасы" - Тауардың коммерциялық атауы және тауарды бір мәнді сәйкестендіруді жүргізуге мүмкіндік беретін мәліметтер көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="415"/>
-    <w:bookmarkStart w:name="z528" w:id="416"/>
+    <w:bookmarkEnd w:id="416"/>
+    <w:bookmarkStart w:name="z528" w:id="417"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бағанды толтыру кезінде СЭҚ ТН және СЭҚ ТН бойынша тауардың коды, сондай-ақ СЭҚ ТН сәйкес тауардың сандық сипаттамалары көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="416"/>
-    <w:bookmarkStart w:name="z529" w:id="417"/>
+    <w:bookmarkEnd w:id="417"/>
+    <w:bookmarkStart w:name="z529" w:id="418"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) 9 – баған – "шығу критерийі" тауарларды шығарудың мынадай критерийлері көрсетіледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="417"/>
-    <w:bookmarkStart w:name="z530" w:id="418"/>
+    <w:bookmarkEnd w:id="418"/>
+    <w:bookmarkStart w:name="z530" w:id="419"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Р-толығымен Қазақстан Республикасында өндірілген тауар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="418"/>
-    <w:bookmarkStart w:name="z531" w:id="419"/>
+    <w:bookmarkEnd w:id="419"/>
+    <w:bookmarkStart w:name="z531" w:id="420"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Д - жеткілікті қайта өңдеуге ұшыраған тауар. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="419"/>
-    <w:bookmarkStart w:name="z532" w:id="420"/>
+    <w:bookmarkEnd w:id="420"/>
+    <w:bookmarkStart w:name="z532" w:id="421"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер сертификатта СЭҚ ТН әртүрлі тауар позицияларында жіктелетін және шығу тегінің әртүрлі критерийлері бар тауарлар мәлімделсе, онда 9-бағанда барлық мәлімделген тауарлар үшін сараланған шығу критерийлері көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="420"/>
-    <w:bookmarkStart w:name="z533" w:id="421"/>
+    <w:bookmarkEnd w:id="421"/>
+    <w:bookmarkStart w:name="z533" w:id="422"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) 10 – баған – "брутто/нетто салмағы (килограмм)".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="421"/>
-    <w:bookmarkStart w:name="z534" w:id="422"/>
+    <w:bookmarkEnd w:id="422"/>
+    <w:bookmarkStart w:name="z534" w:id="423"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Брутто/нетто массасы (кг) көрсетіледі (қажет болған жағдайда);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="422"/>
-    <w:bookmarkStart w:name="z535" w:id="423"/>
+    <w:bookmarkEnd w:id="423"/>
+    <w:bookmarkStart w:name="z535" w:id="424"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) 11 - баған – "куәлік" уәкілетті ұйымның атауын, оның мекенжайын, сертификатта көрсетілген мәліметтерді куәландыру күнін, сондай-ақ сертификатты куәландыруға уәкілетті тұлғаның электрондық цифрлық қолтаңбасын, тегін және инициалдарын қамтиды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="423"/>
-    <w:bookmarkStart w:name="z536" w:id="424"/>
+    <w:bookmarkEnd w:id="424"/>
+    <w:bookmarkStart w:name="z536" w:id="425"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қағаз жеткізгіште берілген кезде уәкілетті ұйымның атауы, оның мекенжайы, мөрі, сертификатта көрсетілген мәліметтерді куәландыру күні, сондай-ақ сертификатты куәландыруға уәкілетті тұлғаның қолы, тегі және аты-жөні болады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="424"/>
-    <w:bookmarkStart w:name="z537" w:id="425"/>
+    <w:bookmarkEnd w:id="425"/>
+    <w:bookmarkStart w:name="z537" w:id="426"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) 12 – баған – "өтініш берушінің декларациясы" тауар шығарылған елдің атауы, тауар шығарылған ел туралы мәліметтерді декларациялау орны мен күні, Өтініш берушінің уәкілетті тұлғасының тегі мен аты-жөні, өтініш берушінің электрондық цифрлық қолтаңбасы көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="425"/>
-    <w:bookmarkStart w:name="z538" w:id="426"/>
+    <w:bookmarkEnd w:id="426"/>
+    <w:bookmarkStart w:name="z538" w:id="427"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қағаз жеткізгіште беру кезінде тауар шығарылған елдің атауы, тауар шығарылған ел туралы мәліметтерді декларациялау орны мен күні, Өтініш берушінің уәкілетті тұлғасының қолы, тегі және аты-жөні, өтініш берушінің мөрі (бар болса) көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="426"/>
+    <w:bookmarkEnd w:id="427"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -17880,68 +17838,68 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z283" w:id="427"/>
+    <w:bookmarkStart w:name="z283" w:id="428"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Түпнұсқа" нысандағы тауардың шығу тегі туралы сертификат бланкісінің нысаны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="427"/>
+    <w:bookmarkEnd w:id="428"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Нысан жаңа редакцияда - ҚР Сауда және интеграция министрінің м.а. 03.08.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19790,68 +19748,68 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z286" w:id="428"/>
+    <w:bookmarkStart w:name="z286" w:id="429"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Электрондық нысанындағы "СТ-KZ" нысандағы тауардың шығу тегі  туралы сертификат бланкісінің нысаны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="428"/>
+    <w:bookmarkEnd w:id="429"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Нысан жаңа редакцияда - ҚР Сауда және интеграция министрінің м.а. 03.08.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20732,68 +20690,68 @@
               <w:t>
 ____________________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Күні/Дата</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z302" w:id="429"/>
+    <w:bookmarkStart w:name="z302" w:id="430"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ЭЛЕКТРОНДЫҚ НЫСАНЫНДАҒЫ "CT-KZ" НЫСАНДАҒЫ ТАУАРДЫҢ ШЫҒУ ТЕГІ ТУРАЛЫ № ___________ СЕРТИФИКАТҚА ҚОСЫМША ПАРАҚ ДОПОЛНИТЕЛЬНЫЙ ЛИСТ СЕРТИФИКАТА № ___________ О ПРОИСХОЖДЕНИИ ТОВАРА ФОРМЫ "СТ-KZ" В ЭЛЕКТРОННОЙ ФОРМЕ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="429"/>
+    <w:bookmarkEnd w:id="430"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -21325,68 +21283,68 @@
               <w:t>
 ________________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Күні/Дата</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z303" w:id="430"/>
+    <w:bookmarkStart w:name="z303" w:id="431"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қағаз түріндегі "СТ-KZ" нысандағы тауардың шығу тегі туралы сертификат бланкісінің нысаны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="430"/>
+    <w:bookmarkEnd w:id="431"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -22229,68 +22187,68 @@
               <w:t>
 Күні/Дата</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мөрі (болған жағдайда)/Печать (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z304" w:id="431"/>
+    <w:bookmarkStart w:name="z304" w:id="432"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ҚАҒАЗ ТҮРІНДЕГІ "CT-KZ" НЫСАНДАҒЫ ТАУАРДЫҢ ШЫҒУ ТЕГІ ТУРАЛЫ № ___________ СЕРТИФИКАТҚА ҚОСЫМША ПАРАҚ ДОПОЛНИТЕЛЬНЫЙ ЛИСТ СЕРТИФИКАТА № ___________ О ПРОИСХОЖДЕНИИ ТОВАРА ФОРМЫ "СТ-KZ" В БУМАЖНОМ ВИДЕ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="431"/>
+    <w:bookmarkEnd w:id="432"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -22975,482 +22933,482 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>шілдедегі № 454-НҚ бұйрыққа</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z289" w:id="432"/>
+    <w:bookmarkStart w:name="z289" w:id="433"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Инвестициялар және даму министрлігінің және Сауда және интеграция министрлігінің күші жойылған кейбір бұйрықтарының тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="432"/>
-    <w:bookmarkStart w:name="z290" w:id="433"/>
+    <w:bookmarkEnd w:id="433"/>
+    <w:bookmarkStart w:name="z290" w:id="434"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Тауар шығарылған елді айқындау жөніндегі сертификат нысандарын бекіту туралы" Қазақстан Республикасы Инвестициялар және даму министрінің міндетін атқарушы 2015 жылғы 9 қаңтардағы № 6 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10235 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="433"/>
-    <w:bookmarkStart w:name="z291" w:id="434"/>
+    <w:bookmarkEnd w:id="434"/>
+    <w:bookmarkStart w:name="z291" w:id="435"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Тауардың шығарылған елін айқындау, тауардың шығарылуы туралы сертификат беру және оның күшін жою жөніндегі қағидаларды бекіту туралы" Қазақстан Республикасы Инвестициялар және даму министрінің міндетін атқарушы 2015 жылғы 24 ақпандағы № 155 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10947 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="434"/>
-    <w:bookmarkStart w:name="z292" w:id="435"/>
+    <w:bookmarkEnd w:id="435"/>
+    <w:bookmarkStart w:name="z292" w:id="436"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Тауардың шығарылған елін айқындау, тауардың шығу тегі туралы сертификат беру және оның күшін жою жөніндегі қағидаларды бекіту туралы" Қазақстан Республикасы Инвестициялар және даму министрінің міндетін атқарушының 2015 жылғы 24 ақпандағы № 155 бұйрығына өзгерістер мен толықтыру енгізу туралы" Қазақстан Республикасы Инвестициялар және даму министрінің 2016 жылғы 29 тамыздағы № 632 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 14330 болып тіркелді);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="435"/>
-    <w:bookmarkStart w:name="z293" w:id="436"/>
+    <w:bookmarkEnd w:id="436"/>
+    <w:bookmarkStart w:name="z293" w:id="437"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Тауардың шығарылған елін айқындау, тауардың шығу тегі туралы сертификат беру және оның күшін жою жөніндегі қағидаларды бекіту туралы" Қазақстан Республикасы Инвестициялар және даму министрінің міндетін атқарушының 2015 жылғы 24 ақпандағы № 155 бұйрығына өзгерістер мен толықтыру енгізу туралы" Қазақстан Республикасы Инвестициялар және даму министрінің 2018 жылғы 24 ақпандағы № 103 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 16517 болып тіркелді);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="436"/>
-    <w:bookmarkStart w:name="z294" w:id="437"/>
+    <w:bookmarkEnd w:id="437"/>
+    <w:bookmarkStart w:name="z294" w:id="438"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Тауардың шығарылған елін айқындау, тауардың шығу тегі туралы сертификат беру және оның күшін жою жөніндегі қағидаларды бекіту туралы" Қазақстан Республикасы Инвестициялар және даму министрінің міндетін атқарушының 2015 жылғы 24 ақпандағы № 155 бұйрығына өзгерістер мен толықтыру енгізу туралы" Қазақстан Республикасы Инвестициялар және даму министрінің 2018 жылғы 12 қазандағы № 711 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17683 болып тіркелді);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="437"/>
-    <w:bookmarkStart w:name="z295" w:id="438"/>
+    <w:bookmarkEnd w:id="438"/>
+    <w:bookmarkStart w:name="z295" w:id="439"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. "Тауардың шығарылған елін айқындау, тауардың шығу тегі туралы сертификат беру және оның күшін жою жөніндегі қағидаларды бекіту туралы" Қазақстан Республикасы Инвестициялар және даму министрінің міндетін атқарушының 2015 жылғы 24 ақпандағы № 155 бұйрығына өзгерістер мен толықтыру енгізу туралы" Қазақстан Республикасы Инвестициялар және даму министрінің 2020 жылғы 15 қыркүйектегі № 198-НҚ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21215 болып тіркелді);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="438"/>
-    <w:bookmarkStart w:name="z296" w:id="439"/>
+    <w:bookmarkEnd w:id="439"/>
+    <w:bookmarkStart w:name="z296" w:id="440"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. "Тауар шығарылған елді айқындау жөніндегі сертификат нысандарын бекіту туралы" Қазақстан Республикасы Инвестициялар және даму министрінің міндетін атқарушының 2015 жылғы 9 қаңтардағы № 6 бұйрығына толықтыру енгізу туралы" Қазақстан Республикасы Сауда және интеграция министрінің 2019 жылғы 26 қарашадағы № 114 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 19678 болып тіркелді);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="439"/>
-    <w:bookmarkStart w:name="z297" w:id="440"/>
+    <w:bookmarkEnd w:id="440"/>
+    <w:bookmarkStart w:name="z297" w:id="441"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. "Тауардың шығу тегін растайтын құжаттар тізбесін бекіту туралы" Қазақстан Республикасы Премьер-Министрінің Орынбасары – Қазақстан Республикасы Индустрия және жаңа технологиялар министрінің 2014 жылғы 8 шілдедегі № 257 бұйрығына өзгерістер мен толықтырулар енгізу туралы Қазақстан Республикасы Сауда және интеграция министрінің бұйрығы және "Тауардың шығарылған елін айқындау, тауардың шығу тегі туралы сертификат беру және оның күшін жою жөніндегі қағидаларды бекіту туралы" Қазақстан Республикасы Инвестициялар және даму министрінің міндетін атқарушының 2015 жылғы 24 ақпандағы № 155 бұйрығына өзгерістер мен толықтыру енгізу туралы" Қазақстан Республикасы Инвестициялар және даму министрінің 2020 жылғы 04 қарашадағы № 247-НҚ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21604 болып тіркелді);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="440"/>
-    <w:bookmarkStart w:name="z298" w:id="441"/>
+    <w:bookmarkEnd w:id="441"/>
+    <w:bookmarkStart w:name="z298" w:id="442"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. "Тауардың шығарылған елін айқындау, тауардың шығу тегі туралы сертификат беру және оның күшін жою жөніндегі қағидаларды бекіту туралы" Қазақстан Республикасы Инвестициялар және даму министрінің міндетін атқарушының 2015 жылғы 24 ақпандағы № 155 бұйрығына өзгерістер мен толықтыру енгізу туралы" Қазақстан Республикасы Инвестициялар және даму министрінің 2021 жылғы 02 сәуірдегі № 249-НҚ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 22480 болып тіркелді).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="441"/>
+    <w:bookmarkEnd w:id="442"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -23776,31 +23734,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>