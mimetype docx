--- v0 (2025-11-07)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d643b47" w14:textId="d643b47">
+    <w:p w14:paraId="a026b80" w14:textId="a026b80">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Мемлекеттік техникалық реттеу жүйесі деректерінің тізілімін қалыптастыру, жүргізу және қолдап отыру қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Сауда және интеграция министрінің 2021 жылғы 30 маусымдағы № 437-НҚ бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2021 жылғы 8 шілдеде № 23362 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Сауда және интеграция министрінің 2021 жылғы 30 маусымдағы № 437-НҚ бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2021 жылғы 8 шілдеде № 23362 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Техникалық реттеу туралы" Қазақстан Республикасы Заңының 7-бабының 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -288,127 +288,139 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      Қазақстан Республикасының</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>сауда және интеграция министрі</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -736,86 +748,344 @@
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1) тармақша жаңа редакцияда көзделген - ҚР Сауда және интеграция министрінің м.а. 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мемлекеттік техникалық реттеу жүйесі деректерінің тізілімі (бұдан әрі – техникалық реттеу тізілімі) – техникалық регламенттердің, аккредиттеу субъектілерінің, сәйкестікті бағалау туралы берілген құжаттардың, сәйкестікті растау жөніндегі сарапшы-аудиторлардың, жабдықтардың, техникалық регламенттер талаптарына сәйкес келмейтін өнімдер туралы ақпараттың және техникалық реттеу саласындағы өзге де мәліметтердің электрондық дерекқоры;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2) тармақша жаңа редакцияда көзделген - ҚР Сауда және интеграция министрінің м.а. 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) техникалық реттеудің ақпараттық жүйесі – техникалық реттеу тізілімдеріндегі, өлшем бірлігін қамтамасыз етудің мемлекеттік жүйесінің, ұлттық стандарттау жүйесінің және Еуразиялық экономикалық одақтың сәйкестікті бағалау туралы берілген немесе қабылданған құжаттарының бірыңғай тізілімдерінің мәліметтері мен ақпараттарын сақтауға, өңдеуге, іздеуге, таратуға, беруге және ұсынуға арналған автоматтандырылған ақпараттық жүйе;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3) тармақша жаңа редакцияда көзделген - ҚР Сауда және интеграция министрінің м.а. 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) техникалық реттеудің ақпараттық жүйесінің веб-порталы (бұдан әрі – веб-портал) – техникалық реттеудің ақпараттық жүйесіне бірыңғай қол жеткізу нүктесін ұсынатын интернет-ресурс;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -858,542 +1128,1002 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) ) аккредиттеу жөніндегі орган-аккредиттеу жөніндегі қызметті жүзеге асыратын және аккредиттеу жөніндегі халықаралық ұйымдардың мүшесі болып табылатын республикалық мемлекеттік кәсіпорын</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) Техникалық хатшылық-көлік құралының типін мақұлдауды, шасси типін мақұлдауды ресімдеудің дұрыстығы мен негізділігін тексеру, көлік құралы конструкциясының қауіпсіздігі туралы берілген куәліктер туралы мәліметтер жинау және көлік құралдарын дайындаушыларға халықаралық сәйкестендіру кодтарын беру жөніндегі қызметті жүзеге асыруға уәкілетті орган айқындайтын ұйым.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z13" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-тармақ жаңа редакцияда көзделген - ҚР Сауда және интеграция министрінің м.а. 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Техникалық реттеу тізілімі техникалық реттеудің ақпараттық жүйесінің құрамдас бөлігі болып табылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z14" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Техникалық реттеу тізілімін қалыптастыруды, жүргізуді және қолдап отыруды Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған республикалық мемлекеттік кәсіпорын жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z14" w:id="12"/>
-[...15 lines deleted...]
-      4. Техникалық реттеу тізілімін қалыптастыруды, жүргізуді және қолдап отыруды Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған республикалық мемлекеттік кәсіпорын жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z15" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Техникалық реттеу тізілімін қалыптастыру тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z15" w:id="13"/>
+    <w:bookmarkStart w:name="z16" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Техникалық реттеу тізілімі веб-портал арқылы қалыптастырылады және техникалық регламенттердің, аккредиттеу субъектілерінің, сәйкестікті бағалау туралы берілген құжаттардың, сәйкестікті растау жөніндегі сарапшы-аудиторлардың, жабдықтардың деректерін, техникалық регламенттердің талаптарына сәйкес келмейтін өнім туралы ақпаратты және техникалық реттеу саласындағы өзге де мәліметтерді қамтиды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z17" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Техникалық реттеу тізілімін қалыптастыру электрондық цифрлық қолтаңбамен қалыптастырылатын, берілетін және қол қойылатын өтінімдерді қабылдау және өңдеу процесінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7-тармақ жаңа редакцияда көзделген - ҚР Сауда және интеграция министрінің м.а. 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Техникалық реттеудің ақпараттық жүйесінде қалыптастырылатын техникалық реттеу саласындағы сәйкестікті бағалау туралы құжаттарға және өзге де құжаттарға он төрт символдан тұратын және мынадай белгі бар кездейсоқ тәртіппен техникалық реттеудің ақпараттық жүйесі автоматты түрде генерациялайтын бірегей сәйкестендіру нөмірі беріледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) алғашқы екі символ – стандарттау жөніндегі халықаралық ұйымның – ISO кодына сәйкес Қазақстан Республикасының литерлік коды (екі латын бас әрпі – KZ);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) үшінші таңбадан он төртінші таңба бойынша – бірегей әріптік-сандық код.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8-тармақ жаңа редакцияда көзделген - ҚР Сауда және интеграция министрінің м.а. 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Техникалық реттеу тізілімінде деректерді қалыптастыру Қазақстан Республикасы мемлекеттік органдарының ақпараттық жүйелері мен дерекқорларынан алынған деректер мен мәліметтер негізінде интеграциялау арқылы қамтамасыз етіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-тарау. Техникалық реттеу тізілімін қалыптастыру тәртібі</w:t>
-[...39 lines deleted...]
-      6. Техникалық реттеу тізілімін қалыптастыру электрондық цифрлық қолтаңбамен қалыптастырылатын, берілетін және қол қойылатын өтінімдерді қабылдау және өңдеу процесінде жүзеге асырылады.</w:t>
+        <w:t xml:space="preserve"> 3-тарау. Техникалық реттеу тізілімін жүргізу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z18" w:id="16"/>
-[...15 lines deleted...]
-      7. Техникалық реттеудің ақпараттық жүйесінде қалыптастырылатын техникалық реттеу саласындағы сәйкестікті бағалау туралы құжаттарға және өзге де құжаттарға он төрт символдан тұратын және мынадай белгі бар кездейсоқ тәртіппен техникалық реттеудің ақпараттық жүйесі автоматты түрде генерациялайтын бірегей сәйкестендіру нөмірі беріледі:</w:t>
+    <w:bookmarkStart w:name="z21" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Техникалық реттеу тізілімін жүргізу техникалық реттеу тізілімін құрайтын деректерді жинауды, тіркеуді, сақтауды және өңдеуді қамтиды. Техникалық реттеу тізілімін жүргізу нәтижесі өтінімдерді өңдеу нәтижелерін ұсыну болып табылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) алғашқы екі символ – стандарттау жөніндегі халықаралық ұйымның – ISO кодына сәйкес Қазақстан Республикасының литерлік коды (екі латын бас әрпі – KZ);</w:t>
-[...36 lines deleted...]
-      8. Техникалық реттеу тізілімінде деректерді қалыптастыру Қазақстан Республикасы мемлекеттік органдарының ақпараттық жүйелері мен дерекқорларынан алынған деректер мен мәліметтер негізінде интеграциялау арқылы қамтамасыз етіледі.</w:t>
+      1) уәкілетті орган;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) аккредиттеу жөніндегі орган;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ұлттық стандарттау органы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) мемлекеттік ғылыми метрологиялық орталық;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) саудадағы техникалық кедергілер, санитариялық және фитосанитариялық шаралар жөніндегі ақпараттық орталық ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Техникалық хатшылық, сондай-ақ веб-портал арқылы электрондық форматта мәліметтерді үздіксіз жаңарту арқылы жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Техникалық реттеу тізілімін жүргізу веб-порталы арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z20" w:id="18"/>
+    <w:bookmarkStart w:name="z23" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Техникалық реттеу тізілімін жүргізу электрондық цифрлық қолтаңбамен қол қойылатын өтінімдерді қабылдау және өңдеу процесінде қабылданған нәтижелер негізінде тұрақты негізде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z24" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Техникалық реттеу тізілімін жүргізу техникалық реттеу, стандарттау, өлшем бірлігін қамтамасыз ету, сәйкестікті бағалау саласындағы аккредиттеу мәселелері бойынша сақталған, өңделген және қалыптастырылған ақпарат пен мәліметтерді есепке алуды, іздеуді, сақтауды және сәйкестендіруді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z25" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3-тарау. Техникалық реттеу тізілімін жүргізу тәртібі</w:t>
-[...147 lines deleted...]
-      10. Техникалық реттеу тізілімін жүргізу веб-порталы арқылы жүзеге асырылады.</w:t>
+        <w:t xml:space="preserve"> 4-тарау. Техникалық реттеу тізілімін қолдап отыру тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z23" w:id="21"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z25" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      13-тармақ жаңа редакцияда көзделген - ҚР Сауда және интеграция министрінің м.а. 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Техникалық реттеу тізілімін қолдап отыру жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді, техникалық реттеу ақпараттық жүйесінің дерекқорлары мен ресурстарының тұтастығын, ақпараттың сақталуын, ақпараттың толық немесе ішінара жоғалуына жол бермеуді, қалыптастырылған деректердің өзгермеуін, берілген рөлдерге сәйкес әрбір қатысушының тең құқығы мен қол жеткізуін, техникалық реттеу ақпараттық жүйесінің ресурстарына қол жеткізуді бақылауды, техникалық реттеу ақпараттық жүйесінің ресурстарына қол жеткізуді, сәйкестендіруді (тануды) қоспағанда, тізілімнің үздіксіз жұмыс істеуін қамтамасыз ету, пайдаланушыны аутентификациялау (түпнұсқалығын растау) және авторизациялау (өкілеттіктерді беру), техникалық реттеу мен қамтамасыз етудің ақпараттық жүйесінде болып жатқан оқиғаларды тіркеу және талдау арқылы жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...27 lines deleted...]
-    <w:bookmarkStart w:name="z27" w:id="25"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      14-тармақ жаңа редакцияда көзделген - ҚР Сауда және интеграция министрінің м.а. 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Техникалық реттеу тізілімін қолдап отыру кезінде техникалық реттеудің ақпараттық жүйесі пайдаланушының қателерін, техникалық іркілістер кезінде туындайтын қателерді және кейінгі іс-қимылдар сипатталған пайдаланушыға хабарламалар бере отырып, деректер базасының қателерін өңдеуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>