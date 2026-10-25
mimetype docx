--- v0 (2025-11-18)
+++ v1 (2026-10-25)
@@ -1,45 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c8b8b23" w14:textId="c8b8b23">
+    <w:p w14:paraId="929dc24" w14:textId="929dc24">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,83 +94,87 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Озонды бұзатын заттардың мемлекеттік кадастрын жүргізу қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Экология, геология және табиғи ресурстар министрінің 2021 жылғы 22 маусымдағы № 207 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2021 жылғы 1 шілдеде № 23234 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Экология, геология және табиғи ресурстар министрінің 2021 жылғы 22 маусымдағы № 207 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2021 жылғы 1 шілдеде № 23234 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Осы бұйрық 01.07.2021 бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
@@ -380,62 +385,63 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық 2021 жылғы 1 шілдеден бастап қолданысқа енгізіледі және ресми жариялануға жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -443,51 +449,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      Қазақстан Республикасының Экология, геология және табиғи ресурстар министрі </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -964,54 +970,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Кадастрды әзірлеу мен жүргізуді ұйымдастыруды қоршаған ортаны қорғау саласындағы уәкілетті орган жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z16" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Кадастрды жүргізуді қоршаған ортаны қорғау саласындағы уәкілетті орган "Қазақстан Республикасының қоршаған ортасы мен табиғат ресурстарының жай-күйі туралы ұлттық деректер банкі" ақпараттық жүйесінің жұмыс істеуі шеңберінде жүзеге асырады.</w:t>
+      5. Кадастрды жүргізуді қоршаған ортаны қорғау саласындағы уәкілетті орган "Қазақстан Республикасының қоршаған ортасы мен табиғат ресурстарының жай-күйі туралы ұлттық деректер банкі" цифрлық жүйесінің жұмыс істеуі шеңберінде жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің 27.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 178</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z17" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Кадастрды жүргізу мақсаттары:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1319,170 +1387,268 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Озонды бұзатын заттардың</w:t>
+              <w:t xml:space="preserve">Озонды бұзатын заттардың </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мемлекеттік кадастрын жүргізу</w:t>
+              <w:t xml:space="preserve">мемлекеттік кадастрын жүргізу </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына 1-қосымша</w:t>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z26" w:id="23"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің 27.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 178</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан Республикасы Экология, геология және табиғат ресурстары министрлігіне ұсынылады</w:t>
+      Ұсынылады: Қазақстан Республикасы Экология және табиғат ресурстары министрлігіне</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Әкімшілік деректер нысаны www.ecogeo.gov.kz интернет-ресурсында орналастырылған</w:t>
+      Өтеусіз негізде әкімшілік деректерді жинауға арналған нысан интернет-ресурста орналастырылған: www.ecogeo.gov.kz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Озонды бұзатын заттарды әкелу, әкету және пайдалану туралы есеп</w:t>
+      Әкімшілік нысанның атауы: Озонды бұзатын заттарды әкелу, әкету және пайдалану туралы есеп</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Әкімшілік деректер нысанының индексі: 1-ОБЗ ӘӘП</w:t>
+      Өтеусіз негізде әкімшілік деректерді жинауға арналған нысан индексі: 1-ОБЗ ӘӘП</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кезеңділігі: жылдық</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1492,3913 +1658,3764 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Есепті кезең: 20___ жылғы "_____" ____________ жай-күй бойынша</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ақпаратты ұсынатын тұлғалар шеңбері: қоршаған ортаны қорғау саласындағы уәкілетті орган тиісті кезеңге бекіткен озонды бұзатын заттарды тұтыну лимиттерінің (квоталарының) шегінде озонды бұзатын заттарды және құрамында олар бар өнімдерді Қазақстан Республикасының аумағына Еуразиялық экономикалық одаққа мүше болып табылмайтын мемлекеттерден әкелуді және (немесе) Қазақстан Республикасының аумағынан осы мемлекеттерге әкетуді жүзеге асыратын заңды тұлғалар, дара кәсіпкерлер</w:t>
+      Өтеусіз негізде әкімшілік деректерді жинауға арналған нысанды ұсынатын тұлғалар тобы: қоршаған ортаны қорғау саласындағы уәкілетті орган тиісті кезеңге бекіткен озонды бұзатын заттарды тұтыну лимиттерінің (квоталарының) шегінде озонды бұзатын заттарды және құрамында олар бар өнімдерді Қазақстан Республикасының аумағына Еуразиялық экономикалық одаққа мүше болып табылмайтын мемлекеттерден әкелуді және (немесе) Қазақстан Республикасының аумағынан осы мемлекеттерге әкетуді жүзеге асыратын заңды тұлғалар, дара кәсіпкерлер</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Әкімшілік деректер нысанын ұсыну мерзімі: жыл сайын, есептіден кейінгі жылғы 1 ақпанға дейін</w:t>
-[...17 lines deleted...]
-      1-кесте. Жалпы мәліметтер</w:t>
+      Өтеусіз негізде әкімшілік деректерді жинауға арналған нысанды ұсыну мерзімі: жыл сайын, есептіден кейінгі жылғы 1 ақпанға дейін</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="11750"/>
-        <w:gridCol w:w="550"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11750" w:type="dxa"/>
-[...58 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
-          </w:p>
-[...412 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ЖСН/БСН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="5346700" cy="431800"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId4"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="5346700" cy="431800"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2-кесте. Озонды бұзатын заттарды әкелу, әкету және пайдалану</w:t>
+      (деректер жеке тұлғалар ұсынған жағдайда, сондай-ақ агрегатталған түрде ұсынылған жағдайда толтырылмайды)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жинау әдісі: электрондық түрде.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-кесте. Жалпы мәліметтер</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1561"/>
-[...8 lines deleted...]
-        <w:gridCol w:w="1222"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1561" w:type="dxa"/>
-[...290 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Заңды тұлғаның немесе дара кәсіпкердің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...193 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бизнес сәйкестендіру нөмірі немесе Жеке сәйкестендіру нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1561" w:type="dxa"/>
-[...354 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заңды тұлғаның немесе дара кәсіпкердің мекенжайы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1561" w:type="dxa"/>
-[...384 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Байланыс деректері: телефон, электрондық пошта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1561" w:type="dxa"/>
-[...363 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Негізгі қызмет түрі</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(Экономикалық қызмет түрлерінің жалпы сыныптағышына сәйкес коды (5 таңбалы))</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құжаттың бірегей нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2-кестенің жалғасы</w:t>
+      2-кесте. Озонды бұзатын заттарды әкелу, әкету және пайдалану</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1186"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="3084"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Озонды бұзатын заттың/ озонды бұзатын заттар қоспасының нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Озонды бұзатын заттың химиялық атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Озонды бұзатын заттың химиялық формуласы, қоспаның пайыздық-құрауыштық құрамы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Еуразиялық экономикалық одақтың сыртқы экономикалық қызмет номенклатурасы бойынша тауардың коды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Әкелу/әкету мақсаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Озонды бұзатын заттар қалдығының есепті жыл басына көлемі, тонна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өндірілген озонды бұзатын заттар, тонна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Озонды бұзатын заттарды әкету</w:t>
-[...73 lines deleted...]
-Озонды бұзатын заттар қалдығының есепті жыл соңына көлемі, тонна</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Озонды бұзатын заттарды әкелу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1186" w:type="dxa"/>
-[...179 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мөлшері, тонна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+озонды бұзатын заттарды өндірушінің және жеткізушінің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+озонды бұзатын заттарды өндірушінің және жеткізушінің мекенжайы</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1186" w:type="dxa"/>
-[...210 lines deleted...]
-16</w:t>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1186" w:type="dxa"/>
-[...229 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1186" w:type="dxa"/>
-[...22 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЖИЫНЫ:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-кестенің жалғасы</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
-          </w:p>
-[...69 lines deleted...]
--</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Озонды бұзатын заттарды әкету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...22 lines deleted...]
-            </w:r>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
-          </w:p>
-[...62 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Пайдаланылған немесе сатылған озонды бұзатын заттар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Озонды бұзатын заттар қалдығының есепті жыл соңына көлемі, тонна</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мөлшері, тонна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+алушының атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+алушының елі мен мекенжайы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мөлшері, тонна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...67 lines deleted...]
-            </w:r>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+озонды бұзатын заттарды сатып алушының бизнес сәйкестендіру нөмірі немесе жеке сәйкестендіру нөмірі және мекенжайы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...72 lines deleted...]
-</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...67 lines deleted...]
-            </w:r>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...73 lines deleted...]
-            </w:r>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...29 lines deleted...]
-20__ жылғы "__" ________________</w:t>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы _________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_______________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...199 lines deleted...]
-</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мекенжайы ____________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_______________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефоны__________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық пошта мекенжайы _______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орындаушы ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                            тегі, аты және әкесінің аты (бар болған жағдайда) қолы, телефон</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басшы немесе оның міндетін атқарушы адам</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тегі, аты және әкесінің аты (бар болған жағдайда) ________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қолы ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мөрдің орны (жеке кәсіпкерлер болып табылатын тұлғалардан қоспағанда)</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5432,546 +5449,613 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Озонды бұзатын заттарды әкелу,</w:t>
+              <w:t xml:space="preserve">Озонды бұзатын заттарды әкелу, </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>әкету және пайдалану туралы</w:t>
+              <w:t xml:space="preserve">әкету және пайдалану туралы </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>есеп нысанына қосымша</w:t>
+              <w:t>есеп нысанына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z28" w:id="24"/>
+    <w:bookmarkStart w:name="z75" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Әкімшілік деректерді жинауға арналған нысанды толтыру бойынша түсініктеме Озонды бұзатын заттарды әкелу, әкету және пайдалану туралы есеп (индексі: 1-ОБЗ ӘӘП, кезеңділігі: жылдық)</w:t>
+        <w:t xml:space="preserve"> Өтеусіз негізде әкімшілік деректерді жинауға арналған нысанды толтыру бойынша түсініктеме Озонды бұзатын заттарды әкелу, әкету және пайдалану туралы есеп (индексі: 1-ОБЗ ӘӘП, кезеңділігі: жылдық)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z76" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Осы түсініктеме "Озонды бұзатын заттарды әкелу, әкету және пайдалану туралы есеп" Өтеусіз негізде әкімшілік деректерді жинауға арналған нысанын (бұдан әрі – Нысан) толтыру бойынша бірыңғай талаптарды айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z29" w:id="25"/>
-[...15 lines deleted...]
-      1. Осы түсініктеме "Озонды бұзатын заттарды әкелу, әкету және пайдалану туралы есеп" әкімшілік деректерді жинауға арналған нысанын (бұдан әрі – Нысан) толтыру бойынша бірыңғай талаптарды айқындайды.</w:t>
+    <w:bookmarkStart w:name="z77" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Нысан Еуразиялық экономикалық одақтың кедендік аумағына құрамында озонды бұзатын заттары бар заттар мен өнімдерді әкелу туралы ереженің (Еуразиялық экономикалық комиссия Алқасының "Тарифтік емес реттеу шаралары туралы" 2015 жылғы 21 сәуірдегі № 30 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>шешіміне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 20 қосымша) ІІІ бөлімінің 15-тармағына сәйкес, "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасы Заңының 37-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> екінші бөлігіне сәйкес ұсынылатын озонды бұзатын заттарды және құрамында олар бар өнімдерді Қазақстан Республикасының аумағына Еуразиялық экономикалық одаққа мүше болып табылмайтын мемлекеттерден әкелуді және (немесе) Қазақстан Республикасының аумағынан осы мемлекеттерге әкетуді лицензияның орындалуы туралы ақпарат ұсынуға бірыңғай тәсіл мақсатында әзірленді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z30" w:id="26"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z31" w:id="27"/>
+    <w:bookmarkStart w:name="z78" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Нысанды қоршаған ортаны қорғау саласындағы уәкілетті орган тиісті кезеңге бекіткен озонды бұзатын заттарды тұтыну лимиттерінің (квоталарының) шегінде озонды бұзатын заттарды Қазақстан Республикасының аумағына Еуразиялық экономикалық одаққа мүше болып табылмайтын мемлекеттерден әкелуді және (немесе) Қазақстан Республикасының аумағына осы мемлекеттерге әкетуді жүзеге асыратын заңды тұлғалар мен дара кәсіпкерлер жыл сайын құрастырады және есепті кезең соңындағы жай-күй бойынша толтырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z32" w:id="28"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z79" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Нысанға басшы немесе уәкілетті жауапты лауазымды адам қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z33" w:id="29"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z80" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. "Жалпы мәліметтер" деген 1-кестеде заңды тұлға немесе дара кәсіпкер туралы қысқаша ақпарат көрсетіледі: толық ресми атауы, бизнес сәйкестендіру нөмірі немесе жеке сәйкестендіру нөмірі, заңды және нақты мекенжайы, тіркеу құжаттарына сәйкес Экономикалық қызмет түрлерінің жалпы сыныптағышына сай коды, нақты байланыс деректері (телефон, электрондық пошта), озонды бұзатын заттарды әкелу/әкету оның негізінде жүргізілген рұқсат беру құжатының бірегей нөмірі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z34" w:id="30"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z81" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. "Озонды бұзатын заттарды әкелу, әкету және пайдалану" деген 2-кестеде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z82" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) 1-бағанда "Хладагенттер. Белгілеулер жүйесі" МемСТ ISO 817-2014 халықаралық стандартына сәйкес әкелінетін/әкетілетін озонды бұзатын заттардың/озонды бұзатын заттар қоспасының нөмірі көрсетіледі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z83" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) 2 және 3-бағандарда "Хладагенттер. Белгілеулер жүйесі" МемСТ ISO 817-2014 халықаралық стандартына сәйкес әкелінетін/әкетілетін озонды бұзатын заттардың тиісті атауы және химиялық формуласы, қоспаның пайыздық-құрауыштық құрамы көрсетіледі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z84" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) 4-бағанда Еуразиялық экономикалық одақтың Сыртқы экономикалық қызметінің тауарлық номенклатурасы бойынша тауардың 10 таңбалы сыныптауыш коды көрсетіледі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z85" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) 5-бағанда озонды бұзатын заттарды әкелу/әкету мақсаты, яғни көзделетін қолданылу салалары көрсетіледі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z86" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) 6-бағанда есепті жылдың басында теңгерімде тұрған озонды бұзатын заттардың қалдық көлемі туралы ақпарат (тоннада) көрсетіледі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z87" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) 7-бағанда өндірілген озонды бұзатын заттардың мөлшері туралы ақпарат (тоннада) көрсетіледі. Озонды бұзатын заттарды өндіру бойынша қызмет жоқ болған жағдайда 7-бағанда "-" сызықша қойылады. Озонды бұзатын заттарды өндіру бойынша қызмет бар болған, алайда есепті кезеңде өндіріс жоқ болған (нөлдік өндіріс) жағдайда 7-бағанда "0" нөл көрсетіледі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z88" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) 8-бағанда озонды бұзатын заттардың нақты әкелінген мөлшері (тоннада) көрсетіледі. Импорттық қызмет жоқ болған жағдайда "-" сызықша қойылады. Импорттық қызмет жүзеге асырылған, алайда нақты импорт жоқ болған жағдайда "0" нөл қойылады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z89" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) 9-бағанда озонды бұзатын заттарды шетелдік өндірушінің және тиісті келісімшартта (шартта) көрсетілген тауарға құқығын беретін жеткізушінің (сатушының) толық ресми атауы көрсетіледі. Озонды бұзатын заттарды өндіруші мен жеткізуші сәйкес келген жағдайда атауы тек бір рет көрсетіледі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z90" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) 10-бағанда озонды бұзатын заттарды шетелдік өндірушінің және тиісті келісімшартта (шартта) көрсетілген тауарға құқығын беретін жеткізушінің (сатушының) толық мекенжайы көрсетіледі. Озонды бұзатын заттарды өндіруші мен жеткізуші сәйкес келген жағдайда атауы тек бір рет көрсетіледі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z91" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) 8-бағанда сызықша немесе нөл көрсетілген жағдайда 9 және 10-бағандар толтырылмайды;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z92" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) 11-бағанда озонды бұзатын заттардың нақты әкетілген мөлшері (тоннада) көрсетіледі. Экспорттық қызмет жоқ болған жағдайда "-" сызықша қойылады. Экспорттық қызмет жүзеге асырылған, алайда нақты экспорт жоқ болған жағдайда "0" нөл қойылады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z93" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) 12-бағанда озонды бұзатын заттарды тиісті келісімшартта (шартта) көрсетілген тауарға құқығын алатын шетелдік алушының толық ресми атауы көрсетіледі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z94" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) 13-бағанда озонды бұзатын заттарды тиісті келісімшартта (шартта) көрсетілген тауарға құқығын алатын шетелдік алушының толық мекенжайы көрсетіледі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z95" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) 11-бағанда сызықша немесе нөл көрсетілген жағдайда 12 және 13-бағандар толтырылмайды;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z96" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) 14-бағанда озонды бұзатын заттардың нақты пайдаланылған немесе сатылған мөлшері (тоннада) әрбір сатып алушы бөлінісінде көрсетіледі. Әртүрлі қажеттіліктерге меншікті пайдаланған жағдайда пайдаланылған озонды бұзатын заттардың сомалық мөлшері көрсетіледі. Егер есепті жылы озонды бұзатын заттардың ешқандай мөлшері пайдаланылмаса немесе сатылмаса, 14-бағанда "0" нөл қойылады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z97" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) 15-бағанда 14-бағанда көрсетілген ақпаратқа сәйкес келетін озонды бұзатын заттарды сатып алушының толық ресми атауы, бизнес сәйкестендіру нөмірі немесе жеке сәйкестендіру нөмірі, заңды және нақты мекенжайы көрсетіледі. 14-бағанда көрсетілген әртүрлі қажеттіліктерге меншікті пайдаланылған жағдайда 15-бағанда "-" сызықша қойылады. Егер 14-бағанда нөл қойылса, онда 15-баған толтырылмайды;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z98" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) 16-бағанда есепті жылдың соңында теңгерімде тұрған озонды бұзатын заттардың қалдық мөлшері туралы ақпарат (тоннада) көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="46"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6005,170 +6089,268 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Озонды бұзатын заттардың</w:t>
+              <w:t xml:space="preserve">Озонды бұзатын заттардың </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мемлекеттік кадастрын жүргізу</w:t>
+              <w:t xml:space="preserve">мемлекеттік кадастрын жүргізу </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына 2-қосымша</w:t>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z36" w:id="31"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің 27.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 178</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан Республикасы Экология, геология және табиғат ресурстары министрлігіне ұсынылады</w:t>
+      Ұсынылады: Қазақстан Республикасы Экология және табиғат ресурстары министрлігіне</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Әкімшілік деректер нысаны www.ecogeo.gov.kz интернет-ресурсында орналастырылған</w:t>
+      Өтеусіз негізде әкімшілік деректерді жинауға арналған нысан интернет-ресурста орналастырылған: www.ecogeo.gov.kz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Озонды бұзатын заттарды өткізу, өндіру және пайдалану туралы есеп</w:t>
+      Әкімшілік нысанның атауы: Озонды бұзатын заттарды өткізу, өндіру және пайдалану туралы есеп</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Әкімшілік деректер нысанының индексі: 2-ОБЗ ОӨП</w:t>
+      Өтеусіз негізде әкімшілік деректерді жинауға арналған нысан индексі: 2-ОБЗ ОӨП</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кезеңділігі: жылдық</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6178,3987 +6360,3879 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Есепті кезең: 20___ жылғы "_____" ____________ жай-күй бойынша</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ақпаратты ұсынатын тұлғалар шеңбері: қоршаған ортаны қорғау саласындағы уәкілетті орган тиісті кезеңге бекіткен озонды бұзатын заттарды тұтыну лимиттерінің (квоталарының) шегінде озонды бұзатын заттарды және құрамында олар бар өнімдерді Қазақстан Республикасының аумағына Еуразиялық экономикалық одаққа мүше мемлекеттерден әкелуді және (немесе) Қазақстан Республикасының аумағынан осы мемлекеттерге әкетуді жүзеге асыратын заңды тұлғалар, дара кәсіпкерлер</w:t>
+      Өтеусіз негізде әкімшілік деректерді жинауға арналған нысанды ұсынатын тұлғалар тобы: қоршаған ортаны қорғау саласындағы уәкілетті орган тиісті кезеңге бекіткен озонды бұзатын заттарды тұтыну лимиттерінің (квоталарының) шегінде озонды бұзатын заттарды және құрамында олар бар өнімдерді Қазақстан Республикасының аумағына Еуразиялық экономикалық одаққа мүше мемлекеттерден әкелуді және (немесе) Қазақстан Республикасының аумағынан осы мемлекеттерге әкетуді жүзеге асыратын заңды тұлғалар, дара кәсіпкерлер</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Әкімшілік деректер нысанын ұсыну мерзімі: жыл сайын, есептіден кейінгі жылғы 1 ақпанға дейін</w:t>
-[...17 lines deleted...]
-      1-кесте. Жалпы мәліметтер</w:t>
+      Өтеусіз негізде әкімшілік деректерді жинауға арналған нысанды ұсыну мерзімі: жыл сайын, есептіден кейінгі жылғы 1 ақпанға дейін</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="11750"/>
-        <w:gridCol w:w="550"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11750" w:type="dxa"/>
-[...58 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
-          </w:p>
-[...412 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ЖСН/БСН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="5346700" cy="431800"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId5"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="5346700" cy="431800"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2-кесте. Озонды бұзатын заттарды өткізу, өндіру және пайдалану</w:t>
+      (деректер жеке тұлғалар ұсынған жағдайда, сондай-ақ агрегатталған түрде ұсынылған жағдайда толтырылмайды)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жинау әдісі: электрондық түрде.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-кесте. Жалпы мәліметтер</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1430"/>
-[...8 lines deleted...]
-        <w:gridCol w:w="823"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1430" w:type="dxa"/>
-[...290 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Заңды тұлғаның немесе дара кәсіпкердің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...193 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бизнес сәйкестендіру нөмірі немесе Жеке сәйкестендіру нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1430" w:type="dxa"/>
-[...354 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заңды тұлғаның немесе дара кәсіпкердің мекенжайы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1430" w:type="dxa"/>
-[...384 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Байланыс деректері: телефон, электрондық пошта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1430" w:type="dxa"/>
-[...363 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Негізгі қызмет түрі</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(Экономикалық қызмет түрлерінің жалпы сыныптағышына сәйкес коды (5 таңбалы))</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құжаттың бірегей нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2-кестенің жалғасы</w:t>
+      2-кесте. Озонды бұзатын заттарды өткізу, өндіру және пайдалану</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1172"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="2228"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Озонды бұзатын заттың/ озонды бұзатын заттар қоспас</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ының нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Озонды бұзатын заттың химиялық атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Озонды бұзатын заттың химиялық формуласы, қоспаның пайызд</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ық-құрауыштық құрамы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Еуразиялық экономикалық одақтың сыртқы экономикалық қызмет номенклатурасы бойынша </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тауардың коды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Әкелу/әкету мақсаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Озонды бұзатын заттар қалдығының есепті жыл басына көлемі, тонна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өндірілген озонды бұзатын заттар, тонна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Озонды бұзатын заттарды әкету</w:t>
-[...73 lines deleted...]
-Озонды бұзатын заттар қалдығының есепті жыл соңына көлемі, тонна</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Озонды бұзатын заттарды әкелу/әкету</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1172" w:type="dxa"/>
-[...178 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мөлшері, тонна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+заңды тұлғаның немесе дара кәсіпкердің атауы, озон қабатын бұзатын заттарды жеткізушінің есептік нөмірі*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жеткізушінің елі, мекенжайы</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1172" w:type="dxa"/>
-[...209 lines deleted...]
-16</w:t>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1172" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1172" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3487" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЖИЫНЫ:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1173" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1173" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3067" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2228" w:type="dxa"/>
-[...32 lines deleted...]
-</w:t>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      *Салық салуға жататын табыстар туралы мәліметтерді есепке алу үшін пайдаланылатын салық органдарындағы өтінім берушілердің есептік нөмірлері:</w:t>
-[...53 lines deleted...]
-      Ресей Федерациясы үшін – салық төлеушінің сәйкестендіру нөмірі (СТСН).</w:t>
+      2-кестенің жалғасы</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="none"/>
-[...2 lines deleted...]
-          <w:right w:val="none"/>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4152"/>
-        <w:gridCol w:w="8148"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4152" w:type="dxa"/>
-[...55 lines deleted...]
-__________________________________________________</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Озонды бұзатын заттарды әкету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Пайдаланылған немесе сатылған озонды бұзатын заттар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Озонды бұзатын заттар қалдығының есепті жыл соңына көлемі, тонна</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4152" w:type="dxa"/>
-[...62 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мөлшері, тонна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+заңды тұлғаның немесе дара кәсіпкердің атауы, озон қабатын бұзатын заттарды алушының есептік нөмірі*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+алушының елі мен мекенжайы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мөлшері, тонна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+озонды бұзатын заттарды сатып алушының бизнес сәйкестендіру нөмірі немесе жеке сәйкестендіру нөмірі және мекенжайы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4152" w:type="dxa"/>
-[...55 lines deleted...]
-__________________________________________________</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4152" w:type="dxa"/>
-[...62 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4152" w:type="dxa"/>
-[...59 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      *Салық салуға жататын табыстар туралы мәліметтерді есепке алу үшін пайдаланылатын салық органдарындағы өтінім берушілердің есептік нөмірлері:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Армения Республикасы үшін – салық төлеушінің есептік нөмірі (СТЕН);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Беларусь Республикасы үшін – төлеушінің есептік нөмірі (ТЕН);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ресей Федерациясы үшін – салық төлеушінің сәйкестендіру нөмірі (СТСН).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4152" w:type="dxa"/>
-[...204 lines deleted...]
-</w:t>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы __________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_______________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мекенжайы ____________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_______________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефоны __________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық пошта мекенжайы _______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орындаушы ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тегі, аты және әкесінің аты (бар болған жағдайда) қолы, телефон</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басшы немесе оның міндетін атқарушы адам</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тегі, аты және әкесінің аты (бар болған жағдайда) ________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қолы______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мөрдің орны (жеке кәсіпкерлер болып табылатын тұлғалардан қоспағанда)</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10192,521 +10266,566 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Озонды бұзатын заттардың</w:t>
+              <w:t xml:space="preserve">Озонды бұзатын заттардың </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>орнын ауыстыру, оларды өндіру</w:t>
+              <w:t xml:space="preserve">орнын ауыстыру, оларды өндіру </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>және пайдалану туралы есеп</w:t>
+              <w:t xml:space="preserve">және пайдалану туралы есеп </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>нысанына қосымша</w:t>
+              <w:t>нысанына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
+    <w:bookmarkStart w:name="z100" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Әкімшілік деректерді жинауға арналған нысанды толтыру бойынша түсініктеме Озонды бұзатын заттарды өткізу, өндіру және пайдалану туралы есеп (индексі: 2-ОБЗ ОӨП, кезеңділігі: жылдық)</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z39" w:id="33"/>
+        <w:t xml:space="preserve"> Өтеусіз негізде әкімшілік деректерді жинауға арналған нысанды толтыру бойынша түсініктеме Озонды бұзатын заттарды өткізу, өндіру және пайдалану туралы есеп (индексі: 2-ОБЗ ОӨП, кезеңділігі: жылдық)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z101" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Осы түсініктеме "Озонды бұзатын заттарды өткізу, өндіру және пайдалану туралы есеп" әкімшілік деректерді жинауға арналған нысанын (бұдан әрі – Нысан) толтыру бойынша бірыңғай талаптарды айқындайды.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z40" w:id="34"/>
+      1. Осы түсініктеме "Озонды бұзатын заттарды өткізу, өндіру және пайдалану туралы есеп" Өтеусіз негізде әкімшілік деректерді жинауға арналған нысанын (бұдан әрі – Нысан) толтыру бойынша бірыңғай талаптарды айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z102" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Нысан "Еуразиялық экономикалық одаққа мүше мемлекеттер өзара сауданы жүзеге асыру кезінде озонды бұзатын заттар мен құрамында осындай заттары бар өнімдерді өткізу және озонды бұзатын заттарды есепке алу туралы келісімді және 2015 жылғы 29 мамырдағы Еуразиялық экономикалық одаққа мүше мемлекеттер өзара сауданы жүзеге асыру кезінде озонды бұзатын заттар мен құрамында осындай заттары бар өнімдерді өткізу және озонды бұзатын заттарды есепке алу туралы келісімге Қырғыз Республикасының қосылуы туралы хаттаманы ратификациялау туралы" Қазақстан Республикасының Заңымен ратификацияланған Еуразиялық экономикалық одаққа мүше мемлекеттер өзара сауданы жүзеге асыру кезінде озонды бұзатын заттар мен құрамында осындай заттары бар өнімдерді өткізу және озонды бұзатын заттарды есепке алу туралы келісімнің 10-бабына сәйкес әзірленді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z103" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Нысанды қоршаған ортаны қорғау саласындағы уәкілетті орган тиісті кезеңге бекіткен озонды бұзатын заттарды тұтыну лимиттерінің (квоталарының) шегінде озонды бұзатын заттарды және құрамында олар бар өнімдерді Қазақстан Республикасының аумағына Еуразиялық экономикалық одаққа мүше мемлекеттерден әкелуді және (немесе) Қазақстан Республикасының аумағынан осы мемлекеттерге әкетуді жүзеге асыратын заңды тұлғалар мен дара кәсіпкерлер жыл сайын құрастырады және есепті кезең соңындағы жай-күй бойынша толтырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z104" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Нысанға басшы немесе уәкілетті жауапты лауазымды адам қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z105" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. "Жалпы мәліметтер" деген 1-кестеде заңды тұлға немесе дара кәсіпкер туралы қысқаша ақпарат: толық ресми атауы, бизнес сәйкестендіру нөмірі немесе жеке сәйкестендіру нөмірі, заңды және нақты мекенжайы, тіркеу құжаттарына сәйкес Экономикалық қызмет түрлерінің жалпы сыныптағышына сай коды, нақты байланыс деректері (телефон, электрондық пошта), озонды бұзатын заттарды әкелу/әкету оның негізінде жүргізілген рұқсат беру құжатының бірегей нөмірі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z44" w:id="38"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z106" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. "Озонды бұзатын заттарды өткізу, өндіру және пайдалану" деген 2-кестеде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z107" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) 1-бағанда "Хладагенттер. Белгілеулер жүйесі" МемСТ ISO 817-2014 халықаралық стандартына сәйкес әкелінетін/әкетілетін озонды бұзатын заттардың (озонды бұзатын заттар қоспасының) нөмірі көрсетіледі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z108" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) 2 және 3-бағандарда "Хладагенттер. Белгілеулер жүйесі" МемСТ ISO 817-2014 халықаралық стандартына сәйкес әкелінетін/әкетілетін озонды бұзатын заттардың тиісті атауы және химиялық формуласы, қоспаның пайыздық-құрауыштық құрамы көрсетіледі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z109" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) 4-бағанда Еуразиялық экономикалық одақтың Сыртқы экономикалық қызметінің тауарлық номенклатурасы бойынша тауардың 10 таңбалы сыныптауыш коды көрсетіледі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z110" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) 5-бағанда озонды бұзатын заттарды әкелу/әкету мақсаты, яғни көзделетін қолданылу салалары көрсетіледі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z111" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) 6-бағанда есепті жылдың басында теңгерімде тұрған озонды бұзатын заттардың қалдық көлемі туралы ақпарат (тоннада) көрсетіледі; 6) 7-бағанда өндірілген озонды бұзатын заттардың мөлшері туралы ақпарат (тоннада) көрсетіледі. Озонды бұзатын заттарды өндіру бойынша қызмет жоқ болған жағдайда 7-бағанда "-" сызықша қойылады. Озонды бұзатын заттарды өндіру бойынша қызмет бар болған, алайда есепті кезеңде өндіріс жоқ болған (нөлдік өндіріс) жағдайда 7-бағанда "0" нөл көрсетіледі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z112" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) 8-бағанда озонды бұзатын заттардың нақты әкелінген мөлшері (тоннада) көрсетіледі. Импорттық қызмет жоқ болған жағдайда "-" сызықша қойылады. Импорттық қызмет жүзеге асырылған, алайда нақты импорт жоқ болған жағдайда "0" нөл қойылады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z113" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) 9-бағанда салық салуға жататын табыстар туралы мәліметтерді есепке алу үшін пайдаланылатын тиісті Еуразиялық экономикалық одаққа мүше мемлекеттің салық органдарындағы өтінім берушілердің есептік нөмірін көрсете отырып, озонды бұзатын заттарды жеткізушінің толық ресми атауы көрсетіледі: Армения Республикасы үшін – салық төлеушінің есептік нөмірі (СТЕН); Беларусь Республикасы үшін – төлеушінің есептік нөмірі (ТЕН); Ресей Федерациясы үшін – салық төлеушінің сәйкестендіру нөмірі (СТСН);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z114" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) 10-бағанда озонды бұзатын заттарды жеткізушінің елі және толық мекенжайы көрсетіледі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z115" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) 8-бағанда сызықша немесе нөл көрсетілген жағдайда 9 және 10-бағандар толтырылмайды;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z116" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) 11-бағанда озонды бұзатын заттардың нақты әкетілген мөлшері (тоннада) көрсетіледі. Экспорттық қызмет жоқ болған жағдайда "-" сызықша қойылады. Экспорттық қызмет жүзеге асырылған, алайда нақты экспорт жоқ болған жағдайда "0" нөл қойылады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z117" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) 12-бағанда салық салуға жататын табыстар туралы мәліметтерді есепке алу үшін пайдаланылатын тиісті Еуразиялық экономикалық одаққа мүше мемлекеттің салық органдарындағы өтінім берушілердің есептік нөмірін көрсете отырып, озонды бұзатын заттарды жеткізушінің толық ресми атауы көрсетіледі: Армения Республикасы үшін – салық төлеушінің есептік нөмірі (СТЕН); Беларусь Республикасы үшін – төлеушінің есептік нөмірі (ТЕН); Ресей Федерациясы үшін – салық төлеушінің сәйкестендіру нөмірі (СТСН);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z118" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) 13-бағанда озонды бұзатын заттарды жеткізушінің елі және толық мекенжайы көрсетіледі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z119" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) 11-бағанда сызықша немесе нөл көрсетілген жағдайда 12 және 13-бағандар толтырылмайды;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z120" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) 14-бағанда озонды бұзатын заттардың нақты пайдаланылған немесе сатылған мөлшері (тоннада) әрбір сатып алушы бөлінісінде көрсетіледі. Әртүрлі қажеттіліктерге меншікті пайдаланған жағдайда пайдаланылған озонды бұзатын заттардың сомалық мөлшері көрсетіледі. Егер есепті жылы озонды бұзатын заттардың ешқандай мөлшері пайдаланылмаса немесе сатылмаса, 14-бағанда "0" нөл қойылады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z121" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) 15-бағанда 14-бағанда көрсетілген ақпаратқа сәйкес келетін озонды бұзатын заттарды сатып алушының толық ресми атауы, бизнес сәйкестендіру нөмірі немесе жеке сәйкестендіру нөмірі, заңды және нақты мекенжайы көрсетіледі. 14-бағанда көрсетілген әртүрлі қажеттіліктерге меншікті пайдаланылған жағдайда 15-бағанда "-" сызықша қойылады. Егер 14-бағанда нөл қойылса, онда 15-баған толтырылмайды;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z122" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) 16-бағанда есепті жылдың соңында теңгерімде тұрған озонды бұзатын заттардың қалдық мөлшері туралы ақпарат (тоннада) көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="69"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10740,170 +10859,268 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Озонды бұзатын заттардың</w:t>
+              <w:t xml:space="preserve">Озонды бұзатын заттардың </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мемлекеттік кадастрын жүргізу</w:t>
+              <w:t xml:space="preserve">мемлекеттік кадастрын жүргізу </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына 3-қосымша</w:t>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z46" w:id="39"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-қосымша жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің 27.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 178</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан Республикасы Экология, геология және табиғат ресурстары министрлігіне ұсынылады</w:t>
+      Ұсынылады: Қазақстан Республикасы Экология және табиғат ресурстары министрлігіне</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Әкімшілік деректер нысаны www.ecogeo.gov.kz интернет-ресурсында орналастырылған</w:t>
+      Өтеусіз негізде әкімшілік деректерді жинауға арналған нысан интернет-ресурста орналастырылған: www.ecogeo.gov.kz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Озонды бұзатын заттармен жұмыс істеу бойынша есеп</w:t>
+      Әкімшілік нысанның атауы: Озонды бұзатын заттармен жұмыс істеу бойынша есеп</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Әкімшілік деректер нысанының индексі: 3-ОБЗ ЖЕ</w:t>
+      Өтеусіз негізде әкімшілік деректерді жинауға арналған нысан индексі: 3-ОБЗ ЖЕ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кезеңділігі: жылдық</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -10913,9423 +11130,9007 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Есепті кезең: 20___ жылғы "_____" ____________ жай-күй бойынша</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ақпаратты ұсынатын тұлғалар шеңбері: озонды бұзатын заттармен жұмыс істеуді жүзеге асыратын заңды тұлғалар, дара кәсіпкерлер</w:t>
+      Өтеусіз негізде әкімшілік деректерді жинауға арналған нысанды ұсынатын тұлғалар тобы: озонды бұзатын заттармен жұмыс істеуді жүзеге асыратын заңды тұлғалар, дара кәсіпкерлер</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Әкімшілік деректер нысанын ұсыну мерзімі: жыл сайын, есептіден кейінгі жылғы бірінші тоқсаннан кешіктірмей</w:t>
-[...17 lines deleted...]
-      1-кесте. Жалпы мәліметтер</w:t>
+      Өтеусіз негізде әкімшілік деректерді жинауға арналған нысанды ұсыну мерзімі: жыл сайын, есептіден кейінгі жылғы бірінші тоқсаннан кешіктірмей</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="11750"/>
-        <w:gridCol w:w="550"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11750" w:type="dxa"/>
-[...58 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
-          </w:p>
-[...412 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ЖСН/БСН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="5346700" cy="431800"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId6"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="5346700" cy="431800"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2-кесте. Құрамында озонды бұзатын заттары бар жабдықтарды өндіру</w:t>
+      (деректер жеке тұлғалар ұсынған жағдайда, сондай-ақ агрегатталған түрде ұсынылған жағдайда толтырылмайды)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жинау әдісі: электрондық түрде.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-кесте. Жалпы мәліметтер</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2465"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="3097"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2465" w:type="dxa"/>
-[...174 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Заңды тұлғаның немесе дара кәсіпкердің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2465" w:type="dxa"/>
-[...174 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бизнес сәйкестендіру нөмірі немесе Жеке сәйкестендіру нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2465" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заңды тұлғаның немесе дара кәсіпкердің мекенжайы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2465" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Байланыс деректері: телефон, электрондық пошта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Негізгі қызмет түрі</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(Экономикалық қызмет түрлерінің жалпы сыныптағышына сәйкес коды (5 таңбалы))</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құжаттың бірегей нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3-кесте. Өнімді өндірген кезде озонды бұзатын заттарды пайдалану</w:t>
+      2-кесте. Құрамында озонды бұзатын заттары бар жабдықтарды өндіру</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2440"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="3066"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2440" w:type="dxa"/>
-[...209 lines deleted...]
-Жалпы өндірілген өнімге озонды бұзатын заттардың/ озонды бұзатын заттар қоспаларының мөлшері, килограмм</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Құрамында озонды бұзатын заттары/озонды бұзатын заттардың қоспалары бар жабдықтардың атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Есепті жылы өндірілген жабдықтардың саны, дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қолданылатын озонды бұзатын заттардың/ озонды бұзатын заттар қоспаларының атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өнім бірлігіне озонды бұзатын заттардың/ озонды бұзатын заттар қоспаларының мөлшері, килограмм</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жалпы өндірілген өнімге озонды бұзатын заттардың/ озонды бұзатын заттар қоспаларының мөлшері, килограмм</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2440" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="749" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1165" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2023" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2857" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
-            </w:r>
-[...34 lines deleted...]
-6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2440" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2440" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4-кесте. Озонды бұзатын заттарды басқа да химиялық заттарды өндіру үшін шикізат ретінде немесе өзге де технологиялық процестерде пайдалану</w:t>
+      3-кесте. Өнімді өндірген кезде озонды бұзатын заттарды пайдалану</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2322"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="2522"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2322" w:type="dxa"/>
-[...178 lines deleted...]
-Озонды бұзатын заттардың/озонды бұзатын заттар қоспаларының жыл соңындағы қалдығы, килограмм</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Құрамында озонды бұзатын заттары/озонды бұзатын заттардың қоспалары бар өнімнің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өлшем бірлігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Есепті жылы өндірілген өнім мөлшері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Озонды бұзатын заттардың/ озонды бұзатын заттар қоспаларының атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өнім бірлігіне озонды бұзатын заттардың/ озонды бұзатын заттар қоспаларының мөлшері, килограмм</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жалпы өндірілген өнімге озонды бұзатын заттардың/ озонды бұзатын заттар қоспаларының мөлшері, килограмм</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...178 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2322" w:type="dxa"/>
-[...246 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2322" w:type="dxa"/>
-[...545 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5-кесте. Озонды бұзатын заттарды техникалық қызмет көрсету және жөндеу кезінде пайдалану</w:t>
+      4-кесте. Озонды бұзатын заттарды басқа да химиялық заттарды өндіру үшін шикізат ретінде немесе өзге де технологиялық процестерде пайдалану</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1815"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="2650"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1815" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Озонды бұзатын заттардың/озонды бұзатын заттар қоспаларының атауы</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2648" w:type="dxa"/>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Құрамында озонды бұзатын заттары/озонды бұзатын заттардың қоспалары бар өнімнің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Озонды бұзатын заттардың/озонды бұзатын заттар қоспаларының жыл басындағы қалдығы, килограмм</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Озонды бұзатын заттардың/озонды бұзатын заттар қоспаларының жыл басындағы қалдығы, килограмм</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Есепті жылы сатып алынған озонды бұзатын заттар/озон қабатын бұзатын заттардың қоспалары</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Есепті жылы сатып алынған озонды бұзатын заттар/озон қабатын бұзатын заттардың қоспалары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Есепті жылы пайдаланылған озонды бұзатын заттар/озон қабатын бұзатын заттардың қоспалары</w:t>
-[...36 lines deleted...]
-Озонды бұзатын заттардың/озонды бұзатын заттар қоспаларының жыл соңындағы қалдығы, килограмм</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Есепті жылы пайдаланылған озонды бұзатын заттар/озон қабатын бұзатын заттардың қоспалары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Озонды бұзатын заттардың/озонды бұзатын заттар қоспаларының жыл соңындағы қалдығы, килограмм</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="749" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мөлшері, килограмм</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1998" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сатушы, бизнес сәйкестендіру нөмірі, жеке сәйкестендіру нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1218" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 технологиялық процесс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1222" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мөлшері, килограмм</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...8 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1815" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2648" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="749" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1998" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1218" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1222" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2650" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1815" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1815" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6-кесте. Озонды бұзатын заттарды тасымалдау</w:t>
+      5-кесте. Озонды бұзатын заттарды техникалық қызмет көрсету және жөндеу кезінде пайдалану</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2076"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3717"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2076" w:type="dxa"/>
-[...137 lines deleted...]
-Жүк алушы, атауы, бизнес сәйкестендіру нөмірі немесе жеке сәйкестендіру нөмірі, жеткізу мекенжайы</w:t>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Озонды бұзатын заттардың/озонды бұзатын заттар қоспаларының атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Озонды бұзатын заттардың/озонды бұзатын заттар қоспаларының жыл басындағы қалдығы, килограмм</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Есепті жылы сатып алынған озонды бұзатын заттар/озон қабатын бұзатын заттардың қоспалары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Есепті жылы пайдаланылған озонды бұзатын заттар/озон қабатын бұзатын заттардың қоспалары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Озонды бұзатын заттардың/озонды бұзатын заттар қоспаларының жыл соңындағы қалдығы, килограмм</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2076" w:type="dxa"/>
-[...138 lines deleted...]
-            </w:r>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мөлшері, килограмм</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сатушы, бизнес сәйкестендіру нөмірі, жеке сәйкестендіру нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+технологиялық процесс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мөлшері, килограмм</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2076" w:type="dxa"/>
-[...149 lines deleted...]
-</w:t>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2076" w:type="dxa"/>
-[...150 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7-кесте. Озонды бұзатын заттарды сақтау</w:t>
+      6-кесте. Озонды бұзатын заттарды тасымалдау</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1540"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2602"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1540" w:type="dxa"/>
-[...173 lines deleted...]
-Жыл соңында сақтауда тұрған озонды бұзатын заттардың/озонды бұзатын заттар қоспаларының мөлшері, килограмм</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Озонды бұзатын заттардың/озонды бұзатын заттар қоспаларының атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тасымалданатын озонды бұзатын заттардың/озонды бұзатын заттар қоспаларының мөлшері, тонна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жүк жөнелтуші, атауы, бизнес сәйкестендіру нөмірі немесе жеке сәйкестендіру нөмірі, жөнелту мекенжайы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жүк алушы, атауы, бизнес сәйкестендіру нөмірі немесе жеке сәйкестендіру нөмірі, жеткізу мекенжайы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1540" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2601" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2425" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3132" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
-            </w:r>
-[...34 lines deleted...]
-5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1540" w:type="dxa"/>
-[...189 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1540" w:type="dxa"/>
-[...183 lines deleted...]
-            </w:r>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8-кесте. Озонды бұзатын заттарды рекуперациялау, қалпына келтіру және залалсыздандыру</w:t>
+      7-кесте. Озонды бұзатын заттарды сақтау</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1099"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="1732"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1099" w:type="dxa"/>
-[...252 lines deleted...]
-Есепті жылы қалпына келтірілген озонды бұзатын заттар/озонды бұзатын заттардың қоспалары, килограмм</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Озонды бұзатын заттардың/озонды бұзатын заттар қоспаларының атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жылдың басында сақтауда тұрған озонды бұзатын заттардың/озонды бұзатын заттар қоспаларының мөлшері, килограмм</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сақтауда тұрып, өткізілген озонды бұзатын заттар/озонды бұзатын заттардың қоспалары, килограмм</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Озонды бұзатын заттарды/озонды бұзатын заттардың қоспаларын сатып алушы, бизнес сәйкестендіру нөмірі немесе жеке сәйкестендіру нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жыл соңында сақтауда тұрған озонды бұзатын заттардың/озонды бұзатын заттар қоспаларының мөлшері, килограмм</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...145 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1099" w:type="dxa"/>
-[...282 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1099" w:type="dxa"/>
-[...469 lines deleted...]
-            <w:tcW w:w="1968" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ЖИЫНЫ:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1605" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8-кестенің жалғасы</w:t>
+      8-кесте. Озонды бұзатын заттарды рекуперациялау, қалпына келтіру және залалсыздандыру</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3783"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="1672"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Өткізілген/қайталама пайдаланылған қалпына келтірілген озонды бұзатын заттар/озонды бұзатын заттардың қоспалары</w:t>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Озонды бұзатын заттардың/озонды бұзатын заттар қоспаларының атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Рекуперацияланған озонды бұзатын заттардың/озонды бұзатын заттар қоспаларының жыл басында бар болуы, килограмм</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Есепті жылы рекуперацияланған озонды бұзатын заттар/озонды бұзатын заттардың қоспалары, килограмм</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қайта айналымға қосылған қалпына келтірілген озонды бұзатын заттар/озонды бұзатын заттардың қоспалары</w:t>
-[...36 lines deleted...]
-Озонды бұзатын заттарды/озонды бұзатын заттардың қоспаларын залалсыздандыру</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өткізілген/пайдаланылған рекуперацияланған озонды бұзатын заттар/озонды бұзатын заттардың қоспалары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Рекуперацияланған озонды бұзатын заттардың/озонды бұзатын заттар қоспаларының жыл соңында, килограмм</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қалпына келтірілген озонды бұзатын заттардың/озонды бұзатын заттар қоспаларының жыл басында бар болуы, килограмм</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Есепті жылы қалпына келтірілген озонды бұзатын заттар/озонды бұзатын заттардың қоспалары, килограмм</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3783" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мөлшері, килограмм</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 сатып алушы, , бизнес сәйкестендіру нөмірі немесе жеке сәйкестендіру нөмірі немесе пайдалану бағыты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1903" w:type="dxa"/>
-[...138 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3783" w:type="dxa"/>
-[...210 lines deleted...]
-14</w:t>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3783" w:type="dxa"/>
-[...229 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3783" w:type="dxa"/>
-[...35 lines deleted...]
-        </w:tc>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ИТОГО:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8-кестенің жалғасы</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
--</w:t>
-[...37 lines deleted...]
-              <w:t>
 </w:t>
             </w:r>
-          </w:p>
-[...26 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өткізілген/қайталама пайдаланылған қалпына келтірілген озонды бұзатын заттар/озонды бұзатын заттардың қоспалары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
-          </w:p>
-[...26 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қайта айналымға қосылған қалпына келтірілген озонды бұзатын заттар/озонды бұзатын заттардың қоспалары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
-          </w:p>
-[...33 lines deleted...]
--</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Озонды бұзатын заттарды/озонды бұзатын заттардың қоспаларын залалсыздандыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...67 lines deleted...]
-__________________________________________________</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мөлшері, килограмм</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сатып алушы, , бизнес сәйкестендіру нөмірі немесе жеке сәйкестендіру нөмірі немесе пайдалану бағыты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мөлшері, килограмм</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пайдалану бағыты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мөлшері, килограмм</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+залалсыздандыру жүргізілген технология</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...73 lines deleted...]
-</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...68 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...407 lines deleted...]
-</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Атауы _____________________                            Мекенжайы ____________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________                             _______________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефоны __________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық пошта мекенжайы _______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орындаушы ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                             тегі, аты және әкесінің аты (бар болған жағдайда) қолы, телефон</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басшы немесе оның міндетін атқарушы адам</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тегі, аты және әкесінің аты (бар болған жағдайда) ________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қолы ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мөрдің орны (жеке кәсіпкерлер болып табылатын тұлғалардан қоспағанда)</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -20363,1282 +20164,1393 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Озонды бұзатын заттармен</w:t>
+              <w:t xml:space="preserve">Озонды бұзатын заттармен </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жұмыс істеу бойынша есеп</w:t>
+              <w:t xml:space="preserve">жұмыс істеу бойынша есеп </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>нысанына қосымша</w:t>
+              <w:t>нысанына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z48" w:id="40"/>
+    <w:bookmarkStart w:name="z124" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Әкімшілік деректерді жинауға арналған нысанды толтыру бойынша түсініктеме Озонды бұзатын заттармен жұмыс істеу бойынша есеп (индексі: 3-ОБЗ ЖЕ, кезеңділігі: жылдық)</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z49" w:id="41"/>
+        <w:t xml:space="preserve"> Өтеусіз негізде әкімшілік деректерді жинауға арналған нысанды толтыру бойынша түсініктеме Озонды бұзатын заттармен жұмыс істеу бойынша есеп (индексі: 3-ОБЗ ЖЕ, кезеңділігі: жылдық)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z125" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Осы түсініктеме "Озонды бұзатын заттармен жұмыс істеу бойынша есеп" әкімшілік деректерді жинауға арналған нысанын (бұдан әрі – Нысан) толтыру бойынша бірыңғай талаптарды айқындайды.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z50" w:id="42"/>
+      1. Осы түсініктеме "Озонды бұзатын заттармен жұмыс істеу бойынша есеп" Өтеусіз негізде әкімшілік деректерді жинауға арналған нысанын (бұдан әрі – Нысан) толтыру бойынша бірыңғай талаптарды айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z126" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Нысан Қазақстан Республикасы Экология кодексінің 310-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z51" w:id="43"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z127" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Нысанды озонды бұзатын заттармен жұмыс істеуді жүзеге асыратын заңды тұлғалар мен дара кәсіпкерлер озонды бұзатын заттармен жұмыс істеу бойынша әрбір қызмет түріне жекелей құрастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z52" w:id="44"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z128" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Озонды бұзатын заттарды тасымалдау қауіпті қалдықтарды тасымалдау саласындағы қолданыстағы нормативтік актілерге сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z53" w:id="45"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z129" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Әрбір кесте тиісті қызмет түрі жүзеге асырылған жағдайда ғана толтырылады. Теріс жағдайда кесте толтырылмай қалдырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z54" w:id="46"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z130" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Нысанға басшы немесе уәкілетті жауапты лауазымды адам қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z55" w:id="47"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z131" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. "Жалпы мәліметтер" деген 1-кестеде заңды тұлға немесе дара кәсіпкер туралы қысқаша ақпарат көрсетіледі: толық ресми атауы, бизнес сәйкестендіру нөмірі немесе жеке сәйкестендіру нөмірі, заңды және нақты мекенжайы, тіркеу құжаттарына сәйкес Экономикалық қызмет түрлерінің жалпы сыныптағышына сай коды, нақты байланыс деректері (телефон, электрондық пошта), озонды бұзатын заттармен жұмыс істеу бойынша қызмет оның негізінде жүзеге асырылатын рұқсат беру құжатының бірегей нөмірі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z56" w:id="48"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z132" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. "Құрамында озонды бұзатын заттары бар жабдықтарды өндіру" деген 2-кестеде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z133" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) 1-бағанда өндірілген жабдықтардың атауы (мысалға, тоңазытқыш немесе климаттық жабдықтары) көрсетіледі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z134" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) 2-бағанда өндірілген жабдықтардың саны (данада) көрсетіледі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z135" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) 3-бағанда жабдықтарға құйылатын озонды бұзатын заттардың/озонды бұзатын заттар қоспаларының атауы көрсетіледі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z136" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) 4-бағанда өндірілген жабдықтар бірлігіне құйылған озонды бұзатын заттардың/озонды бұзатын заттар қоспаларының мөлшері (килограммда) көрсетіледі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z137" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) 5-бағанда барлық өндірілген жабдықтарға құйылған озонды бұзатын заттардың/озонды бұзатын заттар қоспаларының жалпы мөлшері (килограммда) көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z57" w:id="49"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z138" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. "Өнімді өндірген кезде озонды бұзатын заттарды пайдалану" деген 3-кестеде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z139" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) 1-бағанда құрамында озонды бұзатын заттары бар өнімнің атауы (мысалға, пенополеуретан) көрсетіледі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z140" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) 2-бағанда өндірілген өнімнің өлшем бірлігі көрсетіледі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z141" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) 3-бағанда өндірілген өнімнің мөлшері көрсетіледі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z142" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) 4-бағанында өнімді өндірген кезде пайдаланылатын озонды бұзатын заттардың/озонды бұзатын заттар қоспаларының атауы көрсетіледі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z143" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) 5-бағанда өндірілген өнім бірлігіне пайдаланылған озонды бұзатын заттардың/озонды бұзатын заттар қоспаларының мөлшері (килограммда) көрсетіледі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z144" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) 6-бағанда өндірілген өнімнің жалпы көлемін өндірген кезде пайдаланылған озонды бұзатын заттардың/озонды бұзатын заттар қоспаларының жалпы мөлшері (килограммда) көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z58" w:id="50"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z145" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. "Озонды бұзатын заттарды басқа да химиялық заттарды өндіру үшін шикізат ретінде немесе өзге де технологиялық процестерде пайдалану" деген 4-кестеде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z146" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) 1-бағанда басқа химиялық заттарды өндірген кезде пайдаланылған және осы процестің барысында толығымен түрлендірілген озонды бұзатын заттардың/озонды бұзатын заттар қоспаларының атауы көрсетіледі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z147" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) 2-бағанда озонды бұзатын заттардың/озонды бұзатын заттар қоспаларының есепті жылдың басындағы қалдық мөлшері (килограммда) көрсетіледі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z148" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) 3-бағанда сатып алынған озонды бұзатын заттардың/озонды бұзатын заттар қоспаларының мөлшері (килограммда) көрсетіледі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z149" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) 4-бағанда озонды бұзатын заттарды/озонды бұзатын заттар қоспаларын сатушының толық атауы, оның бизнес немесе жеке сәйкестендіру коды көрсетіледі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z150" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) 5-бағанда озонды бұзатын заттар/озонды бұзатын заттардың қоспалары пайдаланылатын технологиялық процестің атауы көрсетіледі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z151" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) 6-бағанда пайдаланылған озонды бұзатын заттардың/озонды бұзатын заттар қоспаларының мөлшері (килограммда) көрсетіледі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z152" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) 7-бағанда озонды бұзатын заттардың/озонды бұзатын заттар қоспаларының есепті жылдың соңындағы қалдық мөлшері (килограммда) көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z59" w:id="51"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z153" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. "Озонды бұзатын заттарды техникалық қызмет көрсету және жөндеу кезінде пайдалану" деген 5-кестеде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z154" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) 1-бағанда озонды бұзатын заттардың/озонды бұзатын заттар қоспаларының атауы көрсетіледі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z155" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) 2-бағанда озонды бұзатын заттардың/озонды бұзатын заттар қоспаларының есепті жылдың басындағы қалдық мөлшері (килограммда) көрсетіледі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z156" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) 3-бағанда сатып алынған озонды бұзатын заттардың/озонды бұзатын заттар қоспаларының мөлшері (килограммда) көрсетіледі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z157" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) 4-бағанда озонды бұзатын заттарды/озонды бұзатын заттардың қоспаларын сатып алушының толық атауы, оның бизнес нөмірі жеке сәйкестендіру нөмірі көрсетіледі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z158" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) 5-бағанда онда озонды бұзатын заттар/озонды бұзатын заттардың қоспалары пайдаланылатын технологиялық процестің атауы көрсетіледі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z159" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) 6-бағанда пайдаланылған озонды бұзатын заттардың/озонды бұзатын заттар қоспаларының мөлшері (килограммда) көрсетіледі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z160" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) 7-бағанда озонды бұзатын заттардың/озонды бұзатын заттар қоспаларының жылдың соңындағы қалдық мөлшері (килограммда) көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z60" w:id="52"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z161" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. "Озонды бұзатын заттарды тасымалдау" деген 6-кестеде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z162" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) 1-бағанда озонды бұзатын заттардың/озонды бұзатын заттар қоспаларының атауы көрсетіледі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z163" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) 2-бағанда тасымалданған озонды бұзатын заттардың/озонды бұзатын заттар қоспаларының мөлшері (тоннада) көрсетіледі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z164" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) 3-бағанда озонды бұзатын заттардың/озонды бұзатын заттар қоспаларының жүк жөнелтушісінің толық атауы, оның бизнес немесе жеке сәйкестендіру коды және жөнелту мекенжайы көрсетіледі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z165" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) 4-бағанда озонды бұзатын заттардың/озонды бұзатын заттар қоспаларының жүк алушысының толық атауы, оның бизнес немесе жеке сәйкестендіру коды және жөнелту мекенжайы көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z61" w:id="53"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z166" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. "Озонды бұзатын заттарды сақтау" деген 7-кестеде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z167" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) 1-бағанда озонды бұзатын заттардың/озонды бұзатын заттар қоспаларының атауы көрсетіледі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z168" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) 2-бағанда есепті жылдың басында сақтауда тұрған теңгерімдегі озонды бұзатын заттардың/озонды бұзатын заттар қоспаларының мөлшері (килограммда) көрсетіледі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z169" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) 3-бағанда есепті жылы өткізілген сақтауда тұрған озонды бұзатын заттардың/озонды бұзатын заттар қоспаларының мөлшері (килограммда) көрсетіледі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z170" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) 4-бағанда озонды бұзатын заттарды/озонды бұзатын заттардың қоспаларын сатып алушының толық атауы, оның бизнес немесе жеке сәйкестендіру коды көрсетіледі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z171" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) 5-бағанда есепті жылдың соңында сақтауда тұрған теңгерімдегі озонды бұзатын заттардың/озонды бұзатын заттар қоспаларының мөлшері (килограммда) көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z62" w:id="54"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z172" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. "Озонды бұзатын заттарды рекуперациялау, қалпына келтіру және залалсыздандыру" деген 8-кестеде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z173" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) 1-бағанда озонды бұзатын заттардың/озонды бұзатын заттар қоспаларының атауы көрсетіледі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z174" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) 2-бағанда есепті жылдың басында теңгерімде тұрған рекуперацияланған озонды бұзатын заттардың/озонды бұзатын заттар қоспаларының мөлшері (килограммда) көрсетіледі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z175" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) 3-бағанда есепті жылы рекуперацияланған озонды бұзатын заттардың/озонды бұзатын заттар қоспаларының мөлшері (килограммда) көрсетіледі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z176" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) 4-бағанда өткізілген және (немесе) рекуперацияланған озонды бұзатын заттардың/озонды бұзатын заттар қоспаларының мөлшері (килограммда) көрсетіледі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z177" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) 5-бағанда рекуперацияланған озонды бұзатын заттарды/озонды бұзатын заттардың қоспаларын сатып алушының толық атауы, оның бизнес немесе жеке сәйкестендіру коды көрсетіледі. Меншікті қажеттіліктерге пайдаланған немесе оларды одан әрі қалпына келтіруге бағыттаған жағдайда пайдалану бағыты туралы ақпарат көрсетіледі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z178" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) 6-бағанда есепті жылдың соңында теңгерімде тұрған рекуперацияланған озонды бұзатын заттардың/озонды бұзатын заттар қоспаларының мөлшері (килограммда) көрсетіледі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z179" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) 7-бағанда есепті жылдың басында теңгерімде тұрған қалпына келтірілген озонды бұзатын заттардың/озонды бұзатын заттар қоспаларының мөлшері (килограммда) көрсетіледі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z180" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) 8-бағанда есепті жылы қалпына келтірілген озонды бұзатын заттардың/озонды бұзатын заттар қоспаларының мөлшері (килограммда) көрсетіледі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z181" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) 9-бағанда өткізілген және (немесе) пайдаланылған озонды бұзатын заттардың/озонды бұзатын заттар қоспаларының мөлшері (килограммда) көрсетіледі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z182" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) 10-бағанда қалпына келтірілген озонды бұзатын заттарды/озонды бұзатын заттардың қоспаларын сатып алушының толық атауы, оның бизнес немесе жеке сәйкестендіру коды көрсетіледі. Меншікті қажеттіліктерге қайталама пайдаланған жағдайда пайдалану бағыты туралы ақпарат көрсетіледі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z183" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) Қосарлы есепке алуды болдырмау мақсатында "Озонды бұзатын заттарды рекуперациялау, қалпына келтіру және залалсыздандыру" деген 8-кестенің 11 және 12-бағандарын қалпына келтірілген озонды бұзатын заттарды/озонды бұзатын заттардың қоспаларын сатып алушылар ғана толтырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z184" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) 11-бағанда сатып алынған қалпына келтірілген озонды бұзатын заттардың/озонды бұзатын заттар қоспаларының мөлшері (килограммда) көрсетіледі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z185" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) 12-бағанда қалпына келтірілген озонды бұзатын заттарды/озонды бұзатын заттардың қоспаларын қайталама пайдалану бағыттары көрсетіледі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z186" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) 13-бағанда залалсыздандырылған озонды бұзатын заттардың/озонды бұзатын заттар қоспаларының мөлшері (килограммда) көрсетіледі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z187" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) 14-бағанда рекуперацияланған озонды бұзатын заттарды/озонды бұзатын заттардың қоспаларын залалсыздандыру оның көмегімен жүргізілген технология көрсетіледі. Технологиялар тізбесін озон қабатын бұзатын заттар жөніндегі Монреаль хаттамасының Тараптары бекітеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="133"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -21672,3324 +21584,3180 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Озонды бұзатын заттардың</w:t>
+              <w:t xml:space="preserve">Озонды бұзатын заттардың </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мемлекеттік кадастрын жүргізу</w:t>
+              <w:t xml:space="preserve">мемлекеттік кадастрын жүргізу </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына 4-қосымша</w:t>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z64" w:id="55"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 4-қосымша жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің 27.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 178</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан Республикасы Экология, геология және табиғат ресурстары министрлігіне ұсынылады</w:t>
+      Ұсынылады: Қазақстан Республикасы Экология және табиғат ресурстары министрлігіне</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Әкімшілік деректер нысаны www.ecogeo.gov.kz интернет-ресурсында орналастырылған</w:t>
+      Өтеусіз негізде әкімшілік деректерді жинауға арналған нысан интернет-ресурста орналастырылған: www.ecogeo.gov.kz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Озонды бұзатын заттарды түгендеу бойынша есеп</w:t>
+      Әкімшілік нысанның атауы: Озонды бұзатын заттарды түгендеу бойынша есеп</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Әкімшілік деректер нысанының индексі: 4-ОБЗ ТЕ</w:t>
+      Өтеусіз негізде әкімшілік деректерді жинауға арналған нысан индексі: 4-ОБЗ ТЕ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кезеңділігі: -</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ақпаратты ұсынатын тұлғалар шеңбері: құрамында озонды бұзатын заттары бар (соның ішінде озонды бұзатын заттармен жұмыс істеумен байланысты қызметті жүзеге асыруға рұқсат беру құжаттарын алуды талап етпейтін) жабдықтар мен техникалық құрылғылары теңгерімінде бар заңды тұлғалар, дара кәсіпкерлер</w:t>
+      Өтеусіз негізде әкімшілік деректерді жинауға арналған нысанды ұсынатын тұлғалар тобы: құрамында озонды бұзатын заттары бар (соның ішінде озонды бұзатын заттармен жұмыс істеумен байланысты қызметті жүзеге асыруға рұқсат беру құжаттарын алуды талап етпейтін) жабдықтар мен техникалық құрылғылары теңгерімінде бар заңды тұлғалар, дара кәсіпкерлер</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Әкімшілік деректер нысанын ұсыну мерзімі: бастапқыда 1 қаңтардағы жай-күй бойынша есептіден кейінгі жылғы бірінші тоқсаннан кешіктірмей, өзгерістер енгізілген жағдайда – 1 қаңтардағы жай-күй бойынша есептіден кейінгі жылғы бірінші тоқсаннан кешіктірмей қайталама</w:t>
-[...17 lines deleted...]
-      1-кесте. Жалпы мәліметтер</w:t>
+      Өтеусіз негізде әкімшілік деректерді жинауға арналған нысанды ұсыну мерзімі: бастапқыда 1 қаңтардағы жай-күй бойынша есептіден кейінгі жылғы бірінші тоқсаннан кешіктірмей, өзгерістер енгізілген жағдайда – 1 қаңтардағы жай-күй бойынша есептіден кейінгі жылғы бірінші тоқсаннан кешіктірмей қайталама</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="11750"/>
-        <w:gridCol w:w="550"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11750" w:type="dxa"/>
-[...58 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
-          </w:p>
-[...332 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ЖСН/БСН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="5346700" cy="431800"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId7"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="5346700" cy="431800"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2-кесте. Озонды бұзатын заттарды түгендеу туралы мәліметтер</w:t>
+      (деректер жеке тұлғалар ұсынған жағдайда, сондай-ақ агрегатталған түрде ұсынылған жағдайда толтырылмайды)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жинау әдісі: электрондық түрде.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-кесте. Жалпы мәліметтер</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="546"/>
-[...10 lines deleted...]
-        <w:gridCol w:w="783"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="546" w:type="dxa"/>
-[...180 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Заңды тұлғаның немесе дара кәсіпкердің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...270 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бизнес сәйкестендіру нөмірі немесе Жеке сәйкестендіру нөмірі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...185 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заңды тұлғаның немесе дара кәсіпкердің мекенжайы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="546" w:type="dxa"/>
-[...391 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Байланыс деректері: телефон, электрондық пошта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="546" w:type="dxa"/>
-[...22 lines deleted...]
-            </w:r>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Негізгі қызмет түрі</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(Экономикалық қызмет түрлерінің жалпы сыныптағышына сәйкес коды (5 таңбалы))</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-кесте. Құрамында озонды бұзатын заттар бар жабдықтар мен техникалық құрылғылар туралы мәліметтер</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
-          </w:p>
-[...26 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Р/с №</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Құрамында озонды бұзатын заттары/озонды бұзатын заттарының қоспалары бар жабдықтардың, технологиялық құрылғылардың орналасқан жері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Құрамында озонды бұзатын заттары/озонды бұзатын заттарының қоспалары бар жабдықтардың, технологиялық құрылғылардың атауы, мүкәммал нөмірі</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...22 lines deleted...]
-            </w:r>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
-          </w:p>
-[...26 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Құрамында озонды бұзатын заттары/озонды бұзатын заттарының қоспалары бар жабдықтар, технологиялық құрылғылар туралы мәліметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
-          </w:p>
-[...270 lines deleted...]
-</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ескертпе</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="546" w:type="dxa"/>
-[...71 lines deleted...]
-</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+моделі, сериялық нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...344 lines deleted...]
-            </w:r>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+бірлік саны, дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пайдаланылатын озонды бұзатын заттардың/ озонды бұзатын заттар қоспаларының атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+озонды бұзатын заттардың/ озонды бұзатын заттар қоспаларының көлемі, килограмм</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жабдықтарды, технологиялық қондырғыларды пайдалану мәртебесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жасалған жылы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...31 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="9"/>
-[...31 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+бір бірлікте</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+барлығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...72 lines deleted...]
-</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...67 lines deleted...]
-            </w:r>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...73 lines deleted...]
-            </w:r>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...29 lines deleted...]
-20__ жылғы "__" ________________</w:t>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+_______________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="9"/>
-[...284 lines deleted...]
-</w:t>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мекенжайы ____________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+_______________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Атауы________________________                          Мекенжайы ____________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________                       ______________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефоны __________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық пошта мекенжайы _______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орындаушы ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                             тегі, аты және әкесінің аты (бар болған жағдайда) қолы, телефон</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басшы немесе оның міндетін атқарушы адам</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тегі, аты және әкесінің аты (бар болған жағдайда) ________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қолы_______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мөрдің орны (жеке кәсіпкерлер болып табылатын тұлғалардан қоспағанда)</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -25023,458 +24791,493 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Озонды бұзатын заттарды</w:t>
+              <w:t xml:space="preserve">Озонды бұзатын заттарды </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>түгендеу бойынша есеп</w:t>
+              <w:t xml:space="preserve">түгендеу бойынша есеп </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>нысанына қосымша</w:t>
+              <w:t>нысанына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z66" w:id="56"/>
+    <w:bookmarkStart w:name="z189" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Әкімшілік деректерді жинауға арналған нысанды толтыру бойынша түсініктеме Озонды бұзатын заттарды түгендеу бойынша есеп (индексі: 4-ОБЗ ТЕ, кезеңділігі: -)</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z67" w:id="57"/>
+        <w:t xml:space="preserve"> Өтеусіз негізде әкімшілік деректерді жинауға арналған нысанды толтыру бойынша түсініктеме Озонды бұзатын заттарды түгендеу бойынша есеп (индексі: 4-ОБЗ ТЕ, кезеңділігі: -)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z190" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Осы түсініктеме "Озонды бұзатын заттарды түгендеу бойынша есеп" әкімшілік деректерді жинауға арналған нысанын (бұдан әрі – Нысан) толтыру бойынша бірыңғай талаптарды айқындайды.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z68" w:id="58"/>
+      1. Осы түсініктеме "Озонды бұзатын заттарды түгендеу бойынша есеп" Өтеусіз негізде әкімшілік деректерді жинауға арналған нысанын (бұдан әрі – Нысан) толтыру бойынша бірыңғай талаптарды айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z191" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Нысан Қазақстан Республикасы Экология кодексінің 310-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z69" w:id="59"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z192" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Нысанды озонды бұзатын заттармен жұмыс істеумен байланысты қызметті жүзеге асыруға рұқсат беру құжаттарын алу міндеттеріне қарамастан құрамында озонды бұзатын заттары бар жабдықтар мен техникалық құрылғылары теңгерімінде бар заңды тұлғалар, дара кәсіпкерлер бастапқыда 1 қаңтардағы жай-күй бойынша есептіден кейінгі жылғы бірінші тоқсаннан кешіктірмей, өзгерістер енгізілген жағдайда қайталама құрастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z70" w:id="60"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z193" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Нысан озон қабатын бұзатын заттарды түгендеу барысында алынған нақты деректер, және өндірістік, бухгалтерлік және қоймалық есепке алу деректерінің негізінде толтырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z71" w:id="61"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z194" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Нысанға басшы немесе уәкілетті жауапты лауазымды адам қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z72" w:id="62"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z195" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. "Жалпы мәліметтер" деген 1-кестеде заңды тұлға немесе дара кәсіпкер туралы қысқаша ақпарат көрсетіледі: толық ресми атауы, бизнес сәйкестендіру нөмірі немесе жеке сәйкестендіру нөмірі, заңды және нақты мекенжайы, тіркеу құжаттарына сәйкес Экономикалық қызмет түрлерінің жалпы сыныптағышына сай коды, нақты байланыс деректері (телефон, электрондық пошта) көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z73" w:id="63"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z196" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. "Озонды бұзатын заттарды түгендеу туралы мәліметтер" деген 2-кестеде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z197" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) 1-бағанда реттік нөмірі көрсетіледі. Кезекті ақпарат рет бойынша нөмірлеуді үзбеуі тиіс;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z198" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) 2-бағанда жабдықтардың немесе технологиялық қондырғылардың орналасқан жері (цехтің, технологиялық процестің атауы мен нөмірі, мекенжайы) көрсетіледі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z199" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) 3-бағанда жабдықтардың немесе технологиялық қондырғылардың атауы, қолда бар бухгалтерлік құжаттамаға (бастапқы есепке алу құжаттарына) сәйкес мүкәммал нөмірі көрсетіледі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z200" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) 4-бағанда жабдықтардың паспорттық деректеріне және (немесе) олардағы таңбалануға сәйкес жабдықтардың немесе технологиялық қондырғылардың моделі мен сериялық нөмірі көрсетіледі. Мұндай деректер болмаған кезде бағанда "белгісіз" деген жазу жазылады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z201" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) 5-бағанда жабдықтар мен технологиялық қондырғыларды тікелей есептеу негізінде анықталатын түрінің 4-бағанға сәйкес келетін моделіне сәйкес келетін жабдықтардың немесе технологиялық қондырғылардың бірлік саны (дана) жазылады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z202" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) 6-бағанда озонды бұзатын заттардың немесе олардың қоспаларының атауы көрсетіледі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z203" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) 7-бағанда жабдықтардың немесе технологиялық қондырғылардың бірлігіндегі озонды бұзатын заттардың мөлшері жабдықтардың паспорттық деректерінің және (немесе) олардағы таңбаланудың негізінде (килограммда) көрсетіледі. Мұндай деректер болмаған кезде бағанда "белгісіз" деген жазу жазылады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z204" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) 8-бағанда модельдері бірдей жабдықтардың немесе технологиялық қондырғылардың құрамында бар озонды бұзатын заттардың жалпы мөлшері (килограммда) көрсетіледі. Мұндай деректер болмаған кезде бағанда "белгісіз" деген жазу жазылады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z205" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) 9-бағанда құрамында озонды бұзатын заттары бар жабдықтарды немесе технологиялық қондырғыларды пайдалану мәртебесі (сипаттамасы) көрсетіледі: "пайдаланылуда", "резервтік", "консерваниялануда", "демонтаждалған", "пайдаланудан шығарылған";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z206" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) 10-бағанда жабдықтардың паспорттық деректеріне және (немесе) олардағы таңбалануға сәйкес жабдықтардың немесе технологиялық қондырғылардың жасалған жылы көрсетіледі. Мұндай деректер болмаған кезде жабдықтарды немесе технологиялық қондырғыларды жеткізу жылы қойылады. Жасалған және жеткізілген жылдары туралы деректер болмаған кезде бағанда "белгісіз" деген жазу жазылады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z207" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) 11-бағанда бар озонды бұзатын заттар туралы қосымша мәліметтер (есепті құраушының қалауы бойынша) көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -25850,35 +25653,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>