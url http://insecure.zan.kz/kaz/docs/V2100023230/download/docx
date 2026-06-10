--- v0 (2025-10-01)
+++ v1 (2026-06-10)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f923ca3" w14:textId="f923ca3">
+    <w:p w14:paraId="8ccfb0d" w14:textId="8ccfb0d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1007,51 +1007,149 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) сапаға бағдарлану (ғылыми-зерттеу қызметін жүзеге асыру кезінде барынша жоғары сапалы нәтижелерге қол жеткізу үшін барлық ықтимал шараларды қабылдау; ғылыми-зерттеу қызметінің нәтижелері сапасының олардың санынан басымдығы);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) ІІО қызметіндегі ғылыми-зерттеу қызметі нәтижелерінің пайдалылығы (ІІО нақты проблемаларын шешуде немесе олардың үдемелі дамуы мен жаңғырту жолындағы мақсаттарына қол жеткізуде ғылыми-зерттеу нәтижелерінің барынша пайдалы болуы үшін барлық ықтимал шараларды қабылдау).</w:t>
+      7) ІІО қызметіндегі ғылыми-зерттеу қызметі нәтижелерінің пайдалылығы (ІІО нақты проблемаларын шешуде немесе олардың үдемелі дамуы мен жаңғырту жолындағы мақсаттарына қол жеткізуде ғылыми-зерттеу нәтижелерінің барынша пайдалы болуы үшін барлық ықтимал шараларды қабылдау);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) қазіргі заманғы әлемдік ғылыми-технологиялық үрдістерге және дәлелді әдістерге бағдарлану (жүргізіліп жатқан зерттеулердің әлемдік ғылым мен технологиялардың өзекті бағыттарымен жүйелі арақатынасын, нәтижелердің практикалық қолданылуы мен тиімділігін қамтамасыз ететін дәлелді, жаңғыртылатын тәсілдер мен дәлелденген деректерді пайдалануды көздейді);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) инновацияларды енгізу мен трансферді оңтайландыру (ІІО қызметінде жаңа технологияларды, әдістер мен басқару шешімдерін әзірлеу, беру және практикалық қолдану процестерін жетілдіру).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармаққа өзгеріс енгізілді - ҚР Ішкі істер министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 236</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z18" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. ІІО жүйесіндегі ғылыми-зерттеу қызметінің мақсаты – ІІО-ның жедел қызметіндегі проблемаларды анықтауға және жоюға, ІІО-ның қызметін жетілдіруге және оны дамыту мен жаңғыртудың стратегиялық бағыттарын айқындауға ғылыми негізделген тәсілдер дайындау.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z19" w:id="17"/>
     <w:p>
       <w:pPr>
@@ -1119,51 +1217,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ІІМ мен оның бөліністерінің заң шығару, практикалық және өзге де жедел-қызметтік бағыттағы қызметтерін ғылыми, ғылыми-техникалық және ғылыми-әдістемелік тұрғыда қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) ғылыми зерттеулердің нәтижелерін ІІО-ның практикалық қызметіне және ІІМ білім беру ұйымдарының оқу-тәрбие процесіне енгізу;</w:t>
+      4) ғылыми зерттеулердің нәтижелерін ІІО-ның практикалық қызметіне және ІІМ білім беру ұйымдарының оқу-тәрбие процесіне енгізу, сондай-ақ ІІО құрылымында нәтижелерді тарату;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) ІІО-ның ғылыми, практикалық қызметі мен ІІМ білім беру ұйымдарының оқу-тәрбие процесінің тиімді өзара ынтымақтастығына ықпал ету;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1174,50 +1272,112 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) ІІО-ның ғылыми-зерттеу қызметін, ІІМ ведомстволық білім беру жүйесіндегі оқу-тәрбие процесін жетілдіру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) ғылыми-зерттеу қызметі саласындағы өзара тиімді халықаралық ынтымақтастықты дамыту.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармаққа өзгеріс енгізілді - ҚР Ішкі істер министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 236</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z20" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. ІІО жүйесіндегі ғылыми-зерттеу қызметінің нәтижелері - нормативтік-құқықтық және ұйымдастыру-әдістемелік, ақпараттық-талдамалық, оқу және оқу-әдістемелік, ғылыми материалдар мен ғылыми-техникалық әзірлемелер болып табылады, олар ғылыми және (немесе) ғылыми-техникалық қызметті орындау барысында алынған жаңа білімдерді немесе шешімдерді, модельдерді, макеттерді, жаңа бұйымдардың, материалдар мен заттардың үлгілерін, сол сияқты оларды осы Нұсқаулыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -2160,50 +2320,202 @@
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Ішкі істер органдарының ғылыми-зерттеу қызметін жүзеге асыру</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkStart w:name="z35" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. ІІО-ның ғылыми-зерттеу қызметі ІІМ-нің және ІІМ білім беру ұйымдарының Ғылыми-зерттеу қызметі жоспарларына сәйкес ІІМ бөліністерінің, аумақтық ІІО-ның өтінімдері бойынша, сондай-ақ ІІМ білім беру ұйымдарының бастамасы бойынша жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ғылыми-зерттеу қызметін жоспарлау және іске асыру кезінде мынадай өзара байланысты құралдар пайдаланылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ғылыми пысықтауды және шешуді талап ететін практикалық проблемаға, оның өзектілігін, ІІО қызметі үшін маңыздылығын анықтау және Ғылыми-зерттеу қызметінің жоспарына енгізу қажеттілігін айқындау мақсатында талдау жүргізу және негіздеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оны қолдану мүмкіндігін бағалаумен халықаралық тәжірибені зерделеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ғылыми-зерттеу қызметін іске асыру тиімділігінің нақты нысаналы көрсеткіштерін белгілей отырып, жобалық басқару әдістерін қолдану;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өтінімнен бастап енгізу актісіне және әсер туралы есепке дейін (ІІМ білім беру ұйымдарының интернет-ресурстарында) бүкіл циклдің цифрлық навигациясы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 19-тармақ жаңа редакцияда - ҚР Ішкі істер министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 236</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z36" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. "Ғылым туралы" Қазақстан Республикасының 2011 жылғы 18 ақпандағы № 407-IV </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -2456,50 +2768,130 @@
         <w:t xml:space="preserve">
       25. Ғылыми-зерттеу жұмысын жүргізуге өтінім осы Нұсқаулыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша ресімделеді. ІІМ құрылымдық бөліністерінің өтінімдеріне орындаушылар келісімін беруі керек.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ғылыми-зерттеу жұмысын жүргізуге арналған тапсырма осы Нұсқаулықтың 19-тармағында айқындалған құралдар ескеріле отырып қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 25-тармақ жаңа редакцияда - ҚР Ішкі істер министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 236</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z42" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. ІІМ Ғылыми-зерттеу қызметінің жоспарына ІІМ бөліністерінің өтінімдері негізінде ІІМ ҒТК шешімі бойынша төмендегідей негізде өзгерістер мен толықтырулар енгізуге жол беріледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3337,109 +3729,187 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тапсырыс беруші орындаушыдан аралық бақылау материалдарын (атқарылған жұмыс туралы анықтама және қосымшалар) алған күннен бастап бір ай ішінде орындалған жұмыстың мәні бойынша орындаушыға еркін нысанда ескертулер мен одан әрі зерттеуді жетілдіру жөнінде нұсқаулар жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z57" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысан бойынша рәсімделген қабылдау актісі ІІМ ҒТК және ІІМ ҒТК бейінді секцияларының қарауына және бекітуіне беріледі. Бекітілген қабылдау актісі орындаушыға жіберіледі.</w:t>
+        <w:t>
+      41. Тапсырыс беруші қорытынды есепті және барлық нәтижелерін алған күннен бастап бір ай ішінде ғылыми-зерттеу жұмысының нәтижелерін қабылдауды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ғылыми-зерттеу нәтижелерін қабылдаудан бас тартылған жағдайда, тапсырыс беруші орындаушыға зерттеуді пысықтау мерзімдерін белгілей отырып, тиісті негіздемені жібереді. Пысықтау мерзімі - үш айдан аспайды.</w:t>
-[...17 lines deleted...]
-      Ғылыми-зерттеу нәтижелерін қабылдаудан бас тарту үшін негіздеме ғылыми-зерттеу жұмысын жүргізуге Өтінімде қойылған талаптарға сай келмеушілік және Қорытынды есепті және зерттеу тақырыбы бойынша материалдарды дайындау барысында техникалық рәсімделуін сақтамау болып табылады.</w:t>
+      Ғылыми зерттеу нәтижелерін қабылдау кезінде алынған нәтижелердің бекітілген өтінімге, тапсырыс берушінің техникалық тапсырмасына сәйкестігін талдауды қамтитын бағалау жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бастапқы бағалау қорытындылары бойынша оң шешім қабылданған жағдайда, ғылыми зерттеу нәтижелері және осы Нұсқаулыққа 9-қосымшаға сәйкес нысан бойынша ресімделген ғылыми зерттеу нәтижелерін қабылдау актісі ІІМ Ғылыми-техникалық кеңесінің (бұдан әрі – ҒТК) және ІІМ ҒТК бейінді секцияларының қарауына және бекітуіне шығарылады. Бекітілген қабылдау актісі орындаушыға жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ғылыми зерттеу нәтижелерін қабылдаудан бас тартқан жағдайда тапсырыс беруші орындаушыға пысықтау мерзімдерін көрсете отырып негіздеме жібереді. Пысықтау мерзімі – үш айдан аспайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ғылыми зерттеу нәтижелерін қабылдаудан бас тартуға ғылыми зерттеу жүргізуге арналған өтінімде баяндалған қойылатын талаптарға орындаудың сәйкес келмеуі және зерттеу тақырыбы бойынша қорытынды есеп пен материалдарды дайындау кезінде техникалық ресімдеуді сақтамау негіз болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 41-тармақ жаңа редакцияда - ҚР Ішкі істер министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 236</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z58" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. ІІМ Ғылыми-зерттеу қызметінің жоспарына енгізілген зерттеу тақырыптары төмендегідей шарттар орындалған кезде аяқталды деп есептеледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -3626,216 +4096,376 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47. Ғылыми-зерттеу жұмысының нәтижелерін жедел-қызметтік қызметке тікелей енгізуді тапсырыс беруші болып табылатын ІІО бөлінісі, тиісті қызмет бейініндегі оған ведомстволық бағынысты ІІО бөліністері жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
     <w:bookmarkStart w:name="z65" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      48. Ғылыми-зерттеу жұмысының нәтижелерін енгізуді сүйемелдеуді (қажет болған жағдайда, тапсырыс берушінің бастамасы бойынша) орындаушы жүзеге асырады.</w:t>
+      48. Нәтижелерді енгізуді сүйемелдеуді орындаушы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ІІО жедел-қызметтік қызметіне ғылыми-зерттеу жұмысының нәтижелерін енгізуді сүйемелдеу:</w:t>
-[...71 lines deleted...]
-      4) енгізудің кемшіліктерін, тиімді түрде енгізуге кедергі келтіретін себептер мен жағдайларды анықтаудан, қорытудан және талдаудан, сондай-ақ теріс факторларды жою және тиімді енгізуді қамтамасыз ету жөніндегі шараларды тұжырымдаудан тұрады.</w:t>
+      Тапсырыс беруші орындаушымен бірлесіп іске асыру жоспарын әзірлейді, оның ішінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жауапты бөліністер мен лауазымды адамдардың тізбесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) апробация және көбейтудің (таратудың) күнтізбелік кестесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) қабылдануға (өзгертуге) жататын нормативтік актілердің тізбесі (қажет болған жағдайда);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) персоналды даярлау және оқыту жоспары (курстар, тағылымдамалар, нұсқамалар) (қажет болған жағдайда);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) енгізудің кемшіліктерін, тиімді енгізуге кедергі келтіретін себептер мен жағдайларды анықтау, жалпылау және талдау, теріс факторларды жою және тиімді енгізуді қамтамасыз ету жөніндегі шараларды әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) енгізудің нысаналы индикаторлары.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 48-тармақ жаңа редакцияда - ҚР Ішкі істер министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 236</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z66" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      49. Ғылыми-зерттеу жұмысы нәтижелерін ІІО-ның жедел-қызметтік қызметіне және ІІМ білім беру ұйымдарының оқу-тәрбие процесіне енгізу төмендегідей үш кезеңде жүзеге асырылады:</w:t>
+      49. Ғылыми-зерттеу жұмысының нәтижелерін ІІО-ның, жедел-қызметтік қызметіне және ІІМ білім беру ұйымдарының оқу-тәрбие процесіне енгізу үш кезеңде жүзеге асырылады, олар Енгізу жоспарында бекітілуі тиіс:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) нақты бөлініс жағдайында ғылыми-зерттеу жұмысының нәтижелерін енгізу;</w:t>
-[...35 lines deleted...]
-      3) ғылыми-зерттеу жұмысының нәтижелерін тапсырыс берушіге ведомстволық бағынысты тиісті қызмет бейініндегі барлық ІІО бөліністеріне тарату және бекіту.</w:t>
+      1) тапсырыс беруші айқындайтын, бірақ алты айдан аспайтын мерзімдегі пилоттық апробация;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) апробация нәтижелерін бағалау және болған жағдайда енгізу үшін кедергілерді жою (ұйымдастырушылық, құқықтық, техникалық);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ІІО-ның барлық мүдделі бөлімшелеріне тарату.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 49-тармақ жаңа редакцияда - ҚР Ішкі істер министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 236</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z67" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50. Тапсырыс беруші ғылыми-зерттеу жұмысының нәтижелерін қабылдау актісіне қол қойылған күннен бастап алты ай ішінде ғылыми-зерттеу жұмысының нәтижелерін енгізудің бірінші кезеңін жүзеге асырады. Бірінші кезеңнің оң нәтижелері алынған жағдайда, қабылдау актісіне қол қойылған сәттен бастап бір жыл өткенге дейін тапсырыс беруші енгізудің екінші және үшінші кезеңдерін жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
     <w:bookmarkStart w:name="z68" w:id="66"/>
     <w:p>
       <w:pPr>
@@ -3963,71 +4593,243 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл жағдайда тапсырыс беруші ІІМ кадр қызметінің келісімі бойынша орындаушыға анықталған кемшіліктерді жою үшін кем дегенде бір ай, алайда үш айдан аспайтын қосымша мерзімді айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z71" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      54. Ғылыми-зерттеу жұмысының нәтижелерін енгізгеннен кейін тапсырыс беруші қызметтің тиісті бейінінің ІІО ведомстволық бағынысты бөліністерінде ғылыми-зерттеу жұмысы нәтижелерінің тиісінше тұрақты пайдаланылуын және іске асырылуын бақылайды.</w:t>
+        <w:t xml:space="preserve">
+      54. Ғылыми-зерттеу жұмысының нәтижелерін енгізгеннен кейін тапсырыс беруші қызметтің тиісті бейінінің ІІО ведомстволық бағынысты бөліністерінде енгізілген нәтижелердің тиісінше тұрақты пайдаланылуын және іске асырылуын бақылайды және нәтижелер енгізілген сәттен бастап бір жылдан кейін осы Нұсқаулыққа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес енгізудің тиімділігін бағалауды жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ІІО-ның жедел-қызметтік жұмысында ғылыми-зерттеу жұмысының енгізілген нәтижелерін пайдалану және іске асыру тиімділігінің жағдайы туралы мәселе ІІМ ҒТК-нің бейінді секцияларының мәжілістерінде жылына кемінде екі рет және ІІМ ҒТК мәжілісінде жылына бір рет қаралады.</w:t>
+      Аяқталған ғылыми зерттеулердің нәтижелерін енгізудің тиімділігін бағалау мыналарды қамтиды:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нәтижелерді енгізу дәрежесін талдау (толық, ішінара, енгізілмеген);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әлеуметтік, экономикалық және басқарушылық әсерлерді анықтау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мультипликативті әсерді анықтау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ІІО қызметін дамытуға ғылымның үлесін бағалау.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ІІО жедел-қызметтік жұмысында ғылыми-зерттеу жұмысының енгізілген нәтижелерін пайдалану және іске асыру тиімділігінің жағдайы туралы мәселе ІІМ ҒТК-нің бейінді секцияларының мәжілістерінде жылына кемінде екі рет және ІІМ ҒТК мәжілісінде жылына бір рет қаралады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 54-тармақ жаңа редакцияда - ҚР Ішкі істер министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 236</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z72" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55. ІІМ тиісті білім беру ұйымы ғылыми зерттеу нәтижелерін қабылдағаннан соң, ғылыми-зерттеу жұмысының нәтижелерін оқу-тәрбие процесіне енгізу отыз жұмыс күнінен кейін жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
     <w:bookmarkStart w:name="z73" w:id="71"/>
     <w:p>
       <w:pPr>
@@ -5928,50 +6730,136 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5.9. Модель, макет, түптұлға, экстреминальды үлгі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5.10. Жобалық кезеңдер бойынша түсіндірме жазбалар.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5.11-тармақ жаңа редакцияда көзделген - ҚР Ішкі істер министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 236</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізілетін) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5.11. Автоматтандырылған ақпараттық жүйе.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -25316,104 +26204,1186 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Актіге қол қою құқығы берілген басшының орынбасары қол қойған жағдайда, оның лауазымы, арнайы лауазымы, (әскери) атағы, Т.А.Ә (бар болған жағдайда) көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ішкі істер органдары жүйесінде</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ғылыми-зерттеу қызметін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұйымдастыру жөніндегі</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нұсқаулыққа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Бұйрық 12-қосымшамен толықтырылды - ҚР Ішкі істер министрінің 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 236</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Аяқталған ғылыми зерттеу нәтижелерін енгізудің тиімділігін бағалау АКТІСІ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Ғылыми-зерттеу жұмысының атауы: ___________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Шығу нәтижесінің түрі: _______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Тапсырыс беруші-ІІМ бөлінісі: _________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Жұмыстарды орындаушы (лар): ________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Ғылыми зерттеуді орындау негізі: _____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (жоспар позициясының нөмірі, өтінім (бөлініс, шығыс күні мен нөмірі), бастама)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Ғылыми зерттеу нәтижелерін енгізу күні мен мәліметтері:________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (енгізу актісінің күні, жұмыс сипаттамасы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Нәтижелерді енгізу дәрежесін талдау (толық, ішінара, енгізілмеген):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Әлеуметтік, экономикалық және басқарушылық әсерлерді анықтау:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Мультипликативті әсерді бағалау:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9.1. Зерттеу нәтижелерін таратқан (енгізген) ІІО бөліністерінің/өңірлерінің саны:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9.2. Зерттеу нәтижелері жаңа әдістемелерді, нұсқаулықтарды, регламенттерді, технологияларды әзірлеуге негіз болған бағыттар:__________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9.3. Зерттеу нәтижелері негізінде туындаған кейінгі жобалардың, әзірлемелердің, бастамалардың саны (бар болса):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9.4. Мультипликативті әсердің жалпы сипаты (қысқаша қорытынды): зерттеу нәтижелері қызметтің сабақтас бағыттарына әсер етті / көрсетпеді / ішінара әсер етті</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. ІІО қызметін дамытуға ғылымның үлесін бағалау:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10.1. Ұйымдастырушылық және басқарушылық жақсартулар (процестерді оңтайландыру, басқару тиімділігін арттыру және т. б.): ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10.2. Техникалық, ақпараттық және әдістемелік қамтамасыз ету:_________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10.3. Кадр даярлығы және біліктілікті арттыру: _________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10.4. Ғылымның қосқан үлесінің жалпы сипаттамасы (ғылыми жаңалығы, теориялық маңыздылығы, мәселенің пысықталу дәрежесі, одан әрі зерттеу перспективалары және т. б.).:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жетекші* ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (ІІМ бөлінісі – тапсырыс беруші) арнаулы (әскери) атақ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________ Т.А.Ә.  (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "____" ___________ 20____ ж.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      М.О. _____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      * Актіге қол қою құқығы берілген басшының орынбасары қол қойған жағдайларда оның лауазымы, арнаулы (әскери) атағы, тегі, аты, әкесінің аты (ол болған кезде) көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>