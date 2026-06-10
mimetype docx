--- v0 (2025-12-29)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5ad6811" w14:textId="5ad6811">
+    <w:p w14:paraId="c608a94" w14:textId="c608a94">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,83 +93,87 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Ерікті түрде сертификаттау жүйесінің жұмыс істеу және қолданылу, сондай-ақ тіркелген ерікті түрде сертификаттау жүйелерінің тізілімін жүргізу және көрсетілген тізілімдегі мәліметтерді беру қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Сауда және интеграция министрінің 2021 жылғы 22 маусымдағы № 422-НҚ бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2021 жылғы 26 маусымда № 23185 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Сауда және интеграция министрінің 2021 жылғы 22 маусымдағы № 422-НҚ бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2021 жылғы 26 маусымда № 23185 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Осы бұйрық 01.07.2021 бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
@@ -340,127 +344,139 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық 2021 жылғы 1 шілдеден бастап қолданысқа енгізіледі және ресми жариялануға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      Қазақстан Республикасының</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>сауда және интеграция министрі</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -916,62 +932,234 @@
         <w:t xml:space="preserve"> сәйкес аккредиттелген заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) сертификаттау – сәйкестікті растау жөніндегі орган ол арқылы өнімнің және (немесе) онымен байланысты процестің, сондай-ақ көрсетілетін қызметтің техникалық регламенттерде және (немесе) стандарттау жөніндегі құжаттарда белгіленген талаптарға сәйкестігін куәландыратын рәсім;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7) тармақша жаңа редакцияда көзделген - ҚР Сауда және интеграция министрінің м.а. 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) техникалық реттеудің ақпараттық жүйесі – техникалық реттеу тізілімдеріндегі, өлшем бірлігін қамтамасыз етудің мемлекеттік жүйесінің, ұлттық стандарттау жүйесінің және Еуразиялық экономикалық одақтың сәйкестікті бағалау туралы берілген немесе қабылданған құжаттарының бірыңғай тізілімдерінің мәліметтері мен ақпараттарын сақтауға, өңдеуге, іздеуге, таратуға, беруге және ұсынуға арналған автоматтандырылған ақпараттық жүйе;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8) тармақша жаңа редакцияда көзделген - ҚР Сауда және интеграция министрінің м.а. 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) техникалық реттеудің ақпараттық жүйесінің веб-порталы (бұдан әрі – веб-портал) – техникалық реттеудің ақпараттық жүйесіне бірыңғай қол жеткізу нүктесін ұсынатын интернет-ресурс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1176,360 +1364,634 @@
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Тіркелген ерікті түрде сертификаттау жүйелерінің тізілімін жүргізу және көрсетілген тізілімде қамтылған мәліметтерді беру тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z20" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Тіркелген ерікті сертификаттау жүйелерінің тізілімін жүргізуді техникалық реттеу саласындағы басшылықты және салааралық үйлестіруді жүзеге асыратын орталық атқарушы орган (бұдан әрі – уәкілетті орган) жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z21" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9-тармақ жаңа редакцияда көзделген - ҚР Сауда және интеграция министрінің м.а. 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Тіркелген ерікті түрде сертификаттау жүйелерінің тізілімін жүргізу үшін өтініш беруші техникалық реттеудің ақпараттық жүйесі арқылы уәкілетті органға осы Қағидаларға қосымшаға сәйкес нысан бойынша ерікті түрде сертификаттау жүйесін тіркелген ерікті сертификаттау жүйелерінің тізіліміне енгізу үшін мынадай құжаттарды қоса бере отырып, электрондық түрде өтініш (бұдан әрі – өтініш) береді:</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сертификаттауға жататын объектілердің тізбесі және осы объектілерді ерікті түрде сертификаттау оларға сәйкестігі жүзеге асырылатын сипаттамалар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ерікті түрде сертификаттау жүйесіне қатысушылар туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сәйкестік белгісін қолдану сипаттамасы (бар болса).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының заңнамасына сәйкес ақпараттық қауіпсіздік жөніндегі талаптарға сәйкес келетін техникалық реттеудің ақпараттық жүйесінің деректеріне қол жеткізу оны пайдаланушылар үшін уәкілетті органның веб-порталы арқылы жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Уәкілетті орган өтініш келіп түскен күннен бастап өтініш берушінің ұсынылған құжаттарын 15 (он бес) жұмыс күні ішінде қарайды.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:p>
-[...87 lines deleted...]
-      10. Уәкілетті орган өтініш келіп түскен күннен бастап өтініш берушінің ұсынылған құжаттарын 15 (он бес) жұмыс күні ішінде қарайды.</w:t>
+    <w:bookmarkStart w:name="z23" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Өтінішті қарау кезінде уәкілетті орган осы Қағидалардың 9-тармағында көрсетілген құжаттардың болуын немесе болмауын тексереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z23" w:id="21"/>
-[...15 lines deleted...]
-      11. Өтінішті қарау кезінде уәкілетті орган осы Қағидалардың 9-тармағында көрсетілген құжаттардың болуын немесе болмауын тексереді.</w:t>
+    <w:bookmarkStart w:name="z24" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Өтініш пен құжаттарды қарау оң нәтиже берген кезде уәкілетті орган олар келіп түскен күннен бастап 5 (бес) жұмыс күні ішінде тіркелген ерікті сертификаттау жүйелерінің тізіліміне өтініш берушінің ерікті түрде сертификаттау жүйесін енгізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z24" w:id="22"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      12-тармақтың екінші бөлігі жаңа редакцияда көзделген - ҚР Сауда және интеграция министрінің м.а. 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Техникалық реттеудің ақпараттық жүйесі ерікті түрде сертификаттаудың әрбір жүйесіне бірегей сәйкестендіру нөмірін береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="23"/>
+    <w:bookmarkStart w:name="z25" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Осы Қағидалардың 9-тармағында көрсетілген ұсынылған құжаттар толық болмаған кезде уәкілетті орган өтініш берушіге ұсынылған құжаттарды жазбаша дәлелді бас тартуды қоса бере отырып, Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің (бұдан әрі – Кодекс) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>73-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген талаптарды сақтай отырып 10 (он) жұмыс күні ішінде қайтарады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      14-тармақ жаңа редакцияда көзделген - ҚР Сауда және интеграция министрінің м.а. 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Бұрын тіркелген ерікті сертификаттау жүйесі туралы мәліметтер және (немесе) деректер өзгерген кезде өтініш беруші техникалық реттеудің ақпараттық жүйесі арқылы уәкілетті органға осы Қағидалардың 9-тармағына сәйкес өтініш береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Өтінішті қарау және мәлімделген ерікті түрде сертификаттау жүйесін тіркелген ерікті түрде сертификаттау жүйелерінің тізіліміне енгізу осы Қағидалардың 10, 11, 12 және 13-тармақтарына сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z26" w:id="24"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z28" w:id="26"/>
+    <w:bookmarkStart w:name="z28" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Уәкілетті орган мүдделі тұлғалардың сұрау салуы бойынша Кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>76-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген тәртіппен тіркелген ерікті түрде сертификаттау жүйелерінің тізіліміндегі мәліметтерді және (немесе) деректерді ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z29" w:id="27"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z29" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Тіркелген ерікті түрде сертификаттау жүйелері туралы мәліметтер өтініш берушіні ерікті сертификаттау жүйесін тіркелген ерікті түрде сертификаттау жүйелерінің тізіліміне енгізілгеннен кейін веб-порталда ашық түрде орналастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1725,68 +2187,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z31" w:id="28"/>
+    <w:bookmarkStart w:name="z31" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Тіркелген ерікті сертификаттау жүйелерінің тізіліміне ерікті сертификаттау жүйесін енгізу туралы өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Кімге:__________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2029,50 +2491,136 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (тегі, аты, әкесінің аты (бар болса))</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Толтырылған күні: 20__ жылғы "__" ____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескертпе жаңа редакцияда көзделген - ҚР Сауда және интеграция министрінің м.а. 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескертпе: Бұл құжат "Электрондық құжат және электрондық цифрлық қолтаңба туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -2136,55 +2684,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2510,31 +3058,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>