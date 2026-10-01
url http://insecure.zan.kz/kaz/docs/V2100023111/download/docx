--- v0 (2025-11-07)
+++ v1 (2026-10-01)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f178d8c" w14:textId="f178d8c">
+    <w:p w14:paraId="4193a38" w14:textId="4193a38">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -77,51 +77,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Әкімшілік рәсімге қатысушылардың мемлекеттік органдардың басшыларына және олардың орынбасарларына бейнеконференцбайланыс арқылы жолданым беру қағидаларын бекіту туралы</w:t>
+        <w:t>Әкімшілік рәсімге қатысушылардың мемлекеттік органдардың басшыларына және олардың орынбасарларына бейнеконференц-байланыс арқылы жолданым беру қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2021 жылғы 16 маусымдағы № 213/НҚ бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2021 жылғы 19 маусымда № 23111 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -178,371 +178,355 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Бұйрықтың тақырыбы жаңа редакцияда – ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 31.05.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 122/НҚ</w:t>
+        <w:t xml:space="preserve">      Ескерту. Бұйрықтың тақырыбы жаңа редакцияда – ҚР Жасанды интеллект және цифрлық даму министрінің м.а. 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 347/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі және 01.01.2026 дейін қолданыста болады) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2020 жылғы 29 маусымдағы Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексінің 64-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қоса беріліп отырған Әкімшілік рәсімге қатысушылардың мемлекеттік органдардың басшыларына және олардың орынбасарларына бейнеконференц-байланыс арқылы жолданым беру қағидалары бекітілсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...23 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Жасанды интеллект және цифрлық даму министрінің м.а. 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 347/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...44 lines deleted...]
-    <w:bookmarkStart w:name="z3" w:id="1"/>
+    </w:p>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2."Жеке және заңды тұлғалардың мемлекеттік органдардың басшыларына және олардың орынбасарларына бейнеконференцбайланыс немесе бейнеөтініш арқылы жүгіну қағидаларын бекіту туралы" Қазақстан Республикасы Инвестициялар және даму министрінің 2016 жылғы 22 қаңтардағы № 50 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 13206 болып тіркелген) күші жойылды деп танылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрлігі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықты Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z6" w:id="4"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрықты Қазақстан Республикасы Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрлігінің интернет-ресурсында орналастыруды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осы бұйрық мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде Қазақстан Республикасы Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрлігінің Заң департаментіне осы тармақтың 1) және 2) тармақшаларында көзделген іс-шаралардың орындалуы туралы мәліметтерді ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z8" w:id="6"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z8" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z9" w:id="7"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z9" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы бұйрық 2021 жылғы 1 шілдеден бастап қолданысқа енгізіледі және ресми жариялануға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -829,1165 +813,682 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 213/НҚ Бұйрықпен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...7 lines deleted...]
-    </w:p>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Әкімшілік рәсімге қатысушылардың мемлекеттік органдардың басшыларына және олардың орынбасарларына бейнеконференц-байланыс арқылы жолданым беру қағидалары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қағидалары жаңа редакцияда – ҚР Жасанды интеллект және цифрлық даму министрінің м.а. 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 347/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z70" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Әкімшілік рәсімге қатысушылардың мемлекеттік органдардың басшыларына және олардың орынбасарларына бейнеконференцбайланыс арқылы жолданым беру қағидалары</w:t>
-[...13 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z35" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Қағиданың тақырыбы жаңа редакцияда – ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 31.05.2023 </w:t>
-[...22 lines deleted...]
-    <w:bookmarkStart w:name="z12" w:id="8"/>
+      1. Осы Әкімшілік рәсімге қатысушылардың мемлекеттік органдардың басшыларына және олардың орынбасарларына бейнеконференц-байланыс арқылы жолданым беру қағидалары (бұдан әрі – Қағидалар) Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің (бұдан әрі – Кодекс) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>64-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-тармағына сәйкес әзірленді және әкімшілік рәсімге қатысушылардың мемлекеттік органдардың басшыларына және олардың орынбасарларына (бұдан әрі – мемлекеттік органдардың басшылары) бейнеконференц-байланыс арқылы жолданым беру тәртібін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z36" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Бейнеконференц-байланыс арқылы жолданым берілген кезде дербес деректерді жинау, өңдеу және қорғау Қазақстан Республикасының дербес деректер және оларды қорғау туралы заңнамасына сәйкес жүзеге асырылады</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z37" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Осы Қағидаларда мынадай ұғымдар мен қысқартулар қолданылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z38" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы (бұдан әрі – Мемлекеттік корпорация) – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтерді көрсету үшін, "бір терезе" қағидаты бойынша мемлекеттік қызметтер көрсетуге өтініштерді қабылдау және көрсетілетін қызметті алушыға олардың нәтижелерін беру жөніндегі жұмысты ұйымдастыру, мемлекеттік қызметтерді электрондық нысанда көрсетуді қамтамасыз ету үшін Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған заңды тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z39" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) әкімшілік рәсім – әкімшілік органның, лауазымды адамның әкімшілік істі қарау, ол бойынша шешімді қабылдау және орындау жөніндегі, жолданым негізінде немесе өз бастамасы бойынша жасалатын қызметі, сондай-ақ оңайлатылған әкімшілік рәсім тәртібімен жүзеге асырылатын қызмет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z40" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) әкімшілік рәсімге қатысушылар – арыз иесі және мүдделі тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z41" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) бейнеконференц-байланыс – өзара қашық бірнеше абоненттің нақты уақыт режимінде аудио және бейнеақпарат алмасу мүмкіндігі беріліп, интерактивтік өзара іс-қимыл жасауы үшін цифрлық технологиялар пайдаланылатын көрсетілетін байланыс қызметі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z42" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) онлайн-қабылдау – "Азаматтарға арналған үкімет" мемлекеттік корпорация арқылы жүзеге асырылатын, субъектінің, лауазымды тұлғаның жеке және (немесе) заңды тұлғалардың жолданымдарын бейнеконференц-байланыс арқылы қабылдау жөніндегі субъектінің, лауазымды тұлғаның әрекеті;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z43" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) цифрландыру саласындағы уәкілетті орган – цифрландыру саласындағы басшылықты және салааралық үйлестіруді жүзеге асыратын орталық атқарушы орган;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z44" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) "цифрлық үкіметтің" веб-порталы – нормативтік құқықтық базаны қоса алғанда, мемлекеттік қызметтер көрсетуге қатысатын мемлекеттік органдар мен өзге де субъектілер орналастыратын шоғырландырылған ақпаратқа, сондай-ақ электрондық нысанда көрсетілетін мемлекеттік және өзге де көрсетілетін қызметтерге қол жеткізудің "бірыңғай терезесін" білдіретін цифрлық объект;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z45" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) "цифрлық үкіметтің" веб-порталындағы пайдаланушының кабинеті (бұдан әрі – жеке кабинет) – "цифрлық үкіметтің" веб-порталының жолданымдарды қарайтын субъектілерге өтініш беру мәселелері, сондай-ақ дербес деректерді пайдалану мәселелері бойынша электрондық нысанда көрсетілетін қызметтер мәселелері бойынша жеке және заңды тұлғалардың мемлекеттік органдармен ресми ақпараттық өзара іс-қимылына арналған құрам бөлігі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z46" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) "цифрлық үкіметтің" операторы (бұдан әрі – оператор) – Қазақстан Республикасының Үкіметі айқындайтын, "цифрлық үкіметтің" цифрлық объектілерінің жұмыс істеуін қамтамасыз ететін заңды тұлға.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z47" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
-[...639 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Әкімшілік рәсімге қатысушылардың мемлекеттік органдардың басшыларына және олардың орынбасарларына бейнеконференц-байланыс арқылы жолданым беру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z17" w:id="11"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z48" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. Мемлекеттік органның бірінші басшылары ақпараттандыру саласындағы уәкілетті органның келісуімен бейнеконференц-байланысы арқылы қабылдауды өткізуге бөлінген уақытты көрсете отырып, алдағы тоқсанға </w:t>
+      4. Мемлекеттік органның бірінші басшылары цифрландыру саласындағы уәкілетті органның келісуімен бейнеконференц-байланысы арқылы қабылдауды өткізуге бөлінген уақытты көрсете отырып, алдағы тоқсанға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кодекске</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әкімшілік рәсімге қатысушылардың қабылдау кестесін (бұдан әрі – Қабылдау кестесі) дербес бекітеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-[...39 lines deleted...]
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z49" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. "Цифрлық үкіметтің" веб-порталына орналастыру үшін цифрландыру саласындағы уәкілетті органға мемлекеттік органның жауапты қызметкері бекітілген Қабылдау кестесін тоқсан басталғанға дейін кем дегенде күнтізбелік он бес күн бұрын жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z50" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Бейнеконференц-байланыс арқылы қабылдау туралы әкімшілік рәсімге қатысушының арызына берген мемлекеттік органдардың шешімдері мынадай түрлерге бөлінеді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z51" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бейнеконференц-байланыс арқылы қабылдау күнін және өткізу уақытын белгілеу;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...34 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z52" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) егер мәселе мемлекеттік органның құзыретіне жатпаса, өтінішті қанағаттандырудан бас тарту.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z53" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бейнеконференц-байланыс арқылы қабылдау туралы жолданымды қанағаттандырудан бас тарту туралы шешім қабылдау үшін мемлекеттік орган әкімшілік рәсімге қатысушыға әкімшілік іс бойынша алдын ала шешімге өз ұстанымын білдіруге мүмкіндік беруге міндетті, бұл туралы әкімшілік рәсімге қатысушы алдын ала, бірақ әкімшілік акт қабылданғанға дейін үш жұмыс күнінен кешіктірмей хабардар етіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z54" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Тыңдау Кодекстің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>63-бабының</w:t>
+        <w:t>73-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> талаптарына сәйкес жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
-[...210 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z55" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Мемлекеттік органның қабылданған шешімі туралы хабарламасы әкімшілік рәсімге қатысушының электрондық поштасының мекенжайына немесе оның жеке кабинетіне "цифрлық үкіметтің" порталы арқылы жіберіледі, сондай-ақ операторға және "цифрлық үкіметтің" веб-порталына орналастырылған бейнеконференц-байланыс арқылы қабылдау бойынша жабдықтар орнатылған Мемлекеттік корпорацияның тізбесіне сәйкес, бейнеконференц-байланыс арқылы қабылдау жүргізілетін Мемлекеттік корпорацияға хабарланады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z56" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Келесі айға бекітілген Кестенің шеңберінде мемлекеттік орган басшыларының қабылдауына әкімшілік рәсімге қатысушыларды тіркеу аяқталған кезде, мемлекеттік органның жауапты қызметкері бейнеконференц-байланыс арқылы қабылдау кестесін (бұдан әрі – кесте) жасайды және бейнеконференц-байланыс арқылы қабылдау жоспарланған ай басталмай тұрып үш күннен кешіктірмей операторға және Мемлекеттік корпорацияға хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z57" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Оператор кесте келіп түскеннен кейін бір жұмыс күн ішінде оны "цифрлық үкіметтің" веб-порталында орналастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z58" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, жолданым негізінде қозғалған әкімшілік рәсімнің мерзімі жолданым тіркелген күннен бастап он бес жұмыс күнін құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z59" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, шағымды қарау мерзімі шағым тіркелген күннен бастап жиырма жұмыс күнін құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2021,243 +1522,252 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Әкімшілік рәсімге қатысушылардың мемлекеттік органдардың басшыларына және олардың орынбасарларына бейнеконференцбайланыс арқылы жолданым беру қағидаларына қосымша</w:t>
+              <w:t>Әкімшілік рәсімге қатысушылардың</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мемлекеттік органдардың</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>басшыларына және олардың</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>орынбасарларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бейнеконференц-байланыс</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>арқылы жолданым беру</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...10 lines deleted...]
-          <w:color w:val="ff0000"/>
+    <w:bookmarkStart w:name="z68" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Бейнеконференц-байланыс арқылы жолданымды толтырудың үлгісі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z69" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Қосымшаның оң жақ жоғарғы бұрышы жаңа редакцияда – ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 31.05.2023 </w:t>
-[...49 lines deleted...]
-    </w:p>
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="7810500" cy="5562600"/>
+            <wp:extent cx="6210300" cy="7340600"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="7810500" cy="5562600"/>
+                      <a:ext cx="6210300" cy="7340600"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
-    </w:p>
-[...52 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -2275,55 +1785,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2645,35 +2155,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>