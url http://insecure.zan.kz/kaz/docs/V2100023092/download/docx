--- v1 (2026-06-10)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7d92cda" w14:textId="7d92cda">
+    <w:p w14:paraId="2328862" w14:textId="2328862">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -945,306 +945,196 @@
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мемлекеттік техникалық реттеу жүйесі деректерінің тізілімі (бұдан әрі –техникалық реттеу тізілімі) – техникалық регламенттердің, аккредиттеу субъектілерінің, сәйкестікті бағалау туралы берілген құжаттардың, сәйкестікті растау жөніндегі сарапшы-аудиторлардың, жабдықтардың, техникалық регламенттердің талаптарына сәйкес келмейтін өнім туралы ақпараттың және техникалық реттеу саласындағы өзге де мәліметтердің цифрлық дерекқоры;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сынақ орталығы (зертхана) (бұдан әрі – зертхана) – сынақтарды (зерттеулерді) жүзеге асыратын заңды тұлға немесе заңды тұлғаның атынан әрекет ететін оның құрылымдық бөлімшесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) техникалық реттеудің цифрлық жүйесі – техникалық реттеу тізілімдерінде, өлшем бірлігін қамтамасыз етудің мемлекеттік жүйесінде, ұлттық стандарттау жүйесінде және Еуразиялық экономикалық одақтың сәйкестігін бағалау туралы берілген немесе қабылданған құжаттардың бірыңғай тізілімдерінде қамтылған мәліметтер мен ақпаратты сақтауға, өңдеуге, іздеуге, таратуға, беруге және ұсынуға арналған автоматтандырылған цифрлық жүйе;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) тиісті зертханалық практика қағидаттары – клиникаға дейінгі зертханалық зерттеудің сапасын қамтамасыз етуге, оның ішінде адам денсаулығын қорғау, қоршаған ортаның қауіпсіздігі саласындағы клиникаға дейінгі зертханалық зерттеуді ұйымдастыру, жоспарлау процестеріне, жүргізу және бақылау тәртібіне, осындай зерттеудің нәтижелерін ресімдеуге, мұрағаттауға және ұсынуға бағытталған талаптар жүйесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) тиісті зертханалық практикаға сәйкестік мониторингі – шарттық қатынастар шеңберінде тиісті зертханалық практика қағидаттарының сақталуын растау мақсатында зертханаларды мерзімді инспекциялау және (немесе) оларды зерттеу нәтижелерінің аудиті.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Сауда және интеграция министрінің м.а. 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...218 lines deleted...]
-      5) тиісті зертханалық практикаға сәйкестік мониторингі – шарттық қатынастар шеңберінде тиісті зертханалық практика қағидаттарының сақталуын растау мақсатында зертханаларды мерзімді инспекциялау және (немесе) оларды зерттеу нәтижелерінің аудиті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Тиісті зертханалық практиканың сәйкестік мониторингін жүргізу тәртібі "Техникалық реттеу туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -4412,55 +4302,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4786,31 +4676,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>