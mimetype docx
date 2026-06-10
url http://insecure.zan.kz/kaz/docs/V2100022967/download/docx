--- v1 (2025-11-15)
+++ v2 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="aa30d0f" w14:textId="aa30d0f">
+    <w:p w14:paraId="11a52b8" w14:textId="11a52b8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -172,51 +172,156 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Осы бұйрықтың қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4 т</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>. қараңыз.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Кіріспе жаңа редакцияда көзделген - ҚР Сауда және интеграция министрінің 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасы Заңының 12-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -251,327 +356,326 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және "Мемлекеттік қызмет туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасына сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z2" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қоса беріліп отырған:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z2" w:id="1"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Сәйкестікті растау жөніндегі сарапшы-аудиторларға қойылатын рұқсат беру талаптары, оларға сәйкестікті растайтын құжаттар тізбесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Сәйкестікті растау жөніндегі сарапшы-аудиторларды аттестаттау, аттестаттарының қолданысын ұзарту және "Сәйкестікті растау жөніндегі сарапшы-аудиторды аттестаттау" мемлекеттік қызмет көрсету қағидалары бекітілсін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қазақстан Республикасы Сауда және интеграция министрлігінің Техникалық реттеу және метрология комитеті заңнамада белгіленген тәртіппен:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z5" w:id="4"/>
-[...15 lines deleted...]
-      2. Қазақстан Республикасы Сауда және интеграция министрлігінің Техникалық реттеу және метрология комитеті заңнамада белгіленген тәртіппен:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы бұйрықтың Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелуін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы бұйрықты Қазақстан Республикасы Сауда және интеграция министрлігінің интернет-ресурсында орналастыруды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымының операторы, Бірыңғай байланыс орталығына, мемлекеттік тіркелген күннен бастап үш жұмыс күні ішінде жіберуді қамтамасыз етсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Сауда және интеграция министрінің 28.09.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 354-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z8" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Сауда және интеграция вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:p>
-[...131 lines deleted...]
-      3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Сауда және интеграция вице-министріне жүктелсін.</w:t>
+    <w:bookmarkStart w:name="z9" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін алпыс күнтізбелік күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z9" w:id="6"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="3960"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1005,104 +1109,124 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 399-НҚ бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z11" w:id="7"/>
+    <w:bookmarkStart w:name="z11" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сәйкестікті растау жөніндегі сарапшы-аудиторларға қойылатын рұқсат беру талаптары, оларға сәйкестікті растайтын құжаттар тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда көзделген - ҚР Сауда және интеграция министрінің 28.09.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 354-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен; 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
@@ -2333,51 +2457,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Энергетикалық менеджмент жүйелерінің сәйкестігін растау жөніндегі сарапшы-аудиторға үміткер жеке тұлғалар үшін – энергетикаға қатысты инженерлік, өңдеу және құрылыс салаларын даярлау бағытында жоғары білімінің немесе мәлімделетін аттестаттау бағытына сәйкес келетін стандарттау, сертификаттау және метрология (салалар бойынша) мамандығы бойынша жоғары білімінің болуы.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ақпараттық қауіпсіздік менеджменті жүйелерінің сәйкестігін растау жөніндегі сарапшы-аудиторға үміткер жеке тұлғалар үшін – ақпараттық қауіпсіздік, ақпараттық-коммуникациялық технологиялар, физика-математика ғылымдары бағытында жоғары білімінің немесе мәлімделетін аттестаттау бағытына сәйкес келетін стандарттау, сертификаттау және метрология (салалар бойынша) мамандығы бойынша жоғары білімінің болуы.</w:t>
+Киберқауіпсіздік менеджменті жүйелерінің сәйкестігін растау жөніндегі сарапшы-аудиторға үміткер жеке тұлғалар үшін – киберқауіпсіздік, цифрлық технологиялар, физика-математика ғылымдары бағытында жоғары білімінің немесе мәлімделетін аттестаттау бағытына сәйкес келетін стандарттау, сертификаттау және метрология (салалар бойынша) мамандығы бойынша жоғары білімінің болуы.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Экологиялық менеджмент жүйелерінің сәйкестігін растау жөніндегі сарапшы-аудиторға үміткер жеке тұлғалар үшін – қоршаған орта, жерге орналастыру, су ресурстары және су пайдалану, физикалық және химиялық, биологиялық ғылымдар даярлау бағытында жоғары білімінің немесе мәлімделетін аттестаттау бағытына сәйкес келетін стандарттау, сертификаттау және метрология (салалар бойынша) мамандығы бойынша жоғары білімінің болуы.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5504,68 +5628,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>растайтын құжаттар тізбесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z13" w:id="8"/>
+    <w:bookmarkStart w:name="z13" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сәйкестікті растау жөніндегі сарапшы-аудиторға үміткер жеке тұлғаның мәліметтер нысаны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _______________________________________________________________  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7204,87 +7328,192 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 399-НҚ бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z15" w:id="9"/>
+    <w:bookmarkStart w:name="z15" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сәйкестікті растау жөніндегі сарапшы-аудиторларды аттестаттау, аттестаттарының қолданылуын ұзарту және "Сәйкестікті растау жөніндегі сарапшы-аудиторды аттестаттау" мемлекеттік қызметін көрсету қағидалары</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z16" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z16" w:id="10"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z17" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-тармақ жаңа редакцияда көзделген - ҚР Сауда және интеграция министрінің 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Сәйкестікті растау жөніндегі сарапшы-аудиторларды аттестаттау, аттестаттарының қолданылуын ұзарту және "Сәйкестікті растау жөніндегі сарапшы-аудиторды аттестаттау" мемлекеттік қызметін көрсету қағидалары (бұдан әрі – Қағидалар) "Техникалық реттеу туралы" Қазақстан Республикасы Заңының (бұдан әрі – Техникалық реттеу туралы Заң) 7-бабы 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7299,265 +7528,326 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және сәйкестікті растау жөніндегі сарапшы-аудиторларды аттестаттау, аттестаттарының қолданылуын ұзарту және "Сәйкестікті растау жөніндегі сарапшы-аудиторды аттестаттау" мемлекеттік қызметін көрсету тәртібін анықтайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z18" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Қағидаларда қолданылатын негізгі ұғымдар:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сәйкестікті растау жөніндегі сарапшы-аудиторлар – осы Қағидаларға сәйкес тәртіппен аттестатталған жеке тұлғалар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) техникалық реттеу саласындағы уәкілетті орган (бұдан әрі – уәкілетті орган) – техникалық реттеу саласындағы басшылықты және салааралық үйлестіруді жүзеге асыратын орталық атқарушы орган;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) "цифрлық үкіметтің" веб-порталы (бұдан әрі – портал) – Нормативтік құқықтық базаны қоса алғанда, бүкіл шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік қызметтерге, табиғи монополиялар субъектілерінің желілеріне қосуға техникалық шарттарды беру жөніндегі қызметтерге және квазимемлекеттік сектор субъектілерінің қызметтеріне қол жеткізудің бірыңғай терезесі болатын цифрлық жүйе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Сауда және интеграция министрінің 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Сәйкестікті растау жөніндегі сарапшы-аудиторларды аттестаттау, аттестаттарының қолданылуын ұзарту және "Сәйкестікті растау жөніндегі сарапшы-аудиторды аттестаттау" мемлекеттік қызметін көрсету тәртібі</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
-[...15 lines deleted...]
-      2. Осы Қағидаларда қолданылатын негізгі ұғымдар:</w:t>
+    <w:bookmarkStart w:name="z20" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. "Сәйкестікті растау жөніндегі сарапшы-аудиторды аттестаттау" мемлекеттік көрсетілетін қызметті (бұдан әрі – мемлекеттік көрсетілетін қызмет) Қазақстан Республикасы Сауда және интеграция министрлігінің Техникалық реттеу және метрология комитеті (бұдан әрі – көрсетілетін қызметті беруші) көрсетеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:p>
-[...53 lines deleted...]
-    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:bookmarkStart w:name="z21" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Сәйкестікті растау жөніндегі сарапшы-аудиторларды аттестаттау үшін уәкілетті орган кемінде бес адамнан тұратын сәйкестікті растау жөніндегі сарапшы-аудиторларды аттестаттау жөніндегі комиссия құрады. Сәйкестікті растау жөніндегі сарапшы-аудиторларды аттестаттау жөніндегі комиссияның құрамына дауыс беру құқығынсыз уәкілетті органның, аккредиттеу жөніндегі органның, сондай-ақ Қоғамдық кеңестің өкілдері байқаушы ретінде енгізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...23 lines deleted...]
-      3. "Сәйкестікті растау жөніндегі сарапшы-аудиторды аттестаттау" мемлекеттік көрсетілетін қызметті (бұдан әрі – мемлекеттік көрсетілетін қызмет) Қазақстан Республикасы Сауда және интеграция министрлігінің Техникалық реттеу және метрология комитеті (бұдан әрі – көрсетілетін қызметті беруші) көрсетеді.</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Сауда және интеграция министрінің 13.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 241-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Сәйкестікті растау жөніндегі сарапшы-аудитор аттестатын алу үшін сарапшы-аудиторларға үміткер жеке тұлға (бұдан әрі – көрсетілетін қызметті алушы) портал арқылы көрсетілетін қызметті берушіге мынадай құжаттарды жолдайды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
-[...100 lines deleted...]
-    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7926,70 +8216,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:bookmarkStart w:name="z23" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Аттестаттан айырылған немесе тоқтатыла тұрған немесе мерзімі өткен сарапшы-аудиторларды қоспағанда, сәйкестікті растау жөніндегі сарапшы-аудитор аттестатының қолданысын ұзарту үшін аттестаттау мерзімі аяқталғанға дейін кемінде күнтізбелік 30 (отыз) күнде көрсетілетін қызметті берушіге портал арқылы мынадай құжаттарды жолдайды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8060,332 +8350,394 @@
         </w:rPr>
         <w:t xml:space="preserve">
       осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша мәлімделетін аттестаттау бағытындағы сарапшы-аудитордың қызметі туралы есептің электрондық көшірмесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:bookmarkStart w:name="z24" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Бұрын аттестатталған сәйкестікті растау жөніндегі сарапшы-аудиторлар "Техникалық реттеу саласындағы мамандарды даярлауды (қайта даярлауды) және олардың біліктілігін арттыруды жүзеге асыратын ұйымдар. Жалпы талаптар" ҚР СТ 1.45-те белгіленген тәртіппен Техникалық реттеу саласындағы мамандарды даярлауды (қайта даярлауды) және олардың біліктілігін арттыруды жүзеге асыратын ұйымдардың тізіліміне енгізілген ұйымда кемінде 40 (қырық) академиялық сағат көлемінде мәлімделетін аттестаттау бағытында біліктілікті арттыру курстарынан өтеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Сауда және интеграция министрінің 28.09.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 354-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Атын немесе тегін ауыстыруға байланысты сәйкестікті растау жөніндегі сарапшы-аудитор аттестатына өзгерістер енгізу үшін көрсетілетін қызметті алушы көрсетілетін қызметті берушіге портал арқылы редакциялауға еркін нысандағы өтініш жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші редакциялауға өтінішті ол тіркелген күннен бастап 2 (екі) жұмыс күні ішінде қарайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Көрсетілетін қызметті беруші жеке басты куәландыратын құжаттар туралы мәліметтерді "цифрлық үкімет" шлюзі арқылы тиісті мемлекеттік цифрлық жүйелерден алады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Сауда және интеграция министрінің 28.09.2023 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - ҚР Сауда және интеграция министрінің 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 354-НҚ</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
-[...57 lines deleted...]
-    <w:bookmarkStart w:name="z60" w:id="21"/>
+    <w:bookmarkStart w:name="z60" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. "Сәйкестікті растау жөніндегі сарапшы-аудиторды аттестаттау" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес келтірілген.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда – ҚР Сауда және интеграция министрінің 09.12.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 405-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Мемлекеттік қызметті көрсету үшін құжаттарды және (немесе) мәліметтерді қабылдау туралы мәртебе көрсетілетін қызметті алушының "жеке кабинетінде" мемлекеттік көрсетілетін қызмет нәтижесін алу күнін көрсете отырып көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z29" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Көрсетілетін қызметті беруші электрондық құжаттар және (немесе) мәліметтер келіп түскен күні оларды қабылдауды және тіркеуді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:p>
-[...100 lines deleted...]
-    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде Қазақстан Республикасы Еңбек кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8400,70 +8752,70 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және "Қазақстан Республикасындағы мерекелер туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес құжаттарды қабылдау және мемлекеттік қызметті көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:bookmarkStart w:name="z30" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Көрсетілетін қызметті беруші тіркелген сәттен бастап ұсынылған құжаттардың және (немесе) мәліметтердің толықтығын және қолданылу мерзімін тексереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Көрсетілетін қызметті алушы осы Қағидалардың 6 және 7-тармақтарында көрсетілген құжаттар топтамасын толық ұсынбаған, (немесе) қолданылу мерзімі өткен құжаттарды ұсынған жағдайларда көрсетілетін қызметті беруші Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8520,232 +8872,232 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:bookmarkStart w:name="z31" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша сәйкестікті растау жөніндегі сарапшы-аудитор аттестатын (бұдан әрі – аттестат) беру не аттестаттың қолданылу мерзімін 5 (бес) жылға ұзарту не осы Қағидалардың 17-тармағында көрсетілген негіздер бойынша мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауап мемлекеттік қызмет көрсету нәтижесі болып табылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z32" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Сәйкестікті растау жөніндегі сарапшы-аудиторларды аттестаттау жөніндегі комиссияның шешімі сәйкестікті растау жөніндегі сарапшы-аудитор аттестатын беру, мерзімін ұзарту не бас тарту туралы дәлелді жауап беру үшін негіз болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда - ҚР Сауда және интеграция министрінің 28.09.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 354-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Мемлекеттік қызметті көрсету нәтижесі көрсетілетін қызметті алушының "жеке кабинетіне" электрондық құжат нысанында жіберіледі және сақталады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
-[...101 lines deleted...]
-    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:bookmarkStart w:name="z34" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Заңның 19-1-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсетуден бас тарту үшін негіздер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) дәйексіздігін анықтау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8894,284 +9246,388 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:bookmarkStart w:name="z35" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>73-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік қызметті көрсетуден бас тарту туралы шешім қабылданғанға дейін көрсетілетін қызметті беруші мемлекеттік қызметті қарау мерзімі аяқталғанға дейін 3 (үш) жұмыс күнінен кешіктірмей көрсетілетін қызметті алушыға алдын ала шешім жібереді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы оны алған күннен бастап 2 (екі) жұмыс күнінен кешіктірілмейтін мерзімде көрсетілетін қызметті берушінің алдын ала шешіміне қарсылығын ұсынады немесе айтады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Сәйкестікті растау жөніндегі сарапшы-аудиторларды аттестаттау бес жылда бір рет жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z37" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Сәйкестікті растау жөніндегі сарапшы-аудиторды аттестаттау аттестаттан айырылған күннен бастап екі жыл өткен соң жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:p>
-[...33 lines deleted...]
-      19. Сәйкестікті растау жөніндегі сарапшы-аудиторларды аттестаттау бес жылда бір рет жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z38" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Тиісті мемлекеттік органдардың шектеу шаралары, оның ішінде карантин, әлеуметтік, табиғи және техногендік сипаттағы төтенше жағдайлар кезінде аяқталатын сәйкестікті растау жөніндегі сарапшы-аудиторлар аттестаттарының қолданысын тиісті мемлекеттік органдардың шектеу шараларының, оның ішінде карантин, әлеуметтік, табиғи және техногендік сипаттағы төтенше жағдайлардың қолданылу кезеңіне және оның күші жойылған күннен бастап күнтізбелік 30 (отыз) күнге ұзартады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
-[...15 lines deleted...]
-      20. Сәйкестікті растау жөніндегі сарапшы-аудиторды аттестаттау аттестаттан айырылған күннен бастап екі жыл өткен соң жүргізіледі.</w:t>
+    <w:bookmarkStart w:name="z39" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Көрсетілетін қызметті беруші Заңның 5-бабы 2-тармағының 11) тармақшасына сәйкес цифрландыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызмет көрсету сатысы туралы мемлекеттік қызметтер көрсету мониторингінің цифрлық жүйесіне деректерді енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
-[...15 lines deleted...]
-      21. Тиісті мемлекеттік органдардың шектеу шаралары, оның ішінде карантин, әлеуметтік, табиғи және техногендік сипаттағы төтенше жағдайлар кезінде аяқталатын сәйкестікті растау жөніндегі сарапшы-аудиторлар аттестаттарының қолданысын тиісті мемлекеттік органдардың шектеу шараларының, оның ішінде карантин, әлеуметтік, табиғи және техногендік сипаттағы төтенше жағдайлардың қолданылу кезеңіне және оның күші жойылған күннен бастап күнтізбелік 30 (отыз) күнге ұзартады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рұқсаттар мен хабарламалардың мемлекеттік цифрлық жүйесі арқылы мемлекеттік қызмет көрсету кезінде оны көрсету сатысы туралы деректер мемлекеттік қызметтер көрсету мониторингінің цифрлық жүйесіне автоматты режимде түседі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 22-тармақ жаңа редакцияда - ҚР Сауда және интеграция министрінің 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z40" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Цифрлық жүйе істен шыққан жағдайда, көрсетілетін қызметті беруші техникалық ақаулардың туындауын анықтаған сәттен бастап дереу sd@nitec.kz электрондық поштасы бойынша бірыңғай қолдау қызметіне сұрау салу жіберу арқылы, мемлекеттік көрсетілетін қызметтің атауы, өтініштің әкімшілік құжатының нөмірі мен коды немесе өтініштің бірегей сәйкестендіру нөмірі, әкімшілік құжаттың нөмірі мен коды немесе рұқсат беру құжатының бірегей сәйкестендіру нөмірі бойынша ақпарат міндетті түрде ұсыныла отырып, көрсетілетін қызметті алушының жеке сәйкестендіру нөмірі/бизнес сәйкестендіру нөмірі, авторизация сәтінен бастап қатенің нақты уақытын көрсете отырып, қате туындаған сәтке дейінгі қадамдық скриншоттарды қоса бере отырып "цифрлық үкімет" цифрлық инфрақұрылымы операторын хабардар етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> 11) тармақшасына сәйкес ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызмет көрсету сатысы туралы мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне деректерді енгізуді қамтамасыз етеді.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 23-тармақ жаңа редакцияда - ҚР Сауда және интеграция министрінің 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызмет көрсету мәселелері бойынша көрсетілетін қызметті берушінің және (немесе) оның лауазымды тұлғаларының шешімдеріне, әрекетіне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:p>
-[...33 lines deleted...]
-      23. Ақпараттық жүйе істен шыққан жағдайда, көрсетілетін қызметті беруші техникалық ақаулардың туындауын анықтаған сәттен бастап дереу sd@nitec.kz электрондық поштасы бойынша бірыңғай қолдау қызметіне сұрау салу жіберу арқылы, мемлекеттік көрсетілетін қызметтің атауы, өтініштің әкімшілік құжатының нөмірі мен коды немесе өтініштің бірегей сәйкестендіру нөмірі, әкімшілік құжаттың нөмірі мен коды немесе рұқсат беру құжатының бірегей сәйкестендіру нөмірі бойынша ақпарат міндетті түрде ұсыныла отырып, көрсетілетін қызметті алушының жеке сәйкестендіру нөмірі/бизнес сәйкестендіру нөмірі, авторизация сәтінен бастап қатенің нақты уақытын көрсете отырып, қате туындаған сәтке дейінгі қадамдық скриншоттарды қоса бере отырып "электрондық үкімет" ақпараттық-коммуникациялық инфрақұрылымы операторын хабардар етеді.</w:t>
+    <w:bookmarkStart w:name="z42" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының мемлекеттік қызметтер көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану үшін шағым көрсетілетін қызметті алушыға әкімшілік актіні қабылдау немесе көрсетілетін қызметті берушінің іс-әрекеттер (әрекетсіздіктер) жасағаны туралы белгілі болған күннен бастап 3 (үш) айдан кешіктірілмей беріледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
-[...36 lines deleted...]
-    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       шағымды қарайтын органға (жоғары тұрған әкімшілік органға және (немесе) лауазымды адамға);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9466,90 +9922,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
+    <w:bookmarkStart w:name="z43" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. Шағымды қарайтын органның шешімімен келіспеген жағдайда көрсетілетін қызметті алушы шағымды қарайтын басқа органға немесе ҚР ӘРПК 100-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес сотқа жүгінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9568,90 +10024,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z58" w:id="38"/>
+    <w:bookmarkStart w:name="z58" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. Сәйкестікті растау жөніндегі сарапшы-аудитор аттестатының қолданылуын тоқтата тұру техникалық реттеу туралы Заңның 15-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9670,90 +10126,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z59" w:id="39"/>
+    <w:bookmarkStart w:name="z59" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       27. Сәйкестікті растау жөніндегі сарапшы-аудитор аттестатынан айыру (кері қайтарып алу) техникалық реттеу туралы Заңның 15-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9901,387 +10357,381 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қолданылуын ұзарту және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Сәйкестікті растау жөніндегі</w:t>
+              <w:t>Сәйкестікті растау жөніндегі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>сарапшы-аудиторды</w:t>
+              <w:t>сарапшы-аудиторды аттестаттау</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>аттестаттау" мемлекеттік</w:t>
+              <w:t>мемлекеттік қызметін көрсету</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қызметін көрсету қағидаларына</w:t>
-[...77 lines deleted...]
-              <w:t>Нысан</w:t>
+              <w:t>қағидаларына 1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ________________________________________________________________ (аттестаттау органының толық атауы) _______________________________________________________________ (аттестаттау бағыты)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жөніндегі сарапшы-аудиторға үміткер жеке тұлға______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      __________________________________________________________________________ </w:t>
-[...31 lines deleted...]
-          <w:color w:val="000000"/>
+      (тегі, аты, әкесінің аты (бар болса), жеке сәйкестендіру нөмірі, лауазымы, жұмыс </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      орны, мекенжайы, телефоны)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z61" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Өтініш</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      __________________________________________________________________________ </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Сауда және интеграция министрінің 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мені _______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (аттестаттау бағыты)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      жөніндегі сарапшы-аудиторға үміткер жеке тұлға________________________________</w:t>
+      сәйкестікті растау жөніндегі сарапшы-аудитор ретінде аттестаттауды сұраймын.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      __________________________________________________________________________ </w:t>
-[...35 lines deleted...]
-      Өтініш</w:t>
+      Қазақстан Республикасының Техникалық реттеу саласындағы заңнамасында </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Мені _________________________________________________________________ </w:t>
-[...53 lines deleted...]
-      Ақпараттық жүйелерде жазылған, заңмен қорғалатын мәліметтерді пайдалануға келісемін ___________________________________________</w:t>
+      белгіленген сарапшы-аудиторларға қойылатын талаптарды толық орындауға </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      міндеттенемін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ақпараттық жүйелерде жазылған, заңмен қорғалатын мәліметтерді пайдалануға </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      келісемін __________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20 __ жылғы "__" ____ (Электрондық цифрлық қолтаңба)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -10728,68 +11178,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z46" w:id="40"/>
+    <w:bookmarkStart w:name="z46" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Тағылымдамадан өткені туралы есеп</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________ сәйкестікті растау жөніндегі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11996,68 +12446,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>көрсету қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z48" w:id="41"/>
+    <w:bookmarkStart w:name="z48" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сәйкестікті растау бойынша сарапшы-аудиторларды аттестаттау бағыттары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-қосымша жаңа редакцияда - ҚР Сауда және интеграция министрінің 28.09.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13014,438 +13464,393 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мемлекеттік қызметін көрсету</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына</w:t>
+              <w:t>қағидаларына 4-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
-            <w:r>
-[...63 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...125 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      _______________________________________________________________________ </w:t>
-[...107 lines deleted...]
-      ____________________________________________________________________________</w:t>
+      Ескерту. 4-қосымша жаңа редакцияда - ҚР Сауда және интеграция министрінің 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ___________________________________________________________________ (аттестаттау органының толық атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сәйкестікті растау жөніндегі сарапшы-аудитор аттестатының қолданылуын ұзартуға</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      беруші жеке тұлғадан___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (бар болса), жеке сәйкестендіру нөмірі, лауазымы, жұмыс</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      орны, мекенжайы, телефоны)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z62" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (аттестаттау бағыты)  сәйкестікті растау жөніндегі сарапшы-аудитор аттестатының</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      қолданылуын ұзартуды сұраймын.  Қазақстан Республикасының Техникалық реттеу </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      саласындағы заңнамасында белгіленген сарапшы-аудиторларға қойылатын </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      талаптарды толық орындауға міндеттенемін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Цифрлық жүйелерде жазылған, заңмен қорғалатын мәліметтерді  пайдалануға</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      келісемін_____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20 __ жылғы "__" ____ (Электрондық цифрлық қолтаңба)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қоса беріліп отырған құжаттар</w:t>
-[...17 lines deleted...]
-      20 __ жылғы"__" ____ (Электрондық цифрлық қолтаңба)</w:t>
+      Қоса беріліп отырған құжаттар  20 __ жылғы "__" ____</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Электрондық цифрлық қолтаңба)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -15238,51 +15643,61 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>орындалған жұмыстар нәтижесі (бала күту бойынша декреттік демалыс уақытын қоспағанда)</w:t>
+              <w:t xml:space="preserve">орындалған жұмыстар нәтижесі (бала күту бойынша </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>декреттік демалыс уақытын қоспағанда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15996,91 +16411,111 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 7-қосымшаға өзгеріс енгізілді - ҚР Сауда және интеграция министрінің 09.12.2024 </w:t>
+      Ескерту. 7-қосымшаға өзгерістер енгізілді - ҚР Сауда және интеграция министрінің 09.12.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 405-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); 13.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 241-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -16381,52 +16816,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-"Электрондық үкіметтің" веб-порталы (бұдан әрі – портал) </w:t>
+              <w:t>
+"Цифрлық үкіметтің" веб-порталы (бұдан әрі – портал)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17113,242 +17548,142 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...58 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес нысан бойынша тағылымдамадан өту туралы есептердің (бұдан әрі – есеп) электрондық көшірмелері мынадай мөлшерде: өнімдер мен көрсетілетін қызметтер бойынша (кемінде екі түрлі схема бойынша сәйкестікті растау жөніндегі жұмыстар туралы ақпаратты қоса алғанда) – кемінде бес есеп;</w:t>
+              <w:t>
+Сәйкестікті растау жөніндегі сарапшы-аудитор аттестатын алу үшін: осы Қағидаларға 1-қосымшаға сәйкес электрондық құжат нысанындағы өтініш; осы бұйрықпен бекітілген сәйкестікті растау жөніндегі сарапшы-аудиторларға қойылатын рұқсат беру талаптарына, оларға сәйкестікті растайтын құжаттар тізбесіне сәйкестікті растау жөніндегі сарапшы-аудиторға үміткер жеке тұлғаның мәліметтер нысаны;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мәлімделетін аттестаттау бағыты бойынша осы Қағидаларға 2-қосымшаға сәйкес нысан бойынша тағылымдамадан өту туралы есептердің (бұдан әрі – есеп) электрондық көшірмелері мынадай мөлшерде: өнімдер мен көрсетілетін қызметтер бойынша (кемінде екі түрлі схема бойынша сәйкестікті растау жөніндегі жұмыстар туралы ақпаратты қоса алғанда) – кемінде бес есеп;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 менеджмент жүйесі бойынша – тағылымдамалардың жалпы ұзақтығы кемінде жиырма жұмыс күні болатын кемінде төрт есеп (құжаттаманы талдауды, тексерулерге қатысуды және олар туралы есептер жасауды қоса алғанда); персонал бойынша – кемінде үш есеп немесе тиісті бағыттар бойынша кәсіби қауымдастықтардың ұсынымдары; процесс бойынша – мәлімделетін аттестаттау бағытындағы кемінде үш есеп (сәйкестікті растау жөніндегі жұмыстар туралы ақпаратты қоса алғанда). Сәйкестікті растау жөніндегі сарапшы-аудитор аттестатының қолданылуын ұзарту үшін:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...96 lines deleted...]
-Көрсетілетін қызметті беруші жеке басын куәландыратын құжаттар туралы мәліметтерді "электрондық үкімет" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйелерден алады.</w:t>
+              <w:t>
+осы Қағидаларға 4-қосымшаға сәйкес электрондық құжат нысанындағы өтініш; осы Қағидаларға 5-қосымшаға сәйкес электрондық құжат нысанында сарапшы-аудитор аттестатының қолданысын ұзартуға беретін жеке тұлғаның мәліметтер нысаны;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+осы Қағидаларға 6-қосымшаға сәйкес нысан бойынша мәлімделетін аттестаттау бағытындағы сарапшы-аудитордың қызметі туралы есептің электрондық көшірмесі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті беруші жеке басын куәландыратын құжаттар туралы мәліметтерді "цифрлық үкімет" шлюзі арқылы тиісті мемлекеттік цифрлық жүйелерден алады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18217,55 +18552,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -18591,31 +18926,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>