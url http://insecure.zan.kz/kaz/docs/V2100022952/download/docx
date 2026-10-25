--- v2 (2026-07-26)
+++ v3 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="652bfa1" w14:textId="652bfa1">
+    <w:p w14:paraId="3c7603d" w14:textId="3c7603d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -169,94 +169,176 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Осы бұйрықтың қолданысқа енгізілу тәртібін 5 т. қараңыз.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> 4) тармақшасына сәйкес БҰЙЫРАМЫН:</w:t>
+      ""Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасы Заңының 12-бабы 1-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БҰЙЫРАМЫН</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -909,94 +991,156 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы "Астық қолхаттарын шығару арқылы қойма қызметі бойынша қызметтер көрсетуге лицензия беру" мемлекеттік қызметін көрсету қағидалары (бұдан әрі – Қағидалар) "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Мемлекеттік көрсетілетін қызметтер туралы заң) </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> 4) тармақшасына сәйкес әзірленді және "Астық қолхаттарын шығару арқылы қойма қызметі бойынша қызметтер көрсетуге лицензия беру" мемлекеттiк қызметін (бұдан әрі – мемлекеттік көрсетілетін қызмет) көрсету тәртібін айқындайды.</w:t>
+      1. Осы "Астық қолхаттарын шығару арқылы қойма қызметі бойынша қызметтер көрсетуге лицензия беру" мемлекеттік қызметін көрсету қағидалары (бұдан әрі – Қағидалар) "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Мемлекеттік көрсетілетін қызметтер туралы заң) 10-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасы Заңының (бұдан әрі – Рұқсаттар және хабарламалар туралы заң) 12-бабы 1-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және "Астық қолхаттарын шығару арқылы қойма қызметі бойынша қызметтер көрсетуге лицензия беру" мемлекеттiк қызметін (бұдан әрі – мемлекеттік көрсетілетін қызмет) көрсету тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1006,69 +1150,131 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) рұқсаттық бақылау – рұқсат беру органдарының рұқсат және (немесе) рұқсатқа қосымша берілгенге дейін өтініш берушінің біліктілік немесе рұқсат беру талаптарына сәйкестігін тексеруге бағытталған қызметі, сондай-ақ, олар берілгеннен кейін лицензиаттардың және екінші санаттағы рұқсатты иеленушілердің Қазақстан Республикасының рұқсаттар және хабарламалар туралы заңнамасын сақтауын қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) "электрондық үкіметтің" веб-порталы (бұдан әрі – портал) – нормативтік құқықтық базаны қоса алғанда, бүкіл шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік қызметтерге, табиғи монополиялар субъектілерінің желілеріне қосуға техникалық шарттарды беру жөніндегі қызметтерге және квазимемлекеттік сектор субъектілерінің қызметтеріне қол жеткізудің бірыңғай терезесі болатын ақпараттық жүйе;</w:t>
+      2) "цифрлық үкіметтің" веб-порталы (бұдан әрі – портал) – нормативтік құқықтық базаны қоса алғанда, бүкіл шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік қызметтерге, табиғи монополиялар субъектілерінің желілеріне қосуға техникалық шарттарды беру жөніндегі қызметтерге және квазимемлекеттік сектор субъектілерінің қызметтеріне қол жеткізудің бірыңғай терезесін білдіретін цифрлық жүйе;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың дұрыстығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар терімі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Ауыл шаруашылығы министрінің 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызметті көрсету тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1201,70 +1407,70 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Мемлекеттік көрсетілетін қызметті алу үшін заңды тұлға (бұдан әрі – көрсетілетін қызметті алушы) көрсетілетін қызметті берушіге портал арқылы Тізбенің 8-тармағында көрсетілген құжаттарды жолдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      Заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы, жылжымайтын мүлікке (астық сақтау орны, элеватор, астық қабылдау пункті) тіркелген құқықтар (ауыртпалықтар) және оның техникалық сипаттамалары туралы, лицензия туралы, бюджетке лицензиялық алымның төленгені туралы анықтаманы көрсетілетін қызметті беруші "цифрлық үкіметтің" шлюзі арқылы мемлекеттік цифрлық жүйелерден алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      Заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы, жылжымайтын мүлікке (астық сақтау орны, элеватор, астық қабылдау пункті) тіркелген құқықтар (ауыртпалықтар) және оның техникалық сипаттамалары туралы, лицензия туралы, бюджетке лицензиялық алымның төленгені туралы мәліметтерді көрсетілетін қызметті беруші "электрондық үкімет" шлюзі арқылы мемлекеттік ақпараттық жүйелерден алады. </w:t>
-[...17 lines deleted...]
-      Портал мен ақпараттық жүйелердің ақпараттық өзара іс-қимылы "Ақпараттандыру туралы" Қазақстан Республикасы Заңының </w:t>
+      Портал мен цифрлық жүйелердің ақпараттық өзара іс-қимылы "Ақпараттандыру туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>43-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -1286,71 +1492,71 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 19.09.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 334</w:t>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z18" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1896,51 +2102,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Егер заңды тұлға-лицензиаттың орналасқан жерінің мекенжайының, "объектілерге берілетін рұқсаттар" сыныбы бойынша берілген лицензия үшін объектінің орналасқан жерінің мекенжайының өзгеруі "Қазақстан Республикасының әкімшілік-аумақтық құрылысы туралы" Қазақстан Республикасы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> талаптарына сәйкес елді мекендер атауының, көшелер атының өзгеруіне байланысты болса, онда лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу осы тармақтың бірінші бөлімінің 2) және 4) тармақшаларында көрсетілген негіздер бойынша жүзеге асырылмайды. Лицензиаттардың мекенжайларына мұндай өзгерістер мемлекеттік ақпараттық жүйелерді біріктіру арқылы жүзеге асырылады.</w:t>
+        <w:t xml:space="preserve"> талаптарына сәйкес елді мекендер атауының, көшелер атының өзгеруіне байланысты болса, онда лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу осы тармақтың бірінші бөлімінің 2) және 4) тармақшаларында көрсетілген негіздер бойынша жүзеге асырылмайды. Лицензиаттардың мекенжайларына мұндай өзгерістер мемлекеттік цифрлық жүйелерді біріктіру арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Рұқсаттар және хабарламалар туралы заңның 33-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -1955,50 +2161,112 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес рұқсат беру тәртібі енгізілген қызмет түрінің атауы өзгерген кезде, лицензиаттың лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу туралы өтініш беруге құқығы бар.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Атауы өзгерген қызмет түріне лицензиясы бар лицензиат лицензияны алдын ала қайта ресімдегеннен кейін лицензияға қосымша алуға құқылы.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармаққа өзгеріс енгізілді - ҚР Ауыл шаруашылығы министрінің 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z22" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу кезінде көрсетілетін қызметті беруші Рұқсаттар және хабарламалар туралы заңның 34-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -2228,110 +2496,152 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Заңды тұлға-лицензиат бөліп шығару және бөлу нысандарында қайта ұйымдастырылған жағдайда, лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу осы Қағидалардың 7 және 8-тармақтарына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z25" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> 11) тармақшасына сәйкес мемлекеттік көрсетілетін қызметтерді көрсету мониторингінің ақпараттық жүйесіне мемлекеттік көрсетілетін қызметті көрсету сатысы туралы деректердің енгізілуін қамтамасыз етеді.</w:t>
+        <w:t>
+      13. Көрсетілетін қызметті беруші Мемлекеттік көрсетілетін қызметтер туралы заңның 5-бабы 2-тармағының 11) тармақшасына сәйкес мемлекеттік көрсетілетін қызметтерді көрсету мониторингінің цифрлық жүйесіне мемлекеттік қызметті көрсету сатысы туралы деректердің енгізілуін қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Рұқсаттар мен хабарламалардың мемлекеттік ақпараттық жүйесі арқылы мемлекеттік қызметті көрсету кезінде мемлекеттік қызметті көрсету сатысы туралы деректер мемлекеттік қызметтерді көрсету мониторингінің ақпараттық жүйесіне автоматты режимде келіп түседі.</w:t>
+      Рұқсаттар мен хабарламалардың мемлекеттік цифрлық жүйесі арқылы мемлекеттік қызметті көрсету кезінде мемлекеттік қызметті көрсету сатысы туралы деректер мемлекеттік қызметтерді көрсету мониторингінің цифрлық жүйесіне автоматты режимде келіп түседі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z56" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      13-1. Қазақстан Республикасының Ауыл шаруашылығы министрлігі (бұдан әрі – Министрлік) осы Қағидаларға енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымы операторына және көрсетілетін қызметті берушіге жібереді. </w:t>
+        <w:t>
+      13-1. Қазақстан Республикасының Ауыл шаруашылығы министрлігі (бұдан әрі – Министрлік) осы Қағидаларға енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты "цифрлық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымы операторына және көрсетілетін қызметті берушіге жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министрлік пен көрсетілетін қызметті беруші осы Қағидалар бекітілген немесе өзгертілген күннен бастап 3 (үш) жұмыс күні ішінде мемлекеттік қызмет көрсету тәртібі туралы ақпаратты өзектендіреді және Бірыңғай байланыс орталығына жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2354,51 +2664,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. Қағидалар 13-1-тармақпен толықтырылды - ҚР Ауыл шаруашылығы министрінің 19.09.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 334</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрықтарымен. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z26" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3126,111 +3456,71 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Астық қолхаттарын шығару арқылы қойма қызметі бойынша қызметтер көрсетуге лицензия беру" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымша жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 19.09.2023 </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 24.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 334</w:t>
+        <w:t>№ 256</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР ҚР Ауыл шаруашылығы министрінің м.а. 07.10.2025 </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі) бұйрықтарымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -3430,51 +3720,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Электрондық үкімет" веб-порталы (бұдан әрі – портал) арқылы.</w:t>
+"Цифрлық үкіметтің" веб-порталы (бұдан әрі – портал) арқылы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3692,51 +3982,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық (ішінара автоматтандырылған).</w:t>
+Электрондық (ішінара цифрландырылған).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3903,246 +4193,120 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызметті көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z327" w:id="35"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттiк көрсетілетін қызмет көрсетілетін қызметті алушыға ақылы негізде көрсетiледi.</w:t>
-[...38 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес:</w:t>
+Мемлекеттiк көрсетілетін қызмет көрсетілетін қызметті алушыға ақылы негізде көрсетiледi. Мемлекеттік қызметті көрсету кезінде көрсетілетін қызметті алушы жекелеген қызмет түрлерімен айналысу құқығы үшін лицензиялық алым төлейді, ол Қазақстан Республикасы Салық кодексінің 616-бабына сәйкес:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>1) лицензия бергені үшін – 10 (он) айлық есептік көрсеткішті;</w:t>
+1) лицензия бергені үшін – 10 (он) айлық есептік көрсеткішті;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>2) лицензияларды қайта ресімдегені үшін – лицензия беру кезіндегі мөлшерлеменің 10 (он) пайызын құрайды.</w:t>
+2) лицензияларды қайта ресімдегені үшін – лицензия беру кезіндегі мөлшерлеменің 10 (он) пайызын құрайды. Лицензиялық алымды төлеу қолма-қол және қолма-қол емес нысанда екінші деңгейлі банктер және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар арқылы, сондай-ақ "цифрлық үкіметтің" төлем шлюзі арқылы қолма-қол емес нысанда жүзеге асырылады. Лицензиялық алым:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...65 lines deleted...]
-              <w:t>1) лицензияға қосымшаларды беру кезінде;</w:t>
+1) лицензияға қосымшаларды беру кезінде;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 2) "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасы Заңының </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
@@ -4213,51 +4377,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің және ақпарат объектілерінің жұмыс кестесі</w:t>
+Көрсетілетін қызметті берушінің және ақпарат объектілерінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4380,423 +4544,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Лицензияны және (немесе) лицензияға қосымшаны алу үшін:</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес астық қолхаттарын шығара отырып, қойма қызметі бойынша қызметтер көрсету жөніндегі қызметке қойылатын біліктілік талаптарына сәйкестік туралы мәліметтердің электрондық нысаны;</w:t>
+Лицензияны және (немесе) лицензияға қосымшаны алу үшін: көрсетілетін қызметті алушының ЭЦҚ-сымен куәландырылған электрондық құжат нысанындағы осы Тізбеге 1-қосымшаға сәйкес заңды тұлғаның лицензияны және (немесе) лицензияға қосымшаны алуға арналған өтініші; осы Тізбеге 2-қосымшаға сәйкес астық қолхаттарын шығара отырып, қойма қызметі бойынша қызметтер көрсету жөніндегі қызметке қойылатын біліктілік талаптарына сәйкестік туралы мәліметтердің электрондық нысаны; лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу үшін:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу үшін:</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес заңды тұлғаның лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеуге арналған өтініші; </w:t>
+1) көрсетілетін қызметті алушының ЭЦҚ-сымен куәландырылған электрондық құжат нысанындағы осы Тізбеге 3-қосымшаға сәйкес заңды тұлғаның лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеуге арналған өтініші;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) ақпараты мемлекеттік ақпараттық жүйелерде қамтылған құжаттарды қоспағанда, лицензияны қайта ресімдеу үшін негіз болған өзгерістер туралы ақпаратты қамтитын құжаттардың электрондық көшірмелері;</w:t>
+2) ақпараты мемлекеттік цифрлық жүйелерде қамтылған құжаттарды қоспағанда, лицензияны қайта ресімдеу үшін негіз болған өзгерістер туралы ақпаратты қамтитын құжаттардың электрондық көшірмелері; заңды тұлға-лицензиат бөліп шығару және бөлу нысандарында қайта ұйымдастырылған кезде:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-заңды тұлға-лицензиат бөліп шығару және бөлу нысандарында қайта ұйымдастырылған кезде:</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес заңды тұлғаның лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеуге арналған өтініші;</w:t>
+1) көрсетілетін қызметті алушының ЭЦҚ-сымен куәландырылған электрондық құжат нысанындағы осы Тізбеге 3-қосымшаға сәйкес заңды тұлғаның лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеуге арналған өтініші;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) ақпараты мемлекеттік ақпараттық жүйелерде қамтылған құжаттарды қоспағанда, лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу үшін негіз болған өзгерістер туралы ақпаратты қамтитын құжаттардың электрондық көшірмелері;</w:t>
+2) ақпараты мемлекеттік цифрлық жүйелерде қамтылған құжаттарды қоспағанда, лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу үшін негіз болған өзгерістер туралы ақпаратты қамтитын құжаттардың электрондық көшірмелері;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) заңды тұлға-лицензиат бөліп шығару нысанында қайта ұйымдастырылған жағдайда, Қазақстан Республикасының заңнамасында белгіленген тәртіппен ресімделген, бөлу жүргізілген заңды тұлғаның лицензияны бөлініп шыққан заңды тұлғаға қайта ресімдеуге келіскені туралы шешімінің электрондық көшірмесі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-              </w:rPr>
               <w:t>
-лицензияны және (немесе) лицензияға қосымшаны электрондық форматқа ауыстыру үшін:</w:t>
-[...73 lines deleted...]
-Ақпараттық жүйелерден алуға болатын құжаттарды көрсетілетін қызметті алушылардан талап етуге жол берілмейді.</w:t>
+4) осы Тізбеге 2-қосымшаға сәйкес нысан бойынша астық қолхаттарын шығара отырып, қойма қызметі бойынша қызметтер көрсету жөніндегі қызметке қойылатын біліктілік талаптарына сәйкестігі туралы мәліметтер нысаны; лицензияны және (немесе) лицензияға қосымшаны электрондық форматқа ауыстыру үшін: көрсетілетін қызметті алушының ЭЦҚ-сымен куәландырылған электрондық құжат нысанындағы осы Тізбеге 4-қосымшаға сәйкес нысан бойынша заңды тұлғаның лицензияны және (немесе) лицензияға қосымшаны электрондық форматқа ауыстыруға арналған өтініші. Заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы, жылжымайтын мүлікке (астық сақтау орны, элеватор, астық қабылдау пункті) тіркелген құқықтар және оның техникалық сипаттамалары туралы, лицензия туралы, бюджетке лицензиялық алымның төленгені туралы анықтаманы көрсетілетін қызметті беруші "цифрлық үкімет" шлюзі арқылы мемлекеттік цифрлық жүйелерден алады. Цифрлық жүйелерден алуға болатын құжаттарды көрсетілетін қызметті алушылардан талап етуге жол берілмейді.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4865,177 +4765,161 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) заңды тұлғалардың осы санаты үшiн Қазақстан Республикасының заңдарында қызмет түрiмен айналысуға тыйым салынған болуы;</w:t>
+1) заңды тұлғалардың осы санаты үшiн Қазақстан Республикасының заңдарында тыйым салынған қызмет түрiмен айналысуы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) лицензиялық алымның енгізілмеген болуы;</w:t>
+2) лицензиялық алымның енгізілмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3) көрсетілетін қызметті алушының Қазақстан Республикасы Ауыл шаруашылығы министрінің 2015 жылғы 16 сәуірдегі № 4-1/339 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығымен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11595 болып тіркелген) бекітілген астық қолхаттарын шығара отырып, қойма қызметі бойынша қызметтер көрсету жөніндегі қызметке қойылатын біліктілік талаптарына және оларға сәйкестікті растайтын құжаттардың тізбесіне (бұдан әрі – біліктілік талаптары) сәйкес келмеуі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- 3) көрсетілетін қызметті алушының Қазақстан Республикасы Ауыл шаруашылығы министрінің 2015 жылғы 16 сәуірдегі № 4-1/339 бұйрығымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11595 болып тіркелген) бекітілген астық қолхаттарын шығара отырып, қойма қызметі бойынша қызметтер көрсету жөніндегі қызметке қойылатын біліктілік талаптарына және оларға сәйкестікті растайтын құжаттардың тізбесіне (бұдан әрі – біліктілік талаптары) сәйкес келмеуі;</w:t>
-[...17 lines deleted...]
- 4) көрсетілетін қызметті алушыға қатысты лицензиялауға жататын қызметті немесе жекелеген қызмет түрлерін тоқтата тұру немесе оған тыйым салу туралы заңды күшіне енген сот шешімінің (үкімінің) болуы; </w:t>
+4) көрсетілетін қызметті алушыға қатысты лицензиялауға жататын қызметті немесе жекелеген қызмет түрлерін тоқтата тұру немесе оған тыйым салу туралы заңды күшіне енген сот шешімінің (үкімінің) болуы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5) сот орындаушысының ұсынымы негізінде соттың көрсетілетін қызметті алушыға-борышкерге лицензия беруге уақытша тыйым салуы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6) мемлекеттік көрсетілетін қызметті алу үшін көрсетілген қызметті алушы ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) дұрыс еместігінің белгіленуі;</w:t>
-[...35 lines deleted...]
-Заңды тұлға-лицензиат бөліп шығу және бөлу нысандарында қайта ұйымдастырылған кезде мемлекеттік қызметті көрсетуден бас тарту үшін мыналар негіз болып табылады:</w:t>
+6) мемлекеттік көрсетілетін қызметті алу үшін көрсетілген қызметті алушы ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) дұрыс еместігінің белгіленуі; Лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу кезінде мемлекеттік қызметті көрсетуден бас тарту үшін құжаттардың ұсынылмауы немесе тиісінше ресімделмеуі негіз болып табылады. Заңды тұлға-лицензиат бөліп шығу және бөлу нысандарында қайта ұйымдастырылған кезде мемлекеттік қызметті көрсетуден бас тарту үшін мыналар негіз болып табылады:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу үшін қажетті құжаттардың ұсынылмауы немесе дұрыс ресімделмеуі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5158,87 +5042,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Цифрлық құжаттар сервисі мобильдік қосымшада және пайдаланушылардың ақпараттық жүйелерінде авторизацияланған субъектілер үшін қолжетімді.</w:t>
-[...35 lines deleted...]
-Мемлекеттік қызметтер көрсету мәселелері жөніндегі анықтама қызметінің байланыс телефоны 8 (7172) 55-59-61, мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы: 1414, 8 800 080 7777.</w:t>
+Цифрлық құжаттар сервисі мобильдік қосымшада және пайдаланушылардың ақпараттық жүйелерінде авторизацияланған субъектілер үшін қолжетімді. Цифрлық құжатты пайдалану үшін мобильді қосымшада және пайдаланушының ақпараттық жүйелерінде қолжетімді әдістерді пайдалана отырып авторизациядан өту керек, одан кейін "Цифрлық құжаттар" бөлімінде одан әрі пайдалану үшін қажетті құжат қаралады. Мемлекеттік қызметтер көрсету мәселелері жөніндегі анықтама қызметінің байланыс телефоны 8 (7172) 55-59-61, мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы: 1414, 8 800 080 7777.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -5316,883 +5164,862 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қызметтер көрсетуге лицензия</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">беру" мемлекеттік қызметін </w:t>
+              <w:t>беру" мемлекеттік қызметін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>көрсетуге қойылатын негізгі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>талаптардың тізбесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...16 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңды тұлғаның лицензияны және (немесе) лицензияға қосымшаны алуға арналған өтініші</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Кімге ____________________________________________________________________ </w:t>
-[...737 lines deleted...]
-      Толтырылған күні: 20__ жылғы "__"____</w:t>
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кімге _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (лицензиардың толық атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кімнен____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (заңды тұлғаның (оның ішінде шетелдік заңды тұлғаның) толық атауы, орналасқан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жері, бизнес-сәйкестендіру нөмірі, заңды тұлғаның бизнес-сәйкестендіру нөмірі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      болмаған кезде – шетелдік заңды тұлға филиалының немесе өкілдігінің бизнес-</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сәйкестендіру нөмірі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қызмет түрінің және (немесе) қызметтің кіші түрінің(-лерінің) толық атауы көрсетілсін)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жүзеге асыруға лицензия және (немесе) лицензияға қосымша беруіңізді сұраймын</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заңды тұлғаның мекенжайы __________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (почталық индексі, ел (шетелдік заңды тұлға үшін), облыс, қала, аудан, елді мекен, көше</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      атауы, үйдің/ғимараттың (стационарлық үй-жайдың нөмірі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық почтасы ______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефондары ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Факсы ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Банктік шоты ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (шот нөмірі, банктің атауы және орналасқан жері)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қызметті немесе іс-қимылдарды (операцияларды) жүзеге асыратын объектінің</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мекенжайы________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (почталық индексі, облыс, қала, аудан, елді мекен, көше атауы, үйдің/ғимараттың (стационарлық үй-жайдың) нөмірі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________ парақ қоса беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осымен: барлық көрсетілген деректер ресми байланыс деректері болып</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      табылатындығы және оларға лицензияны және (немесе) лицензияға қосымшаны беру</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      немесе беруден бас тарту мәселелері бойынша кез келген ақпаратты жіберуге</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      болатындығы; өтініш берушіге қызметтің лицензияланатын түрімен және (немесе) кіші</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      түрімен айналысуға сот тыйым салмағандығы; барлық қоса беріліп отырған</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      құжаттардың шындыққа сәйкес келетіндігі және жарамды болып табылатындығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицензияны және (немесе) лицензияға қосымшаны беру кезінде цифрлық жүйелерде</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қамтылған, заңмен қорғалатын құпияны құрайтын қолжетімділігі шектеулі дербес</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      деректерді пайдалануға келісім беретіндігі расталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осымен мен ұсынған (толтырылған) ақпараттың дұрыстығына Қазақстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Республикасы заңнамасына сәйкес жауапты болатынымды растаймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басшы ______________________ _________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (электрондық цифрлық қолтаңбасы) (аты, әкесінің аты (бар болса), тегі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Толтырылған күні:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20__ жылғы "__"____</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -6325,68 +6152,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z333" w:id="36"/>
+    <w:bookmarkStart w:name="z333" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Астық қолхаттарын шығару арқылы қойма қызметі бойынша қызметтер көрсету жөніндегі қызметке қойылатын біліктілік талаптарына сәйкестік туралы мәліметтер нысаны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 11.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11451,1320 +11278,1299 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> "Астық қолхаттарын шығару</w:t>
+              <w:t>"Астық қолхаттарын шығару</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>арқылы қойма қызметі бойынша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қызметтер көрсетуге лицензия</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">беру" мемлекеттік қызметін </w:t>
+              <w:t>беру" мемлекеттік қызметін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">көрсетуге қойылатын негізгі </w:t>
+              <w:t>көрсетуге қойылатын негізгі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>талаптардың тізбесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...16 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңды тұлғаның лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеуге арналған өтініші</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Кімге ____________________________________________________________________ </w:t>
+      Ескерту. 3-қосымша жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кімге __________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (лицензиардың толық атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кімнен_________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (заңды тұлғаның толық атауы, орналасқан жері, бизнес-сәйкестендіру нөмірі (оның</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ішінде шетелдік заңды тұлғаның), заңды тұлғаның бизнес-сәйкестендіру нөмірі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      болмаған кезде, шетелдік заңды тұлғаның филиалы немесе өкілдігінің бизнес-</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       сәйкестендіру нөмірі) _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жүзеге асыруға арналған 20___жылғы "___"_________берілген</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № ___________________________ ___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (лицензияның және (немесе) лицензияға қосымшалардың нөмірі(лері), берілген күні,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицензияны және (немесе) лицензияға қосымшаны берген лицензиардың атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицензияны және (немесе) лицензияға қосымшаны(ларды) (керегінің астын сызу)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      төмендегі негіздер бойынша (тиісті ұяшықта Х көрсетіңіз) қайта ресімдеуді сұраймын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасы Заңының</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      (лицензиардың толық атауы) </w:t>
-[...269 lines deleted...]
-      Заңының </w:t>
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>34-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> белгіленген тәртіпке сәйкес заңды тұлға-лицензиаттың </w:t>
-[...827 lines deleted...]
-       Толтырылған күні: 20__ жылғы "__"______</w:t>
+        <w:t xml:space="preserve"> белгіленген тәртіпке сәйкес заңды тұлға-лицензиаттың (тиісті ұяшықта Х</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көрсетіңіз):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бірігу____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қайта құру _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қосылу___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бөліп шығару______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бөліну____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жолымен қайта ұйымдастырылуы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) заңды тұлға лицензиат атауының өзгеруі _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) заңды тұлға лицензиаттың орналасқан жерінің өзгеруі _________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) "объектілерге берілетін рұқсаттар" сыныбы бойынша берілген лицензия үшін немесе</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицензияларға қосымшалар үшін объектілерді көрсете отырып, объект нақты</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көшірілмей оның орналасқан жерінің мекенжайын өзгерту</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Қазақстан Республикасының заңдарында қайта рәсімдеу талабының болуы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заңды тұлғаның мекенжайы __________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (ел – шетелдік заңды тұлға үшін, почталық индексі, облыс, қала, аудан, елді мекен,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көше атауы, үйдің/ғимараттың (стационарлық үй-жайдың) нөмірі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық почтасы ______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефондары ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Факсы ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Банктік шоты ____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (шот нөмірі, банктің атауы және орналасқан жері)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қызметті немесе іс-қимылдарды (операцияларды) жүзеге асыратын объектінің</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мекенжайы ____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (почталық индексі, облыс, қала, аудан, елді мекен, көше атауы, үйдің/ ғимараттың</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (стационарлық үй-жайдың) нөмірі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________ парақ қоса беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осымен: барлық көрсетілген деректер ресми байланыс деректері болып</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      табылатындығы және оларға лицензияны және (немесе) лицензияға қосымшаны беру</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      немесе беруден бас тарту мәселелері бойынша кез келген ақпаратты жіберуге</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      болатындығы; өтініш берушіге қызметтің лицензияланатын түрімен және (немесе) кіші</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      түрімен айналысуға сот тыйым салмағандығы; барлық қоса беріліп отырған</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      құжаттардың шындыққа сәйкес келетіндігі және жарамды болып табылатындығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицензияны және (немесе) лицензияға қосымшаны беру кезінде цифрлық жүйелерде</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қамтылған заңмен қорғалатын құпияны құрайтын, қолжетімділігі шектеулі дербес</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      деректерді пайдалануға келісім беретіндігі расталады; өтініш беруші өтінішті (халыққа</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қызмет көрсету орталығы арқылы жүгінген кезде) халыққа қызмет көрсету орталығы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жұмыскерінің электрондық цифрлық қолтаңбасымен куәландыруға келіседі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басшы __________________________ ______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (электрондық цифрлық қалтаңбасысы) (аты, әкесінің аты (бар болса), тегі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Толтырылған күні: 20__ жылғы "__"______</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -12839,847 +12645,664 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қызметтер көрсетуге лицензия</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">беру" мемлекеттік қызметін </w:t>
+              <w:t>беру" мемлекеттік қызметін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">көрсетуге қойылатын негізгі </w:t>
+              <w:t>көрсетуге қойылатын негізгі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>талаптардың тізбесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...16 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңды тұлғаның лицензияны және (немесе) лицензияға қосымшаны электрондық форматқа ауыстыруға арналған өтініші</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Кімге ____________________________________________________________________ </w:t>
+      Ескерту. 4-қосымша жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кімге __________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (лицензиардың толық атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кімнен_________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (заңды тұлғаның толық атауы, орналасқан жері, бизнес-сәйкестендіру нөмірі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (оның ішінде шетелдік заңды тұлғаның), заңды тұлғаның бизнес- сәйкестендіру</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нөмірі болмаған кезде, шетелдік заңды тұлғаның филиалы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      немесе өкілдігінің бизнес- сәйкестендіру нөмірі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қызмет түрінің және (немесе) қызметтің кіші түрінің (түрлерінің) толық атауын көрсету)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жүзеге асыруға арналған лицензияны және (немесе) лицензияға қосымшаны</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      электрондық форматқа ауыстыруды өтінемін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заңды тұлғаның мекенжайы ______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (ел – шетелдік заңды тұлға үшін, почталық индексі, облыс, қала, аудан, елді</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мекен, көше атауы, үйдің/ғимараттың (стационарлық үй-жайдың) нөмірі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық почтасы ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефондары ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Факсы ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Банктік шоты ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (шот нөмірі, банктің атауы және орналасқан жері)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қызметті немесе іс-қимылдарды (операцияларды) жүзеге асыратын объектінің мекенжайы_________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (почталық индексі, облыс, қала, аудан, елді мекен, көше атауы, үйдің/ғимараттың (стационарлық үй-жайдың) нөмірі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осымен барлық көрсетілген деректер ресми байланыс деректері болып табылатындығы және оларға лицензияны және (немесе) лицензияға қосымшаны беру немесе беруден бас тарту мәселелері бойынша кез келген ақпаратты жіберуге болатындығы; өтініш берушіге қызметтің лицензияланатын түрімен және (немесе) кіші түрімен айналысуға сот тыйым салмағандығы; лицензияны және (немесе) лицензияға қосымшаны беру кезінде цифрлық жүйелерде қамтылған заңмен қорғалатын құпияны құрайтын, қолжетімділігі шектеулі дербес деректерді пайдалануға келісім беретіндігі расталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басшы _______________________ __________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (электрондық цифрлық қолтаңбасы) (аты, әкесінің аты (бар болса), тегі)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      (лицензиардың толық атауы) </w:t>
-[...683 lines deleted...]
-      Толтырылған күні: 20__ жылғы "__"______</w:t>
+      Толтырылған күні: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20__ жылғы "__" ______</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -13851,68 +13474,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z45" w:id="37"/>
+    <w:bookmarkStart w:name="z45" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Лицензия</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
@@ -14563,68 +14186,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z47" w:id="38"/>
+    <w:bookmarkStart w:name="z47" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Лицензияға қосымша</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Лицензияның нөмірі ____________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -15308,68 +14931,68 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 [Уәкілетті органның атауы]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z49" w:id="39"/>
+    <w:bookmarkStart w:name="z49" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік қызмет көрсетуден уәжді бас тарту</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Берілген күні: [Берілген күні]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -15688,242 +15311,242 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2021 жылғы 1 маусымдағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 178 бұйрығына 2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z51" w:id="40"/>
+    <w:bookmarkStart w:name="z51" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Ауыл шаруашылығы министрлігінің күші жойылған кейбір бұйрықтар тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z52" w:id="41"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z52" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Астық қолхаттарын шығара отырып, қойма қызметі бойынша қызметтер көрсетуге лицензия беру" мемлекеттік көрсетілетін қызмет стандартын бекіту туралы" Қазақстан Республикасы Ауыл шаруашылығы министрінің 2015 жылғы 22 мамырдағы № 4-1/468 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11625 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z53" w:id="42"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z53" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Астық қолхаттарын беру арқылы қойма қызметі бойынша қызметтер көрсетуге лицензия беру" мемлекеттік көрсетілетін қызмет стандартын бекіту туралы" Қазақстан Республикасы Ауыл шаруашылығы министрінің 2015 жылғы 22 мамырдағы № 4-1/468 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Премьер-Министрінің орынбасары – Қазақстан Республикасы Ауыл шаруашылығы министрінің 2017 жылғы 2 ақпандағы № 53 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 14899 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z54" w:id="43"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z54" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Астық қолхаттарын шығара отырып, қойма қызметі бойынша қызметтер көрсетуге лицензия беру" мемлекеттік көрсетілетін қызмет стандартын бекіту туралы" Қазақстан Республикасы Ауыл шаруашылығы министрінің 2015 жылғы 22 мамырдағы № 4-1/468 бұйрығына өзгеріс енгізу туралы" Қазақстан Республикасы Ауыл шаруашылығы министрінің 2019 жылғы 6 қыркүйектегі № 327 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 19374 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -16249,31 +15872,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>