--- v1 (2026-03-14)
+++ v2 (2026-06-10)
@@ -1,98 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
-  <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d72bd64" w14:textId="d72bd64">
+    <w:p w14:paraId="a8b4c74" w14:textId="a8b4c74">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
-        <w:drawing>
-[...33 lines deleted...]
-        </w:drawing>
+        <w:t>[MISSING IMAGE: ,  ]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -864,4864 +829,388 @@
               </w:rPr>
               <w:t>№ 68 бұйрығымен бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасының қаржы нарығын реттеу мәселелері бойынша өзгерістер енгізілетін нормативтік құқықтық актілерінің тізбесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z8" w:id="6"/>
-[...11 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z8" w:id="6"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. "Ислам банктері үшін пруденциялық нормативтерді және өзге де сақтауға міндетті нормалар мен лимиттерді, олардың нормативтік мәнін және ислам банктері үшін пруденциялық нормативтерді және өзге де сақтауға міндетті нормалар мен лимиттерді есеп айырысу әдістемесін белгілеу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2016 жылғы 30 мамырдағы № 144 </w:t>
+      1. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 85</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 85</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 29.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 61</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 29.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 62</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. "Пруденциалдық қалыптардың қалыптық және өзге де орындалуы міндетті нормалар мен лимиттерді маңызы мен есептеу әдістемелерін, белгілі бір күнге шекті банк капиталының мөлшерін және Ашық валюталық позицияларды есептеу қағидалары мен олардың лимиттерін белгілеу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2017 жылғы 13 қыркүйектегі № 170 қаулысына өзгерістер мен толықтыру енгізу туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2019 жылғы 12 қарашадағы № 191 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 13939 болып тіркелген) мынадай өзгерістер енгізілсін:</w:t>
-[...39 lines deleted...]
-        <w:t>:</w:t>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 19613 болып тіркелген) мынадай өзгеріс енгізілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>34-тармақ</w:t>
-[...4618 lines deleted...]
-        </w:rPr>
         <w:t>5-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "5. Осы қаулы, 2022 жылғы 1 қаңтардан бастап қолданысқа енгізілетін осы қаулыға 6-қосымшаның 10-жолын қоспағанда, 2020 жылғы 1 қаңтардан бастап қолданысқа енгізіледі және ресми жариялануға тиіс.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="13"/>
+    <w:bookmarkStart w:name="z33" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. "Қазақстан Республикасының қаржы нарығын реттеу мәселелері бойынша кейбір нормативтік құқықтық актілеріне өзгерістер мен толықтыру енгізу және Қазақстан Республикасының кейбір нормативтік құқықтық актілерінің жекелеген нормаларының қолданылуын тоқтата тұру туралы" Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2020 жылғы 30 қазандағы № 106 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21554 болып тіркелген) мынадай өзгеріс енгізілсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5816,11534 +1305,89 @@
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Тізбеге 1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...128 lines deleted...]
-      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...11347 lines deleted...]
-    </w:tbl>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 85</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -17377,579 +1421,159 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Салымдардың кредиттiк</w:t>
-[...38 lines deleted...]
-              <w:t>активтерiнiң кестесiне қосымша</w:t>
+              <w:t xml:space="preserve">Қазақстан Республикасының қаржы нарығын реттеу мәселелері бойынша өзгерістер енгізілетін нормативтік құқықтық актілерінің </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тізбесіне 2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...478 lines deleted...]
-    <w:bookmarkEnd w:id="22"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 85</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -17983,51 +1607,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Қазақстан Республикасының қаржы нарығын реттеу мәселелері бойынша өзгерістер енгізілетін нормативтік құқықтық актілерінің </w:t>
+              <w:t xml:space="preserve">Қазақстан Республикасының </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -18048,51 +1672,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>тізбесіне 2-қосымша</w:t>
+              <w:t xml:space="preserve">қаржы нарығын реттеу мәселелері </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -18113,51 +1737,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Ислам банктері үшін пруденциалдық нормативтердің нормативтік мәндеріне және өзге де сақтауға міндетті нормалар мен лимиттерді есеп айырысу әдістемесіне</w:t>
+              <w:t>бойынша өзгерістер енгізілетін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -18178,2295 +1802,159 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>5-қосымша</w:t>
-[...149 lines deleted...]
-Конверсия коэффициенті, пайызбен</w:t>
+              <w:t xml:space="preserve"> нормативтік құқықтық актілерінің </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...2077 lines deleted...]
-100</w:t>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тізбесіне 3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 85</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -20500,168 +1988,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Банктің кредиттік тәуекел дәрежесі бойынша мөлшерленген шартты және ықтимал міндеттемелерінің кестесіне қосымша</w:t>
-[...116 lines deleted...]
-              <w:t xml:space="preserve">Қазақстан Республикасының </w:t>
+              <w:t>Қазақстан Республикасының қаржы нарығын реттеу мәселелері бойынша өзгерістер енгізілетін нормативтік құқықтық актілерінің</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -20682,51 +2053,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">қаржы нарығын реттеу мәселелері </w:t>
+              <w:t>тізбесіне</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -20747,21966 +2118,110 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>бойынша өзгерістер енгізілетін</w:t>
-[...259 lines deleted...]
-              <w:t>5-қосымша</w:t>
+              <w:t>4-қосымшасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...18076 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Банк инвестициялары есебіне енгізілмеген салымдардың, дебиторлық берешектің, сатып алынған бағалы қағаздардың, қарыздардың, инвестициялардың кепілдік берілген (сақтандырылған) сомасы тиісті кепілгердің (сақтандырушының) дебиторлық берешегінің тәуекел дәрежесі бойынша мөлшерленеді. </w:t>
-[...244 lines deleted...]
-    <w:bookmarkStart w:name="z57" w:id="30"/>
+      Ескерту. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 85</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      8. Борыш жүктемесінің коэффициентін есептеу кезінде кепілсіз тұтынушылық қарыздар бойынша Кестеге немесе Салымдардың кредиттік тәуекел дәрежесін мөлшерлеу коэффициенттерінің мәндеріне сәйкес қарыз бойынша кредит тәуекелінің дәрежесі Нормативтерге 5-1-қосымшаға (бұдан әрі – Мәндер) сәйкес егер осындай қарызға қатысты қарыз алушы-жеке тұлға Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 15541 болып тіркелген "Банктік қызметтерді көрсету және банктердің, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардың банктік қызметтерді көрсету үдерісінде туындайтын клиенттердің өтініштерін қарау қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2017 жылғы 28 шілдедегі № 136 қаулысының 19-тармағына сәйкес жасалған оңалту жоспарын орындауды жүзеге асырса, екі есе азайтылады. </w:t>
-[...3302 lines deleted...]
-      Нормативтердің 21-тармағына сәйкес нарықтық тәуекелі ескерілген активтердің, шартты және ықтимал талаптар мен міндеттемелердің есебіне қосылған шартты және ықтимал міндеттемелер валюталарды айырбастау бағамдарының және бағалы металдар бағамдарының өзгеруіне байланысты нарықтық тәуекелі бар қаржы құралдарының есебіне қосылған шартты және ықтимал міндеттемелерді қоспағанда, кредиттік тәуекел дәрежесі бойынша мөлшерленетін активтердің, шартты және ықтимал міндеттемелердің есебіне қосылмайды.</w:t>
+      </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -42714,55 +2229,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -43084,35 +2599,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>