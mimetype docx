--- v0 (2025-12-25)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e62ecfb" w14:textId="e62ecfb">
+    <w:p w14:paraId="b62ed21" w14:textId="b62ed21">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1373,444 +1373,710 @@
         <w:t>
       5) өнімді айналысқа шығару – кәсіпкерлік қызметті жүзеге асыру кезінде Қазақстан Республикасының аумағында тарату мақсатында өнімді беру (өткізу) немесе әкелу (оның ішінде дайындаушының қоймасынан жөнелту немесе жинап қоймай тиеп жөнелту);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z19" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) сатушы – Қазақстан Республикасының заңнамасына сәйкес тіркелген, өнімді сатып алушыға (тұтынушыға) өткізетін заңды тұлға немесе дара кәсіпкер ретінде тіркелген жеке тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z20" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7) тармақша жаңа редакцияда көзделген - ҚР Сауда және интеграция министрінің м.а. 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) техникалық реттеудің ақпараттық жүйесі – техникалық реттеу тізілімдеріндегі, өлшем бірлігін қамтамасыз етудің мемлекеттік жүйесінің, ұлттық стандарттау жүйесінің және Еуразиялық экономикалық одақтың сәйкестікті бағалау туралы берілген немесе қабылданған құжаттарының бірыңғай тізілімдерінің мәліметтері мен ақпараттарын сақтауға, өңдеуге, іздеуге, таратуға, беруге және ұсынуға арналған автоматтандырылған ақпараттық жүйе.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z21" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Бірыңғай тізбеге енгізілмеген, сондай-ақ Бірыңғай тізбеге енгізілген, бірақ өзіне қатысты техникалық регламенттер қабылданбаған немесе қолданысқа енгізілмеген өнімді айналысқа шығару тәртібі</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z21" w:id="19"/>
+    <w:bookmarkStart w:name="z22" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Дайындаушы, дайындаушы уәкілеттік берген тұлға, импорттаушы, сатушы Бірыңғай тізбеге енгізілмеген, сондай-ақ Бірыңғай тізбеге енгізілген, бірақ өзіне қатысты техникалық регламенттер қабылданбаған немесе қолданысқа енгізілмеген өнімді айналысқа шығару кезінде өнімнің қауіпсіздігін қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z23" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Қолданысы айналысқа шығарылатын өнімге қолданылатын ұлттық стандарттарды ерікті негізде қолдану өнімнің қауіпсіздігін қамтамасыз ету үшін жеткілікті шарт болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z24" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Бірыңғай тізбеге енгізілмеген, сондай-ақ Бірыңғай тізбеге енгізілген, бірақ өзіне қатысты техникалық регламенттер қабылданбаған немесе қолданысқа енгізілмеген өнімнің қауіпсіздігін қамтамасыз ету мақсатында дайындаушы, дайындаушы уәкілеттік берген тұлға, импорттаушы, сатушы мыналарды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z25" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) өнімнің сипаттамаларын (оның құрамын қоса алғанда), қаптамаға қойылатын талаптарды, оны пайдалану (пайдалану, қолдану), монтаждау, іске қосу, реттеу және жүргізіп тексеру жөніндегі нұсқаулықтың (нұсқаманың) болуын есепке алу қажеттілігін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z26" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ақпарат немесе негізделген болжамдар болған кезде оларды бірлесіп пайдаланған жағдайда осындай өнімнің басқа өнімге әсері туралы мәліметтерді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z27" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сатып алушыға (тұтынушыға) өнім және оның таңбалануы туралы ақпаратты, оны пайдалану (пайдалану, қолдану), кәдеге жарату туралы нұсқаулар (нұсқама), монтаждау, баптау, пайдалану (пайдалану, қолдану) кезіндегі мүмкін болатын қауіптер және оларды жою тәсілдері және (немесе) өнім туралы өзге де ақпаратты ұсынуды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z28" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) өнімді мақсатсыз қолдану мүмкіндігі туралы негізделген болжамдарды, егер мұндай қолдану қауіп төндірсе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z29" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) тұтынушылардың жекелеген санаттарының, оның ішінде кәмелетке толмағандардың, жүкті әйелдердің, бала емізетін аналардың, мүгедектігі бар адамдардың өнімді пайдалануы, қолдануы туралы ақпарат ұсыну қажеттігін негізге алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...146 lines deleted...]
-    <w:bookmarkEnd w:id="26"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармаққа өзгеріс енгізілді – ҚР Сауда және интеграция министрінің 07.09.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 343-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Дайындаушы, дайындаушы уәкілеттік берген тұлға, импорттаушы, сатушы осы Қағидалардың 5-тармағында көрсетілген өнімнің қауіпсіздігіне қойылатын талаптарды, дайындаушы белгілеген өнімнің жарамдылық мерзімі (қызмет ету мерзімі) ішінде пайдалану (пайдалану, қолдану) жөніндегі ұсынымдарды және (немесе) шектеулерді сақтау шартымен оның таңбалауда мәлімделген қасиеттерге сәйкестігін қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...23 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 5-тармаққа өзгеріс енгізілді – ҚР Сауда және интеграция министрінің 07.09.2022 </w:t>
+        <w:t xml:space="preserve">      7-тармақтың бірінші бөлігі жаңа редакцияда көзделген - ҚР Сауда және интеграция министрінің м.а. 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 343-НҚ</w:t>
+        <w:t>№ 151-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="27"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z31" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Бірыңғай тізбеге енгізілмеген, сондай-ақ Бірыңғай тізбеге енгізілген, бірақ өзіне қатысты техникалық регламенттер қабылданбаған немесе қолданысқа енгізілмеген өнімді айналысқа шығару кезінде дайындаушы, дайындаушы уәкілеттік берген тұлға, импорттаушы, сатушы осы бұйрықтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша техникалық реттеудің ақпараттық жүйесінде жалпы қауіпсіздік туралы декларацияны қалыптастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жалпы қауіпсіздік туралы декларациясына Заңның 7-бабы 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес уәкілетті орган бекітетін Техникалық реттеу тізілімін қалыптастыру, жүргізу және сүйемелдеу қағидаларына сәйкес бірегей сәйкестендіру нөмірі беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8-тармақ жаңа редакцияда көзделген - ҚР Сауда және интеграция министрінің м.а. 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Жалпы қауіпсіздік туралы декларация қалыптастырылғаннан кейін техникалық реттеу саласындағы уәкілетті орган күнтізбелік 3 (үш) күн ішінде хабарлама береді және техникалық реттеудің ақпараттық жүйесіне енгізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2110,268 +2376,268 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z34" w:id="30"/>
+    <w:bookmarkStart w:name="z34" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өзіне қатысты жалпы қауіпсіздік туралы декларация қабылданатын өнім тізбесі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Барлық түрдегі сағаттар және олардың бөліктері.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z36" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қолшатырлар мен күннен қорғайтын қолшатырлар.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z35" w:id="31"/>
-[...15 lines deleted...]
-      1. Барлық түрдегі сағаттар және олардың бөліктері.</w:t>
+    <w:bookmarkStart w:name="z37" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Күннен қорғайтын көзілдіріктер.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z36" w:id="32"/>
-[...15 lines deleted...]
-      2. Қолшатырлар мен күннен қорғайтын қолшатырлар.</w:t>
+    <w:bookmarkStart w:name="z38" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Жалпы дене шынықтырумен, гимнастикамен, жеңіл атлетикамен, өзге де спорт түрлерімен айналысуға немесе ашық ауадағы ойындарға арналған жабдықтар мен инвентарь (қолданыстағы техникалық регламенттердің объектілері болып табылатын өнімдерді қоспағанда).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z37" w:id="33"/>
-[...15 lines deleted...]
-      3. Күннен қорғайтын көзілдіріктер.</w:t>
+    <w:bookmarkStart w:name="z39" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Тұрмыстық сыпырғыштар, щеткалар.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z38" w:id="34"/>
-[...15 lines deleted...]
-      4. Жалпы дене шынықтырумен, гимнастикамен, жеңіл атлетикамен, өзге де спорт түрлерімен айналысуға немесе ашық ауадағы ойындарға арналған жабдықтар мен инвентарь (қолданыстағы техникалық регламенттердің объектілері болып табылатын өнімдерді қоспағанда).</w:t>
+    <w:bookmarkStart w:name="z40" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Тарақтар, шаш тарақтары және ұқсас заттар.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z39" w:id="35"/>
-[...15 lines deleted...]
-      5. Тұрмыстық сыпырғыштар, щеткалар.</w:t>
+    <w:bookmarkStart w:name="z41" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Кеңсе тауарлары, оның ішінде шарикті қаламдар, киізден немесе фетрден және өзге де кеуекті материалдардан жасалған ұшы бар қаламдар мен маркерлер, қара қарындаштар, түрлі-түсті қарындаштар (қолданыстағы техникалық регламенттердің объектілері болып табылатын өнімдерді қоспағанда).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z40" w:id="36"/>
-[...15 lines deleted...]
-      6. Тарақтар, шаш тарақтары және ұқсас заттар.</w:t>
+    <w:bookmarkStart w:name="z42" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Баспа кітап және журнал өнімі (қолданыстағы техникалық регламенттердің объектілері болып табылатын өнімдерді қоспағанда).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z41" w:id="37"/>
-[...15 lines deleted...]
-      7. Кеңсе тауарлары, оның ішінде шарикті қаламдар, киізден немесе фетрден және өзге де кеуекті материалдардан жасалған ұшы бар қаламдар мен маркерлер, қара қарындаштар, түрлі-түсті қарындаштар (қолданыстағы техникалық регламенттердің объектілері болып табылатын өнімдерді қоспағанда).</w:t>
+    <w:bookmarkStart w:name="z43" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Шырша әшекейлері, жасанды шыршалар және оларға керек-жарақтар, электргирляндалар (қолданыстағы техникалық регламенттердің объектілері болып табылатын өнімдерді қоспағанда).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z42" w:id="38"/>
-[...15 lines deleted...]
-      8. Баспа кітап және журнал өнімі (қолданыстағы техникалық регламенттердің объектілері болып табылатын өнімдерді қоспағанда).</w:t>
+    <w:bookmarkStart w:name="z44" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Жасанды гүлдер.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z43" w:id="39"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="40"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3098,50 +3364,136 @@
       Өнім шығарудың басталу күні________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дайындаушы, дайындаушы уәкілеттік берген Тегі, аты, әкесінің тұлға, импорттаушы, сатушы аты (бар болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескертпе жаңа редакцияда көзделген - ҚР Сауда және интеграция министрінің м.а. 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескертпе: Осы құжат "Электрондық құжат және электрондық цифрлық қолтаңба туралы" Қазақстан Республикасы Заңының 7-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>