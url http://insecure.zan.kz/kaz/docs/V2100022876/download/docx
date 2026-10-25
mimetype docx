--- v1 (2026-06-10)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="afc3b96" w14:textId="afc3b96">
+    <w:p w14:paraId="2a5385f" w14:textId="2a5385f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1039,166 +1039,142 @@
       2) көлік құралын жасаушыға халықаралық сәйкестендіру кодын беру туралы куәлік – Қазақстан Республикасының аумағында қызметін жүзеге асыратын көлік құралын жасаушы заңды тұлғаға немесе дара кәсіпкер ретінде тіркелген жеке тұлғаға халықаралық сәйкестендіру кодының берілгенін растайтын құжат;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) көлік құралының сәйкестендіру нөмірі – көлік құралын жасаушысымен берілетін белгілердің құрылымды құрастырылымы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) техникалық реттеудің цифрлық жүйесі (бұдан әрі – цифрлық жүйе) – техникалық реттеу, өлшем бірлігін қамтамасыз етудің мемлекеттік жүйесі, ұлттық стандарттау жүйесінің тізілімдеріндегі және Еуразиялық экономикалық одақтың сәйкестікті бағалау туралы берілген немесе қабылданған құжаттарының бірыңғай тізілімдеріндегі мәліметтер мен ақпараттарды сақтауға, өңдеуге, іздеуге, таратуға, беруге және ұсынуға арналған автоматтандырылған цифрлық жүйе;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) техникалық хатшылық – көлік құралының типін мақұлдауды, шасси типін мақұлдауды ресімдеудің дұрыстығы мен негізділігін тексеру, көлік құралы конструкциясының қауіпсіздігі туралы берілген куәліктер жөніндегі мәліметтерді жинау және көлік құралдарын жасаушыларға халықаралық сәйкестендіру кодтарын беру жөніндегі қызметті жүзеге асыруға уәкілетті орган айқындайтын ұйым.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">      Ескерту. 3-тармаққа өзгеріс енгізілді - ҚР Сауда және интеграция министрінің м.а. 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...78 lines deleted...]
-      5) техникалық хатшылық – көлік құралының типін мақұлдауды, шасси типін мақұлдауды ресімдеудің дұрыстығы мен негізділігін тексеру, көлік құралы конструкциясының қауіпсіздігі туралы берілген куәліктер жөніндегі мәліметтерді жинау және көлік құралдарын жасаушыларға халықаралық сәйкестендіру кодтарын беру жөніндегі қызметті жүзеге асыруға уәкілетті орган айқындайтын ұйым.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z19" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Көлік құралдарын жасаушыларға халықаралық сәйкестендіру кодтарын беру тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z20" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1437,506 +1413,442 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жылына кемінде 500 көлік құралын шығаратын жасаушыны белгілеу үшін көлік құралы жасаушысының халықаралық сәйкестендіру кодының үшінші таңбасы ретінде 9 санын пайдаланады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл жағдайда техникалық хатшылық көлік құралы сәйкестендіру нөмірінің он екінші, он үшінші және он төртінші таңбаларын береді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z24" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Көлік құралын жасаушы Куәлік алу үшін техникалық хатшылыққа цифрлық жүйеде мынадай құжаттарды жібереді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) өндіріс көлемін (жылына 500-ге дейін немесе 500 және одан астам көлік құралдары), бизнес-сәйкестендіру нөмірін және жасаушының толық атауын, заңды және нақты мекенжайын, мемлекеттік, орыс және ағылшын тілдеріндегі деректемелерін көрсете отырып, алуға арналған өтінімді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) құрылтай құжаттары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жасауға жоспарланған көлік құралының техникалық сипаттамасы, оның ішінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көлік құралының атауы мен қолдану мақсаты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      базаның және жолтабанның ауқымды өлшемдерін көрсете отырып, көлік құралының А4 форматындағы кескінінің сызбасы (жанынан, алдынан, артынан және үстінен);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көлік құралының жалпы техникалық сипаттамасы.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 8-тармаққа өзгеріс енгізілді - ҚР Сауда және интеграция министрінің м.а. 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...170 lines deleted...]
-    <w:bookmarkStart w:name="z25" w:id="22"/>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Техникалық хатшылық осы Қағидалардың 8-тармағында көрсетіліп, ұсынылған құжаттарды техникалық хатшылыққа келіп түскен күннен бастап күнтізбелік отыз күн ішінде қарайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z26" w:id="23"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z26" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Құжаттарды қарау нәтижелері бойынша көлік құралын жасаушыға Заңның 7-бабы 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес техникалық реттеу саласындағы уәкілетті орган бекіткен нысан бойынша Куәлік беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z27" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. В Егер жасаушының атауы, мекенжайы, жылдық өндіріс көлемі өзгерген жағдайда Куәлік цифрлық жүйеде қайта ресімдеуге жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда - ҚР Сауда және интеграция министрінің м.а. 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...62 lines deleted...]
-    <w:bookmarkStart w:name="z28" w:id="24"/>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Куәлікті қайта ресімдеу үшін көлік құралын жасаушы осы Қағидалардың 8-тармағында айқындалған тәртіппен осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысаны бойынша Куәлікті қайта ресімдеуге өтінім береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z29" w:id="25"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z29" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Куәлікті қайта ресімдеу осы Қағидалардың 9-тармағында белгіленген мерзімде жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2093,68 +2005,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z31" w:id="26"/>
+    <w:bookmarkStart w:name="z31" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Көлік құралын жасаушыға халықаралық сәйкестендіру кодын беру туралы куәлікті алу үшін өтінім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2617,68 +2529,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:bookmarkStart w:name="z33" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Көлік құралын жасаушыға халықаралық сәйкестендіру кодын беру туралы куәлікті қайта рәсімдеу үшін өтінім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _______________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3172,68 +3084,106 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z35" w:id="28"/>
+    <w:bookmarkStart w:name="z35" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасының Сауда және интеграция министрлігі Техникалық реттеу және метрология комитеті "Қазақстан стандарттау және метрология институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымшаға өзгеріс енгізілді - ҚР Сауда және интеграция министрінің м.а. 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       QR-код (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3522,184 +3472,90 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (бар болған жағдайда) (8)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...92 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">
-      Осы құжат 2003 жылғы 7 қаңтардағы "Электрондық құжат және электрондық цифрлық қолтаңба туралы" Қазақстан Республикасының Заңының </w:t>
-[...37 lines deleted...]
-      * World manufacturer identifier (WMI) - жасаушының халықаралық сәйкестендіру коды.</w:t>
+      Ескертпе. 2003 жылғы 7 қаңтардағы Қазақстан Республикасының Цифрлық </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кодексінің</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі – Кодекс) талаптарына сәйкес келетін және оған қол қоюға өкілеттігі бар адамның электрондық цифрлық қолтаңбасы арқылы куәландырылған осы құжат Кодекстің 62-бабының 2-тармағына сәйкес қағаз жеткізгіштегі құжатқа тең. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      * World manufacturer identifier (бұдан әрі – WMI) – жасаушының халықаралық сәйкестендіру коды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ресімдеуге түсініктеме:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3727,87 +3583,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Куәлікті толтыру кезінде мынадай мәліметтер көрсетіледі:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1-жол – ақпараттық жүйе кездейсоқ тәртіппен автоматты түрде генерациялайтын Куәліктің бірегей сәйкестендіру нөмірінің QR-коды он төрт символдан тұрады және мынадай белгілері бар:</w:t>
-[...35 lines deleted...]
-      2) үшіншіден он төртінші таңбаға дейін – бірегей әріптік-сандық код.</w:t>
+      1-жол – цифрлық жүйе кездейсоқ тәртіппен автоматты түрде генерациялайтын Куәліктің бірегей сәйкестендіру нөмірінің QR-коды он төрт символдан тұрады және мынадай белгілері бар:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) алғашқы екі символ – халықаралық стандарттау жөніндегі ұйымның ISO (International Organization for Standardization) кодына сәйкес Қазақстан Республикасының литерлік коды (екі латын бас әрпі – KZ);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) үшіншіден он төртінші таңбаға дейін – бірегей әріптік-сандық код. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-жол – Куәліктің берілген күні;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3941,55 +3797,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4315,31 +4171,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>