--- v0 (2025-11-07)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b9a6d62" w14:textId="b9a6d62">
+    <w:p w14:paraId="afc3b96" w14:textId="afc3b96">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,83 +93,87 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Көлік құралдарын жасаушыларға халықаралық сәйкестендіру кодын беру қағидаларын, көлік құралын жасаушыға халықаралық сәйкестендіру кодын беру туралы куәліктің нысанын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Сауда және интеграция министрінің 2021 жылғы 27 мамырдағы № 368-НҚ бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2021 жылғы 31 мамырда № 22876 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Сауда және интеграция министрінің 2021 жылғы 27 мамырдағы № 368-НҚ бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2021 жылғы 31 мамырда № 22876 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Осы бұйрық 01.07.2021 бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
@@ -520,62 +524,63 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы бұйрық 2021 жылдың 1 шілдеден бастап қолданысқа енгізіледі және ресми жариялануы тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="3960"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -588,51 +593,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      Қазақстан Республикасының</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -640,51 +645,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      сауда және интеграция министрі</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="3960" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -1034,50 +1039,136 @@
       2) көлік құралын жасаушыға халықаралық сәйкестендіру кодын беру туралы куәлік – Қазақстан Республикасының аумағында қызметін жүзеге асыратын көлік құралын жасаушы заңды тұлғаға немесе дара кәсіпкер ретінде тіркелген жеке тұлғаға халықаралық сәйкестендіру кодының берілгенін растайтын құжат;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) көлік құралының сәйкестендіру нөмірі – көлік құралын жасаушысымен берілетін белгілердің құрылымды құрастырылымы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4) тармақша жаңа редакцияда көзделген - ҚР Сауда және интеграция министрінің м.а. 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) техникалық реттеудің ақпараттық жүйесі (бұдан әрі - ақпараттық жүйе) – техникалық реттеу, өлшем бірлігін қамтамасыз етудің мемлекеттік жүйесі, ұлттық стандарттау жүйесінің тізілімдеріндегі және Еуразиялық экономикалық одақтың сәйкестікті бағалау туралы берілген немесе қабылданған құжаттарының бірыңғай тізілімдеріндегі мәліметтер мен ақпараттарды сақтауға, өңдеуге, іздеуге, таратуға, беруге және ұсынуға арналған автоматтандырылған ақпараттық жүйе; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1346,318 +1437,506 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жылына кемінде 500 көлік құралын шығаратын жасаушыны белгілеу үшін көлік құралы жасаушысының халықаралық сәйкестендіру кодының үшінші таңбасы ретінде 9 санын пайдаланады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл жағдайда техникалық хатшылық көлік құралы сәйкестендіру нөмірінің он екінші, он үшінші және он төртінші таңбаларын береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8-тармақтың бірінші абзацы жаңа редакцияда көзделген - ҚР Сауда және интеграция министрінің м.а. 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Көлік құралын жасаушы Куәлік алу үшін техникалық хатшылыққа ақпараттық жүйеде мынадай құжаттарды жібереді:</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) өндіріс көлемін (жылына 500-ге дейін немесе 500 және одан астам көлік құралдары), бизнес-сәйкестендіру нөмірін және жасаушының толық атауын, заңды және нақты мекенжайын, мемлекеттік, орыс және ағылшын тілдеріндегі деректемелерін көрсете отырып, алуға арналған өтінімді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) құрылтай құжаттары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жасауға жоспарланған көлік құралының техникалық сипаттамасы, оның ішінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көлік құралының атауы мен қолдану мақсаты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      базаның және жолтабанның ауқымды өлшемдерін көрсете отырып, көлік құралының А4 форматындағы кескінінің сызбасы (жанынан, алдынан, артынан және үстінен);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көлік құралының жалпы техникалық сипаттамасы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Техникалық хатшылық осы Қағидалардың 8-тармағында көрсетіліп, ұсынылған құжаттарды техникалық хатшылыққа келіп түскен күннен бастап күнтізбелік отыз күн ішінде қарайды.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:p>
-[...127 lines deleted...]
-    <w:bookmarkStart w:name="z26" w:id="24"/>
+    <w:bookmarkStart w:name="z26" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Құжаттарды қарау нәтижелері бойынша көлік құралын жасаушыға Заңның 7-бабы 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес техникалық реттеу саласындағы уәкілетті орган бекіткен нысан бойынша Куәлік беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z27" w:id="25"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      11-тармақ жаңа редакцияда көзделген - ҚР Сауда және интеграция министрінің м.а. 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Егер жасаушының атауы, мекенжайы, жылдық өндіріс көлемі өзгерген жағдайда Куәлік ақпараттық жүйеде қайта ресімдеуге жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z28" w:id="26"/>
+    <w:bookmarkStart w:name="z28" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Куәлікті қайта ресімдеу үшін көлік құралын жасаушы осы Қағидалардың 8-тармағында айқындалған тәртіппен осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысаны бойынша Куәлікті қайта ресімдеуге өтінім береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z29" w:id="27"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z29" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Куәлікті қайта ресімдеу осы Қағидалардың 9-тармағында белгіленген мерзімде жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1814,68 +2093,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z31" w:id="28"/>
+    <w:bookmarkStart w:name="z31" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Көлік құралын жасаушыға халықаралық сәйкестендіру кодын беру туралы куәлікті алу үшін өтінім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2338,68 +2617,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z33" w:id="29"/>
+    <w:bookmarkStart w:name="z33" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Көлік құралын жасаушыға халықаралық сәйкестендіру кодын беру туралы куәлікті қайта рәсімдеу үшін өтінім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _______________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2893,68 +3172,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z35" w:id="30"/>
+    <w:bookmarkStart w:name="z35" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасының Сауда және интеграция министрлігі Техникалық реттеу және метрология комитеті "Қазақстан стандарттау және метрология институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       QR-код (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3087,183 +3366,268 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       коды (WMI)* берілді (5)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2351"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4546"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2351" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Басшының лауазымы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (6)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5403" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 QR-код (7)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4546" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тегі, аты, әкесінің аты</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (бар болған жағдайда) (8)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескертпе жаңа редакцияда көзделген - ҚР Сауда және интеграция министрінің м.а. 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3577,55 +3941,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3951,31 +4315,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>