--- v0 (2025-11-15)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3a151fd" w14:textId="3a151fd">
+    <w:p w14:paraId="c78e6d2" w14:textId="c78e6d2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,83 +93,87 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Техникалық регламенттерді әзірлеу, сараптау, қабылдау, өзгерту және күшін жою қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Сауда және интеграция министрінің 2021 жылғы 25 мамырдағы № 359-НҚ бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2021 жылғы 28 мамырда № 22852 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Сауда және интеграция министрінің 2021 жылғы 25 мамырдағы № 359-НҚ бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2021 жылғы 28 мамырда № 22852 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Осы бұйрық 01.07.2021 бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
@@ -440,127 +444,139 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы бұйрық 2021 жылғы 1 шілдеден бастап қолданысқа енгізіледі және ресми жариялануға жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      Қазақстан Республикасының</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>сауда және интеграция министрі</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -1668,50 +1684,136 @@
     </w:p>
     <w:bookmarkStart w:name="z18" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Техникалық регламент жобасын әзірлеуге жауапты мемлекеттік органдар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1) тармақша жаңа редакцияда көзделген - ҚР Сауда және интеграция министрінің м.а. 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) техникалық реттеу ақпараттық жүйесінің веб-порталында осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1742,50 +1844,136 @@
       2) техникалық регламент жобасын әзірлеуге мүдделі мемлекеттік органдардың, мемлекеттік органдар жанындағы техникалық реттеу саласындағы сарапшылық кеңестердің, стандарттау жөніндегі бейіндік техникалық комитеттердің, Қазақстан Республикасының Ұлттық Кәсіпкерлер палатасының, Стандарттау жөніндегі Ұлттық органның, жеке кәсіпкерлік субъектілерінің аккредиттелген бірлестіктерінің, өнеркәсіп салаларының және басқа да мүдделі тараптардың өкілдерін тартады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Техникалық регламенттердің және олармен өзара байланысты стандарттардың ғылыми-техникалық деңгейіне талдау жүргізуді ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4) тармақша жаңа редакцияда көзделген - ҚР Сауда және интеграция министрінің м.а. 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) техникалық регламенттің жобасын әзірлеу туралы хабарлама жарияланған күннен бастап жария талқылаудың аяқталғаны туралы хабарлама жарияланған күнге дейін кемінде күнтізбелік 60 (алпыс) күнге тең мерзім ішінде жария талқылауды ұйымдастырады, ол техникалық реттеу ақпараттық жүйесінің веб-порталында орналастырылады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1854,62 +2042,234 @@
         <w:t xml:space="preserve"> сәйкес нысан бойынша техникалық регламенттің жобасы (өзгерістер жобасы бойынша) бойынша пікірлер жиынтығын қалыптастырады және техникалық регламенттің жобасы бойынша (өзгерістер жобасы бойынша) жария талқылау аяқталғаннан кейін келіп түскен ескертулер мен ұсыныстар қарауға және пікірлер жиынтығына енгізілуге жатпайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) күнтізбелік 10 (он) күн ішінде мүдделі тараптардың сұрау салуы бойынша техникалық регламенттің жобасына алынған ескертулерді мен ұсыныстарды ұсынады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8) тармақша жаңа редакцияда көзделген - ҚР Сауда және интеграция министрінің м.а. 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) күнтізбелік 15 (он бес) күн ішінде алынған ескертулерді мен ұсыныстарды ескере отырып, техникалық регламенттің жобасын пысықтайды және пысықталған жобаны техникалық регламенттің ақпараттық жүйесінің веб-порталына орналастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9) тармақша жаңа редакцияда көзделген - ҚР Сауда және интеграция министрінің м.а. 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) күнтізбелік 5 (бес) күн ішінде уәкілетті органға техникалық реттеу ақпараттық жүйесінің веб-порталында орналастыру үшін осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -3119,532 +3479,491 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Техникалық регламенттің жобасын әзірлеу, техникалық регламенттің өзгерістер және (немесе) толықтырулар немесе күшін жою туралы хабарлама</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="12054"/>
-        <w:gridCol w:w="246"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12054" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Техникалық регламент жобасының атауы, Техникалық регламенттің өзгерістері және (немесе) толықтырулары немесе күшін жою</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="246" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12054" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2. Техникалық регламенттің жобасын, техникалық регламенттің өзгерістерін және (немесе) толықтыруларын әзірлеуге немесе күшін жоюға жауапты мемлекеттік орган</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="246" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12054" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3. Техникалық регламенттің жобасын, техникалық регламенттің өзгерістерін және (немесе) толықтыруларын немесе күшін жоюды Техникалық реттеу объектісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="246" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12054" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4. Техникалық регламенттің жобасын, техникалық регламенттің өзгерістерін және (немесе) толықтыруларын әзірлеу немесе күшін жою мақсаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="246" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12054" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5. Техникалық регламенттің жобасы бойынша ескертулер мен ұсыныстарды (пікірлерді), Техникалық регламенттің өзгерістерін және (немесе) толықтыруларын немесе күшін жоюды жіберу үшін пошта мекенжайы, телефон нөмірлері, электрондық пошта мекенжайы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="246" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12054" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6. Техникалық регламенттің жобасын, техникалық регламенттің өзгерістерін және (немесе) толықтыруларын жария талқылауды аяқтаудың болжамды күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="246" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -3836,321 +4155,322 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Техникалық регламенттің жобасы бойынша (өзгерістер жобасы бойынша) пікірлер мәліметтерінің нысаны</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1378"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1380"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1378" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Техникалық регламенттің құрылымдық элементі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7367" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ескерту немесе ұсыныс (пікір) берген мемлекеттік органның, ұйымның атауы (хаттың нөмірі және күні) (бар болса)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2175" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ескерту немесе ұсыныс (пікір)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1380" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Техникалық регламентті әзірлеушінің қорытындысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1378" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7367" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2175" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1380" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4373,452 +4693,418 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Техникалық регламенттің жобасын, техникалық регламенттің өзгерістерін және (немесе) толықтыруларын жария талқылаудың аяқталғаны немесе Техникалық регламенттің күшін жою туралы хабарлама</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="12054"/>
-        <w:gridCol w:w="246"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12054" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Техникалық регламент жобасының атауы, Техникалық регламенттің өзгерістері және (немесе) толықтырулары немесе күшін жою</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="246" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12054" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2. Техникалық регламентті, Техникалық регламенттің өзгерістерін және (немесе) толықтыруларын әзірлеуге немесе күшін жоюға жауапты мемлекеттік орган</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="246" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12054" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3. Техникалық регламенттің техникалық реттеу объектісі, Техникалық регламенттің өзгерістері және (немесе) толықтырулары немесе күшін жою</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="246" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12054" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4. Техникалық регламенттің жобасын әзірлеуді, Техникалық регламенттің өзгерістерін және (немесе) толықтыруларын немесе күшін жоюды аяқтаудың болжамды күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="246" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="12054" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5. Техникалық регламенттің жобасы бойынша ескертулер мен ұсыныстарды (пікірлерді), Техникалық регламенттің өзгерістерін және (немесе) толықтыруларын немесе күшін жоюды алуға арналған пошта мекенжайы, телефон нөмірлері, электрондық пошта мекенжайы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="246" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -5010,394 +5296,395 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қолдану нәтижесінде ерікті негізде техникалық регламент талаптарының сақталуы қамтамасыз етілетін өзара байланысты стандарттардың тізбесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2273"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2202"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2273" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2200" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Техникалық регламент элементтері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2812" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өзара байланысты стандартты белгілеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2813" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өзара байланысты стандарттың атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2202" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ескертпе</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2273" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2200" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2812" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2813" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2202" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5692,394 +5979,395 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Техникалық регламенттің талаптарын қолдану мен орындау және өнімнің сәйкестігін бағалауды (растауды) жүзеге асыру үшін қажетті зерттеулер (сынақтар) мен өлшемдердің қағидалары мен әдістерін, оның ішінде үлгілерді іріктеу қағидаларын қамтитын стандарттардың тізбесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2524"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2444"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2524" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2444" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Техникалық регламент элементтері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2444" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Стандартты белгілеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2444" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Стандарттың атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2444" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ескертпе</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2524" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2444" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2444" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2444" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2444" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6374,467 +6662,468 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қолдану нәтижесінде ерікті негізде техникалық регламент талаптарының сақталуы қамтамасыз етілетін өзара байланысты стандарттар тізбесіне, сондай-ақ техникалық регламент талаптарын қолдану және орындау және өнімнің сәйкестігін бағалауды (растауды) жүзеге асыру үшін қажетті зерттеу (сынау) және өлшеу қағидалары мен әдістерін, оның ішінде үлгілерді іріктеу қағидаларын қамтитын стандарттар тізбесіне өзгерістер енгізу бойынша ұсыныстар беру</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1592"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1542"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1592" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1541" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Техникалық регламент элементтері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2827" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Стандарт пен әдістердің белгіленуі және атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2399" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ауыстырушы стандарттың белгіленуі және атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2399" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ауыстыру стандартын қолданудың басталу күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ескертпе</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1592" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1541" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2827" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2399" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2399" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1542" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6965,55 +7254,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7339,31 +7628,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>