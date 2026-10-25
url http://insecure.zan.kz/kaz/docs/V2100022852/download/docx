--- v1 (2026-06-10)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c78e6d2" w14:textId="c78e6d2">
+    <w:p w14:paraId="82136cf" w14:textId="82136cf">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1684,308 +1684,136 @@
     </w:p>
     <w:bookmarkStart w:name="z18" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Техникалық регламент жобасын әзірлеуге жауапты мемлекеттік органдар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...84 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) техникалық реттеу ақпараттық жүйесінің веб-порталында осы Қағидаларға </w:t>
+      1) техникалық реттеу цифрлық жүйесінің веб-порталында осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес нысан бойынша Техникалық регламенттің жобасын әзірлеу, техникалық регламенттерге өзгерістер және (немесе) толықтырулар енгізу немесе олардың күшін жою туралы хабарламаны жобаларды әзірлеу, техникалық регламенттерге өзгерістер және (немесе) толықтырулар енгізу немесе олардың күшін жою басталған кезден бастап күнтізбелік отыз күннен кешіктірмей орналастырады, сондай-ақ техникалық регламенттің жобасын әзірлеу туралы хабарламаны толтырады Саудадағы техникалық кедергілер, санитариялық және фитосанитариялық шаралар жөніндегі ақпараттық орталыққа (бұдан әрі – Ақпараттық орталық) ұсынады;</w:t>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша техникалық регламенттің жобасын әзірлеу, техникалық регламенттерге өзгерістер және (немесе) толықтырулар енгізу немесе олардың күшін жою туралы хабарламаны жобаларды әзірлеу, техникалық регламенттерге өзгерістер және (немесе) толықтырулар енгізу немесе олардың күшін жою басталған кезден бастап күнтізбелік отыз күннен кешіктірмей орналастырады, сондай-ақ техникалық регламенттің жобасын әзірлеу туралы хабарламаны толтырады Саудадағы техникалық кедергілер, санитариялық және фитосанитариялық шаралар жөніндегі ақпараттық орталыққа (бұдан әрі – Ақпараттық орталық) ұсынады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) техникалық регламент жобасын әзірлеуге мүдделі мемлекеттік органдардың, мемлекеттік органдар жанындағы техникалық реттеу саласындағы сарапшылық кеңестердің, стандарттау жөніндегі бейіндік техникалық комитеттердің, Қазақстан Республикасының Ұлттық Кәсіпкерлер палатасының, Стандарттау жөніндегі Ұлттық органның, жеке кәсіпкерлік субъектілерінің аккредиттелген бірлестіктерінің, өнеркәсіп салаларының және басқа да мүдделі тараптардың өкілдерін тартады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Техникалық регламенттердің және олармен өзара байланысты стандарттардың ғылыми-техникалық деңгейіне талдау жүргізуді ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...96 lines deleted...]
-      4) техникалық регламенттің жобасын әзірлеу туралы хабарлама жарияланған күннен бастап жария талқылаудың аяқталғаны туралы хабарлама жарияланған күнге дейін кемінде күнтізбелік 60 (алпыс) күнге тең мерзім ішінде жария талқылауды ұйымдастырады, ол техникалық реттеу ақпараттық жүйесінің веб-порталында орналастырылады;</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) техникалық регламенттің жобасын әзірлеу туралы хабарлама жарияланған күннен бастап жария талқылаудың аяқталғаны туралы хабарлама жарияланған күнге дейін кемінде күнтізбелік 60 (алпыс) күнге тең мерзім ішінде жария талқылауды ұйымдастырады, ол техникалық реттеу цифрлық жүйесінің веб-порталында орналастырылады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) Қазақстан Республикасының Кәсіпкерлік Кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -2042,272 +1870,142 @@
         <w:t xml:space="preserve"> сәйкес нысан бойынша техникалық регламенттің жобасы (өзгерістер жобасы бойынша) бойынша пікірлер жиынтығын қалыптастырады және техникалық регламенттің жобасы бойынша (өзгерістер жобасы бойынша) жария талқылау аяқталғаннан кейін келіп түскен ескертулер мен ұсыныстар қарауға және пікірлер жиынтығына енгізілуге жатпайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) күнтізбелік 10 (он) күн ішінде мүдделі тараптардың сұрау салуы бойынша техникалық регламенттің жобасына алынған ескертулерді мен ұсыныстарды ұсынады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) күнтізбелік 15 (он бес) күн ішінде алынған ескертулерді мен ұсыныстарды ескере отырып, техникалық регламенттің жобасын пысықтайды және пысықталған жобаны техникалық регламенттің цифрлық жүйесінің веб-порталына орналастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) күнтізбелік 5 (бес) күн ішінде уәкілетті органға техникалық реттеу цифрлық жүйесінің веб-порталында орналастыру үшін осы Қағидаларға 3-қосымшаға сәйкес Техникалық регламенттің жобасын, өзгерістерді және (немесе) толықтыруларды жария талқылаудың аяқталғаны немесе техникалық регламенттің күшін жою туралы хабарламаны уәкілетті органға жібереді, онда жобамен және алынған ескертулер мен ұсыныстарды тізбесімен танысу тәсілі туралы ақпарат, техникалық регламенттің жобасын әзірлеген мемлекеттік органның атауы, оның почталық және электрондық мекенжайы болуы тиіс, сондай-ақ техникалық регламенттің жобасын, техникалық регламентке өзгерістерді және (немесе) толықтыруларды немесе олардың күшін жоюды жария талқылаудың аяқталғаны туралы хабарламаны толтырады және Ақпараттық орталыққа ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">      Ескерту. 4-тармаққа өзгеріс енгізілді - ҚР Сауда және интеграция министрінің м.а. 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...184 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес Техникалық регламенттің жобасын, өзгерістерді және (немесе) толықтыруларды жария талқылаудың аяқталғаны немесе Техникалық регламенттің күшін жою туралы хабарламаны уәкілетті органға жібереді, онда жобамен және алынған ескертулер мен ұсыныстарды тізбесімен танысу тәсілі туралы ақпарат, техникалық регламенттің жобасын әзірлеген мемлекеттік органның атауы, оның почталық және электрондық мекенжайы болуы тиіс, сондай-ақ техникалық регламенттің жобасын, техникалық регламентке өзгерістерді және (немесе) толықтыруларды немесе олардың күшін жоюды жария талқылаудың аяқталғаны туралы хабарламаны толтырады және Ақпараттық орталыққа ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z19" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Кеден одағы комиссиясының шешімімен бекітілген Кеден одағы шеңберінде міндетті талаптар белгіленетін өнімнің бірыңғай тізбесіне енгізілмеген өнімге қатысты техникалық регламентті әзірлеуге жол берілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z20" w:id="18"/>
     <w:p>
       <w:pPr>
@@ -7254,55 +6952,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7628,31 +7326,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>