--- v0 (2026-01-15)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6fa4f5d" w14:textId="6fa4f5d">
+    <w:p w14:paraId="22b19c0" w14:textId="22b19c0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,150 +76,250 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Тауарлардың шығарылған елін растау мақсатында экспорттаушыларды тауарды әкелу елдерінің ақпараттық жүйелерінде тіркеудің негізділігін верификациялауды (тексеруді) жүзеге асыру қағидаларын бекіту туралы</w:t>
-[...25 lines deleted...]
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+        <w:t>Тауарлардың шығарылған елін растау мақсатында экспорттаушыларды тауарды әкелу елдерінің цифрлық жүйелерінде тіркеудің негізділігін верификациялауды (тексеруді) жүзеге асыру қағидаларын бекіту туралы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Сауда және интеграция министрінің 2021 жылғы 25 мамырдағы № 358-НҚ бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2021 жылғы 28 мамырда № 22851 болып тіркелді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Бұйрықтың тақырыбы жаңа редакцияда - ҚР Сауда және интеграция министрінің 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Сауда қызметін реттеу туралы" Қазақстан Республикасы Заңының 7-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-4) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Тауарлардың шығарылған елін растау мақсатында экспорттаушыларды тауарды әкелу елдерінің ақпараттық жүйелерінде тіркеудің негізділігін верификациялауды (тексеруді) жүзеге асыру </w:t>
+      1. Тауарлардың шығарылған елін растау мақсатында экспорттаушыларды тауарды әкелу елдерінің цифрлық жүйелерінде тіркеудің негізділігін верификациялауды (тексеруді) жүзеге асыру </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидалары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Сауда және интеграция министрінің 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Сауда және интеграция министрлігінің Техникалық реттеу және метрология комитеті заңнамада белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -288,62 +388,63 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="3960"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -356,51 +457,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      Қазақстан Республикасының</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -408,51 +509,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      сауда және интеграция министрі</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="3960" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -622,112 +723,212 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Тауарлардың шығарылған елін растау мақсатында экспорттаушыларды тауарды әкелу елдерінің ақпараттық жүйелерінде тіркеудің негізділігін верификациялауды (тексеруді) жүзеге асыру қағидалары </w:t>
+        <w:t xml:space="preserve"> Тауарлардың шығарылған елін растау мақсатында экспорттаушыларды тауарды әкелу елдерінің цифрлық жүйелерінде тіркеудің негізділігін верификациялауды (тексеруді) жүзеге асыру қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Тақырып жаңа редакцияда - ҚР Сауда және интеграция министрінің 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы тауарлардың шығарылған елін растау мақсатында тауар әкелу елдерінің ақпараттық жүйелерінде экспорттаушыларды тіркеудің негізділігін верификациялауды (тексеруді) жүзеге асыру қағидалары (бұдан әрі – Қағидалар) "Сауда қызметін реттеу туралы" Қазақстан Республикасы Заңының 7-бабының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес әзірленді және тауарлардың шығарылған елін растау мақсатында тауар әкелу елдерінің ақпараттық жүйелерінде экспорттаушыларды тіркеудің негізділігін верификациялауды (тексеруді) жүзеге асыру тәртібін айқындайды.</w:t>
+      1. Осы тауарлардың шығарылған елін растау мақсатында тауар әкелу елдерінің цифрлық жүйелерінде экспорттаушыларды тіркеудің негізділігін верификациялауды (тексеруді) жүзеге асыру қағидалары (бұдан әрі – Қағидалар) "Сауда қызметін реттеу туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7-4) тармақшасына сәйкес әзірленді және тауарлардың шығарылған елін растау мақсатында тауар әкелу елдерінің цифрлық жүйелерінде экспорттаушыларды тіркеудің негізділігін верификациялауды (тексеруді) жүзеге асыру тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Сауда және интеграция министрінің 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда пайдаланылатын негізгі ұғымдар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -737,91 +938,253 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сауда қызметін реттеу саласындағы уәкілетті орган (бұдан әрі – уәкілетті орган) – сауда саясатын қалыптастыратын және сауда қызметі саласындағы басшылықты, сондай-ақ салааралық үйлестіруді жүзеге асыратын орталық атқарушы орган;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) уәкілетті ұйым – тауарлардың шығарылған елін растау мақсатында тауарды әкелу елдерінің ақпараттық жүйелерінде экспорттаушыларды тіркеуді жүзеге асыратын "Атамекен" Қазақстан Республикасының Ұлттық Кәсіпкерлер Палатасы.</w:t>
+      2) уәкілетті ұйым – тауарлардың шығарылған елін растау мақсатында тауарды әкелу елдерінің цифрлық жүйелерінде экспорттаушыларды тіркеуді жүзеге асыратын "Атамекен" Қазақстан Республикасының Ұлттық кәсіпкерлер палатасы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Сауда және интеграция министрінің 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-тарау. Тауарлардың шығарылған елін растау мақсатында экспорттаушыларды тауарды әкелу елдерінің ақпараттық жүйелерінде тіркеудің негізділігін верификациялауды (тексеруді) жүзеге асыру тәртібі</w:t>
+        <w:t xml:space="preserve"> 2-тарау. Тауарлардың шығарылған елін растау мақсатында экспорттаушыларды тауарды әкелу елдерінің цифрлық жүйелерінде тіркеудің негізділігін верификациялауды (тексеруді) жүзеге асыру тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Тақырып жаңа редакцияда - ҚР Сауда және интеграция министрінің 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Тауарлардың шығарылған елін растау мақсатында уәкілетті орган тауарлардың шығарылған елін растау мақсатында тауарды әкелу елдерінің ақпараттық жүйелерінде (бұдан әрі – REX жүйесі) экспорттаушыларды тіркеудің негізділігін верификациялауды (тексеруді) жүзеге асырады.</w:t>
+      3. Тауарлардың шығарылған елін растау мақсатында уәкілетті орган тауарлардың шығарылған елін растау мақсатында тауарды әкелу елдерінің цифрлық жүйелерінде (бұдан әрі – REX жүйесі) экспорттаушыларды тіркеудің негізділігін верификациялауды (тексеруді) жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Сауда және интеграция министрінің 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Верификация (тексеру) Норвегия Корольдігінен, тауарды әкелу елінің Швейцария Конфедерациясынан уәкілетті органға келіп түскен ресми сұрау салулар негізінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z16" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -872,110 +1235,134 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Еуропалық комиссияның веб-сайтына кіру уәкілетті органның жеке логині мен паролі арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z18" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      7. Уәкілетті орган экспорттаушыны тіркеудің негізділігіне сұрау салу келіп түскен күннен бастап 3 (үш) жұмыс күні ішінде Қазақстан Республикасы Сауда және интеграция министрінің 2021 жылғы 31 наурыздағы № 244-НҚ </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9665 болып тіркелген) бекітілген тауардың шығарылуын растайтын құжаттар тізбесіне (бұдан әрі – құжаттар) сәйкес құжаттардың көшірмелерін қоса береді.</w:t>
+      7. Уәкілетті орган экспорттаушыны тіркеудің негізділігіне сұрау салу келіп түскен күннен бастап 3 (үш) жұмыс күні ішінде Қазақстан Республикасы Сауда және интеграция министрінің 2021 жылғы 31 наурыздағы № 244-НҚ бұйрығымен бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 22437 болып тіркелген) тауарлардың шығарылған елін растау мақсатында тауарды әкелу елдерінің цифрлық жүйелерінде экспорттаушыларды тіркеу қағидаларында көзделген экспорттаушының тіркеу нөмірін алуға өтініштің көшірмесін ұсыну үшін уәкілетті ұйымға сұрау салу жібереді, сондай-ақ экспорттаушыларды REX жүйесінде тіркеу үшін негіз болған Қазақстан Республикасы Премьер-Министрінің Орынбасары – Қазақстан Республикасы Индустрия және жаңа технологиялар министрінің 2014 жылғы 8 шілдедегі № 257 бұйрығымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9665 болып тіркелген) бекітілген тауардың шығарылуын растайтын құжаттар </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тізбесіне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі – құжаттар) сәйкес құжаттардың көшірмелерін қоса береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Өтініш экспорттаушының уәкілетті өкілі арқылы берілген жағдайда экспорттаушының мүдделерін білдіруге сенімхат қоса беріледі.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Сауда және интеграция министрінің 06.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160-нқ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z19" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Уәкілетті ұйым сұрау салу келіп түскен күннен бастап 5 (бес) жұмыс күн ішінде сұрау салынған құжаттарды уәкілетті органға жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z20" w:id="18"/>
     <w:p>
       <w:pPr>
@@ -1061,55 +1448,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1435,31 +1822,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>