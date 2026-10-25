--- v1 (2026-03-13)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1a9706c" w14:textId="1a9706c">
+    <w:p w14:paraId="5066d1f" w14:textId="5066d1f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -989,106 +989,130 @@
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Санитариялық қағидаларда мынадай терминдер мен анықтамалар қолданылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z103" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) аймаққа бөлу – тәуекел дәрежесіне байланысты денсаулық сақтау ұйымдарының аражігін ажырату;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z104" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1) арнаулы әлеуметтік қызметтер көрсету орталықтары – жергілікті атқарушы органдардың шешімі бойынша құрылған және арнаулы әлеуметтік көрсетілетін қызметтерге мұқтаж адамдарға (отбасыларға) стационар, жартылай стационар, уақытша болу жағдайларында және үйде арнаулы әлеуметтік көрсетілетін қызметтерді ұсынатын ұйымдар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z105" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ауыр жіті респираторлық инфекциялар (бұдан әрі – АЖРИ) – алдыңғы күнтізбелік он күн ішінде пайда болған, анамнезінде жоғары температурамен немесе ≥ 38 Цельсий градус (бұдан әрі – C) қызбамен, жөтелмен сипатталатын және дереу емдеуге жатқызуды қажет ететін ауру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z102" w:id="13"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z102" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) әлеуметтік қашықтық – адамдар арасында инфекция жұқытыру тәуекелін төмендетуді қамтамасыз ететін 1,5 метр деңгейдегі қашықтық;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) байланыста болған адам – инфекция қоздырғышының көзімен байланыстағы және (немесе) байланыста болған адам;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1542,203 +1566,223 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің 05.04.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 60</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен; өзгеріс енгізілді - ҚР Денсаулық сақтау министрінің 12.02.2026 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Денсаулық сақтау министрінің 12.02.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 17.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 67</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z15" w:id="14"/>
+    <w:bookmarkStart w:name="z15" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Жіті респираторлық вирустық инфекциялар, тұмау және олардың асқынулары (пневмония), менингококк инфекциясы, COVID-19 коронавирустық инфекциясы, желшешек, скарлатина кезінде санитариялық-эпидемияға қарсы, санитариялық-профилактикалық іс-шараларды ұйымдастыруға және жүргізуге қойылатын санитариялық-эпидемиологиялық талаптар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z16" w:id="15"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z16" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-параграф. Жіті респираторлық вирустық инфекциялар, тұмау және олардың асқынулары (пневмония) кезінде санитариялық-эпидемияға қарсы, санитариялық-профилактикалық іс-шараларды ұйымдастыруға және жүргізуге қойылатын санитариялық-эпидемиологиялық талаптар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z17" w:id="16"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z17" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Халықтың ЖРВИ (ТТА, АЖРИ), тұмау және олардың асқынуларымен (пневмония) сырқаттанушылығын санитариялық-эпидемиологиялық бақылау жыл бойы мониторингілеу түрінде жүзеге асырылады және санитариялық-эпидемияға қарсы және санитариялық-профилактикалық іс-шаралар жүргізуді қамтиды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z18" w:id="17"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z18" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. ЖРВИ-ды, тұмауды және олардың асқынуларын (пневмония) эпидемиологиялық қадағалауды жүргізу кезінде санитариялық-эпидемияға қарсы және санитариялық-профилактикалық іс-шаралар 1 қазаннан бастап 1 желтоқсан аралығындағы эпидемия алдындағы кезеңдерге және 1 желтоқсаннан бастап 30 сәуір аралығындағы эпидемиялық маусымға бөлінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z19" w:id="18"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z19" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Тұмауды, ЖРВИ-ды, ТТА-ны және АЖРИ-ды шолғыншы эпидемиологиялық қадағалау жыл бойы жүргізіледі, оның мақсаты амбулаториялық және стационарлық науқастардың тұмаумен сырқаттанушылығын мониторингілеу, халық арасында айналымдағы вирустардың типтерін ерте түсіндіру және тұмау вирусының жаңа, өзгерген түрлерін анықтау болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z20" w:id="19"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z20" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Эпидемия алдындағы кезеңде облыстардың, республикалық маңызы бар қалалардың және астананың денсаулық сақтауды жергілікті мемлекеттік басқару органдары мынадай іс-шараларды жүргізуді қамтамасыз етеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) облыстардың, республикалық маңызы бар қалалардың және астананың денсаулық сақтауды жергілікті мемлекеттік басқару органдары, мемлекеттік санитариялық-эпидемиологиялық қызмет органдары мен ұйымдары және мүдделі мемлекеттік органдар басшыларының ЖРВИ-ге және тұмауға қарсы күрес жөніндегі ведомствоаралық жедел кешенді іс-шаралар жоспарларын әзірлеуі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1921,70 +1965,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="20"/>
+    <w:bookmarkStart w:name="z21" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Эпидемиялық кезеңде облыстардың, республикалық маңызы бар қалалардың және астананың денсаулық сақтауды жергілікті мемлекеттік басқарудың органдары, тиісті аумақтағы халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы мемлекеттік орган ведомствосының аумақтық бөлімшелері (бұдан әрі – аумақтық бөлімшелер) мынадай:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ЖРВИ, тұмау және олардың асқынуларын (пневмонияларды), сондай-ақ биоматериалды тұмауға және ЖРВИ вирустарына зерделей отырып, оларға байланысты өлім-жітім жағдайларын мониторингілеу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2149,70 +2193,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="21"/>
+    <w:bookmarkStart w:name="z22" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Амбулаториялық-емханалық көмек көрсететін медициналық ұйымдарда мынадай санитариялық-эпидемияға қарсы және санитариялық-профилактикалық іс-шаралар өткізіледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) аумақта және ғимаратта кіреберісте тиісті көрсеткіштері бар сүзгілерді ұйымдастыру және жабдықтау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2519,70 +2563,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="22"/>
+    <w:bookmarkStart w:name="z23" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Медициналық ұйымдарда (стационарлар, босандыру ұйымдары мен бөлімшелер) мынадай санитариялық-эпидемияға қарсы және санитариялық-профилактикалық іс-шаралар өткізіледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ЖРВИ, тұмаумен сырқаттанушылықтың көтерілу кезеңінде соматикалық бөлімшелердегі төсектерді инфекциялық ауруларға арналған төсек ретінде қайта бейіндеу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2817,70 +2861,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="23"/>
+    <w:bookmarkStart w:name="z24" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Білім беру ұйымдарында мынадай санитариялық-эпидемияға қарсы және санитариялық-профилактикалық іс-шаралар өткізіледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) балалардың қатыспау себептерін анықтау және сырқаттану жағдайлары туралы медициналық ұйымдарға аумақтық бөлімшеге хабарлау арқылы балалар мен қызметкерлердің күнделікті келуіне мониторинг жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3187,70 +3231,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="24"/>
+    <w:bookmarkStart w:name="z25" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Алдыңғы аптамен салыстырғанда ЖРВИ-мен, тұмаумен сырқаттанушылықтың апта сайынғы шекті деңгейі 1,5 және одан да көп есе артқан немесе сырқаттанушылық көрсеткіштері өскен кезде аумақтарда шектеу іс-шаралары енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3269,90 +3313,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="25"/>
+    <w:bookmarkStart w:name="z26" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. ЖРВИ-мен, тұмаумен ауыратын науқастарды емдеуге жатқызу клиникалық және эпидемиологиялық көрсетімдер бойынша жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z27" w:id="26"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z27" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Стационарға жатқызу тұмау мен ЖРВИ диагностикасы және оларды емдеудің клиникалық хаттамасына сәйкес көрсетілімдер бойынша жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3371,130 +3415,192 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="27"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z29" w:id="28"/>
+    <w:bookmarkStart w:name="z28" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Науқастарды емдеуге жатқызу үшін эпидемиологиялық көрсетімдер олардың сәбилер үйлерінде, жетім балалар мен ата-анасының қамқорлығынсыз қалған балаларға арналған білім беру ұйымдарында, интернаттарда, арнаулы әлеуметтік қызметтер көрсету орталықтарында, жатақханаларда тұруы болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 14-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің 17.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 67</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Зертханалық зерттеулер үшін биоматериалдарды алуды, сақтауды және жеткізуді медициналық ұйымның оқытылған медицина қызметкері қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z30" w:id="29"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z30" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. ЖРВИ-мен (ТТА, АЖРИ), тұмаумен және олардың асқынуларымен (пневмониялар) ауыратын науқастардан алынған материалды зерттеуді, тұмауға және тұмау емес вирустарға зерттеу көлемін анықтауды, зертханалық шығыс құраларының қорын қамтамасыз етуді халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы мемлекеттік органның ұйымдары жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z31" w:id="30"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z31" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Күнделікті эпидемиологиялық қадағалау жүргізу кезінде зертханалық зерттеулер үшін биоматериал алуды денсаулық сақтау ұйымының жауапты медицина қызметкерлері ай сайын ерекше ауыр салдарлары бар жағдайларды қоса алғанда немесе ЖРВИ-мен және тұмаумен сырқаттанушылықтың эпидемиялық маусымында жағдайлар кластері болған кезде аурудың айқын белгілері бар оннан аспайтын ЖРВИ-мен және тұмаумен ауыратын науқастан жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3513,128 +3619,128 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="31"/>
+    <w:bookmarkStart w:name="z32" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. ТТА және АЖРИ шолғыншы эпидемиологиялық қадағалау жүйесі кезінде шолғыншы орталықтардың тізімін, олардың жұмыс кестесі мен ШЭҚ шеңберінде жұмысты ұйымдастыруға жауапты адамның функционалдық мiндеттерiн облыстардың, республикалық маңызы бар қалалардың және астананың денсаулық сақтауды мемлекеттік басқарудың жергілікті органдарының басшылары мен шолғыншы өңірлердің аумақтық бөлімшелерінің басшылары айқындайды және бекітеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жоспарлы зерттеп-қарау кезінде шолғыншы орталықтар басшыларында қорытындыларын бағалауды талқылай отырып, әдістемелік және практикалық көмек көрсету кезінде эпидемия алдындағы және эпидемиялық маусымдарда медицина қызметкерлерінің іс-әрекеттеріне сауалнама жүргізу және көзбен шолып бақылау жолымен шолғыншы орталықтардың жұмыс сапасын бағалау жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="32"/>
+    <w:bookmarkStart w:name="z33" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. ШЭҚ-ты ұйымдастыру сапасын бағалау өлшемшарттары мыналар болып табылады: шолғыншы орталықтарда ТТА-мен және АЖРИ-мен ауыратын науқастарды есепке алу қағидаттарын сақтау және олардың ТТА мен АЖРИ жағдайларының стандартты анықтамаларына сәйкес келуі, эпидемиологиялық және клиникалық, ТТА мен АЖРИ жағдайларын зертханалық зерттеп-қарау деректерін толық жинау, ШЭҚ жүйесінің барлық сатыларында апталық есеп беруді уақтылы және толық ұсыну, деректерді сапалы талдау және олардың уақтылы таралуын қамтамасыз ету, сапаны сырттай бақылау бағдарламасына қатысу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z34" w:id="33"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z34" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. ТТА-ШЭҚ жүйесі мыналарды қамтиды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) 0-4, 5-14, 15-29, 30-64, 65 және одан жоғары жас топтары және науқастарды зертханалық зерттеп-қарау бойынша тұрғындардың ЖРВИ және ТТА бойынша жүгінуі туралы деректерді аумақтық бөлімшелерге ауызша немесе электрондық нысанда апта сайын ұсыну;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3871,70 +3977,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="34"/>
+    <w:bookmarkStart w:name="z35" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. АЖРИ-ді ШЭҚ жүйесі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) АЖРИ-мен ауыратын науқастарды толық және уақтылы анықтау мақсатында шолғыншы орталықтар мынаны қамтамасыз етеді: апта сайынғы деректерді аумақтық бөлімшелерге ұсына отырып, науқастардың барлық жүгінуі кезінде стандартты анықтамаға сәйкес келетін және аурудың ұзақтығы күнтізбелік он күннен аспайтын АЖРИ жағдайларына есептеу жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4115,264 +4221,326 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="35"/>
+    <w:bookmarkStart w:name="z36" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-параграф. Менингококк инфекциясы кезінде санитариялық-эпидемияға қарсы, санитариялық-профилактикалық іс-шараларды жүргізуді ұйымдастыруға қойылатын санитариялық-эпидемиологиялық талаптар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z37" w:id="36"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z37" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Менингококк инфекциясының клиникалық ағымында оқшауланған (менингококк тасымалдаушылық, назофарингит) және генерализацияланған (менингит, менингококкцемия, аралас) түрлері бөлінеді. Менингококк инфекциясы кезінде инкубациялық кезең екі күннен он күнге дейін, көбіне екі-төрт күн жалғасады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z38" w:id="37"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z38" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Үш-бес күн бойы бірқалыпты қызбамен өтетін, улану симптомдары мен ринофарингит әлсіз көрінетін және клиникалық симптомдары бойынша жіті респираторлық аурулардан айырмашылығы жоқ жіті назофарингит диагнозы тек мұрын-жұтқыншақ сілемейін бактериологиялық зерттеудің оң нәтижесінің негізінде қойылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z39" w:id="38"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z39" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Менингит жіті, қалтыраудан және қызбадан, бастың қатты ауыруынан және құсудан басталады. Науқастарда жарықтан қорқу, гиперакузия, терінің гиперестезиясы дамиды, содан кейін қозу және қозғалыс мазасыздығы, сананың ессіз күйден комаға дейін бұзылуы қосылады, менингеалды симптомдар өршиді. Айқын білінетін улану, сананың бұзылуы, құрысу, талықсу, бас сүйек-ми жүйкелерінің парезі, атаксия, гемипарездер және параличтер, нистагм, мишықтың бұзылуы менингоэнцефалитті көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z40" w:id="39"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z40" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Менингококцемия (менингококкты сепсис) науқастарда көбінесе назофарингиттен жіті басталады. Дене температурасы 40 °С дейін және одан жоғары көтеріледі, улану симптомдары айқын көрінеді. Ауруға тән симптом денеде, аяқ-қолдарда, бөкседе ауру басталғаннан 12-48 сағаттан кейін геморрагиялық бөртпе пайда болады. Бөртпе элементтері әртүрлі түрде болар-болмас байқалатын петехиядан үстіңгі бетке шығып тұратын қып-қызыл түсті теріге ірі қан құйылуға дейін болады. Қан құйылу ортасында некроз болады. Менингококцемия кенеттен болатын сипатқа ие болады, ол кезде қатты басталады, кенеттен қалтырау, қорқыныш сезімі пайда болады. Дене температурасы 40-41 °С дейін көтеріледі, содан кейін инфекциялық-уытты шок дамуына қарай жылдам төмендейді. Демікпе, тахикардия артады, артериялық қысым төмендейді, ауру басталғаннан 6-48 сағаттан кейін өлім жағдайы болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z41" w:id="40"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z41" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Менингококк инфекцияларымен сырқаттанушылықты эпидемиологиялық қадағалау мынадай санитариялық-эпидемияға қарсы және санитариялық-профилактикалық іс-шараларды қамтиды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) профилактикалық іс-шаралардың, ұзақ мерзімдік бағдарламалық-нысаналы жоспарлаудың тізбесін, көлемін және өткізу мерзімдерін негіздеу мақсатында аумақтық бөлімшелері жыл сайын өткізетін менингококк инфекцияларымен сырқаттанушылықты ретроспективті эпидемиологиялық талдау. Менингококк инфекцияларының құрылымын нозологиялық түрлер бойынша зерделеу, "тәуекел топтарын" анықтау үшін халықтың жеке жас ерекшелік, әлеуметтік, кәсіптік топтардағы және жеке ұжымдардағы сырқаттанушылық деңгейін бағалау қажет;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) сырқаттанушылықтың басталған көтерілуін уақтылы анықтау, оның себептерін анықтау және жедел эпидемияға қарсы іс-шараларды өткізу үшін аумақтық бөлімшелері ай сайын өткізетін менингококк инфекцияларымен сырқаттанушылықты жедел эпидемиологиялық талдау. Апталар, айлар бойынша, өсу қорытындысымен ағымдағы сырқаттанушылықты салыстыру, осы аумаққа тән сырқаттанушылықтың бақылау деңгейлерімен салыстыру жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="41"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z43" w:id="42"/>
+    <w:bookmarkStart w:name="z42" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Ауруханаішілік ауруларды болдырмау мақсатында аумақтық бөлімшелер медициналық ұйымдарда, жетім балалар мен ата-анасының қамқорлығынсыз қалған балаларға арналған білім беру ұйымдарында, сәбилер үйлерінде, психикалық денсаулық саласында медициналық көмек көрсететін ұйымдарда, арнаулы әлеуметтік қызметтер көрсету орталықтарында санитариялық-эпидемияға қарсы режимнің сақталуына мемлекеттік санитариялық-эпидемиологиялық бақылау және қадағалау жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 27-тармақ жаңа редакцияда - ҚР Денсаулық сақтау министрінің 17.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 67</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z43" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Менингококк инфекциясымен ауыратын науқастарды және оған күдікті адамдарды анықтауды барлық денсаулық сақтау ұйымдарының медицина қызметкерлері амбулаториялық қабылдау, үйге бару, медициналық тексеріп-қарау, емдеуге жатқызу және денсаулық сақтау ұйымдардың қабылдаулары кезінде жүргізеді. Диагноз аурудың клиникалық белгілері, зертханалық зерттеу және эпидемиологиялық анамнез деректері негізінде қойылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z44" w:id="43"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z44" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Менингококк инфекциясына бір реттік зертханалық зерттеп-қарау халықтың мынадай санаттарына:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) денсаулық сақтау ұйымдарға жүгінген кезде менингококк инфекциясына күдікті науқастарға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4398,556 +4566,680 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) мектеп-интернаттарға, жетім балалар мен ата-анасының қамқорлығынсыз қалған балаларға арналған білім беру ұйымдарына және сәбилер үйлеріне ресімдеген кезде балаларға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) медициналық-әлеуметтік мекемелерге (ұйымдарына) ресімдеген кезде көрсетілетін қызметті алушылар;</w:t>
+      4) арнаулы әлеуметтік қызметтер көрсету орталықтарда ресімдеу кезінде көрсетілетін қызметті алушыларға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) ауырып суыққан менингококк инфекциясынан кейін реконвалесценттерге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) инкубациялық кезеңде менингококк инфекциясымен ауыратын науқаспен байланыста болған адамдарға жүргізіледі. Балалардың мектепке дейінгі мекемелерінде, жетім балалар мен ата-анасының қамқорлығынсыз қалған балаларға арналған білім беру ұйымдарында және сәбилер үйлерінде байланыста болған адамдарды зертханалық зерттеп-қарау үш-жеті күн аралықпен кемінде екі рет жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z45" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 29-тармаққа өзгеріс енгізілді - ҚР Денсаулық сақтау министрінің 17.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 67</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z45" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Осы Санитариялық қағидалардың 29-тармағының 1), 5) тармақшаларында көрсетілген адамдарды диагностикалық мақсатта менингококк инфекциясына зертханалық зерттеп-қарауды денсаулық сақтау ұйымдар жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z46" w:id="45"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z46" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Осы Санитариялық қағидалардың 29-тармағының 2), 3), 4), 6) тармақшаларында көрсетілген адамдарды профилактикалық мақсатта менингококк инфекциясына зертханалық зерттеп-қарауды филиалдар жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z47" w:id="46"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z47" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Эпидемиологиялық жағдай асқынған кезде халықтың белгілі бір топтарына зертханалық зерттеп-қарау жүргізіледі. Зерттеп-қараудың көлемі мен құрылымын халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы мемлекеттік органның лауазымды адамдары және аумақтық бөлімшелер айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z48" w:id="47"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z48" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Эпидемиологиялық зерттеп-қарау аурудың әр жағдайы тіркелген кезде жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z49" w:id="48"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z49" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Менингококк инфекциясы жағдайы тіркелген балалардың мектепке дейінгі ұйымдарында, орта білім беру ұйымдарында соңғы науқас оқшауланған сәттен бастап күнтізбелік он күнге карантин белгіленеді. Бұл мерзім ішінде жаңа және уақытша болмаған балаларды қабылдауға, сондай-ақ балалар мен персоналды бір топтан екінші топқа ауыстыруға тыйым салынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z50" w:id="49"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z50" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Науқаспен байланыста болған барлық адамдар соңғы науқас оқшауланған сәттен бастап күнтізбелік он күн бойы күнделікті клиникалық тексеріп-қарау және термометрия арқылы медициналық бақыланады. Тексеріп-қарауды жүргізуге отоларингологтар тартылады. Науқастармен байланыста болған және мұрын-жұтқыншақта катаральды құбылыстар бар адамдарға профилактикалық емдеу жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z51" w:id="50"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z51" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       36. Зертханалық зерттеп-қараудың оң нәтижелері анықталған адамдар тасымалдаушы ретінде қаралады. Оларды емдеу, есепке алу жүргізіледі, оларға медициналық бақылау белгіленеді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z52" w:id="51"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z52" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Айналасындағылар үшін эпидемиялық қауіп төндіретін тасымалдаушыларды аумақтық бөлімшелер жұмыстан шеттетеді және бір рет теріс нәтиже болғанда ұжымдарға жіберіледі, зерттеуге арналған материал емдеу аяқталғаннан кейін үш күннен соң мұрын-жұтқыншақтан алынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z53" w:id="52"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z53" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Ошақтарда қорытынды дезинфекциялау және науқастарды тасымалдайтын көлікті өңдеу жүргізілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z54" w:id="53"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z54" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. Үй-жайларды желдету, ылғалды жинау, жатын бөлмелерде, оқу үй-жайларында және ойын бөлмелерінде науқаспен байланыста болған адамдарды барынша алшақтату ұйымдастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z55" w:id="54"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z55" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Менингококк инфекциясымен ауыратын науқастарды емдеуге жатқызу клиникалық және эпидемиологиялық көрсетімдері бойынша жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z56" w:id="55"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z56" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. Менингококк инфекциясымен ауыратын науқастарды емдеуге жатқызу үшін клиникалық көрсетімдер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) генерализацияланған түрі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) улану симптомдары және назофарингиттің өршуі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z57" w:id="56"/>
+    <w:bookmarkStart w:name="z57" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. Менингококк инфекциясымен ауыратын науқастарды емдеуге жатқызу үшін эпидемиологиялық көрсетімдер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) науқастың тұратын жері бойынша қажетті эпидемияға қарсы режимді сақтаудың мүмкін еместігі (әлеуметтік-қолайсыз отбасылар, жатақханалар және коммуналдық пәтерлер);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) денсаулық сақтау ұйымдарда, мектеп интернаттарда, жетім балалар мен ата-анасының қамқорлығынсыз қалған балаларға арналған білім беру ұйымдарында, сәбилер үйлерінде, санаторийлерде, медициналық-әлеуметтік мекемелерде (ұйымдарында), жазғы сауықтыру ұйымдарында және демалыс үйлеріндегі сырқаттану жағдайлары.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z58" w:id="57"/>
+      2) медициналық ұйымдардағы, мектеп-интернаттардағы, жетім балалар мен ата-анасының қамқорлығынсыз қалған балаларға арналған білім беру ұйымдарындағы, сәбилер үйлеріндегі, санаторийлердегі, арнаулы әлеуметтік қызметтер көрсету орталықтарындағы, жазғы сауықтыру ұйымдарында және демалыс үйлеріндегі ауру жағдайлары.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 42-тармаққа өзгеріс енгізілді - ҚР Денсаулық сақтау министрінің 17.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 67</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z58" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. Менингококк инфекциясынан кейін реконвалесценттерді ауруханадан шығару:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) оқшауланған түрі кезінде – клиникалық сауыққаннан кейін және бактерияға қарсы терапия аяқталғаннан күнтізбелік үш күннен кейін мұрын-жұтқыншақ сілемейінің бір реттік теріс бактериологиялық зерттеуінен кейін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) генерализацияланған түрі кезінде – клиникалық сауыққаннан кейін және бактерияға қарсы терапия аяқталғаннан күнтізбелік үш күннен кейін екі күндік аралықпен мұрын-жұтқыншақ сілемейінің екі реттік теріс бактериологиялық зерттеуінен кейін жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z59" w:id="58"/>
+    <w:bookmarkStart w:name="z59" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. Менингококк инфекциясымен ауырып сауыққан адамдар білім беру ұйымдарына стационардан шыққан соң немесе науқас үйде назофарингитпен ауырып сауыққаннан кейін күнтізбелік бес күн өткен соң бір рет теріс бактериологиялық зерттеуден кейін жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z60" w:id="59"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z60" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45. Менингит және менингоэнцефалит реконвалесценттері невропатологта екі жыл бойы бақылауда болады (бірінші жылы үш айда бір рет, кейінгі жылы алты айда бір рет).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z61" w:id="60"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z61" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. Менингококк инфекциясының және іріңді менингиттердің зертханалық диагностикасы қоздырғышты бөлу және сәйкестендіру арқылы бактериологиялық әдіспен (мұрын-жұтқыншақтың сілемейі), бояу арқылы бактериоскопиялық әдіспен, организм сұйықтықтарында (ликвор, қан және синусоидалды сұйықтық) ерекше антигендерді немесе қан сарысуында антиденелерді бөлу арқылы серологиялық әдіспен, биологиялық материалда (сынамада) нуклеин қышқылының айқын фрагменттерінің кіші шоғырлануын елеулі арттыруға қол жеткізуге мүмкіндік беретін полимеразды тізбекті реакция (бұдан әрі – ПТР) әдісімен жүзеге асырылады. ПТР биологиялық материалдағы қоздырғыштарды анықтаудың шұғыл әдістерінің ішіндегі анағұрлым сезімтал және ерекше әдіс болып табылады: көптеген белгілі микроорганизмдерді, оның ішінде өсірілмейтін микроорганизмдерді анықтау үшін үлгіде дезоксирибонуклеин қышқылының бірнеше молекуласының болуы жеткілікті. Жұлын сұйықтығын бөлме температурасында сақтау, мұздату-еріту (үш ретке дейін) сияқты факторлар әдістің сезімталдығына әсер етпейді. Молекулярлық-биологиялық әдістер үшін жоғары өнімділік, нәтижені алу жылдамдығы (бірнеше сағаттың ішінде, таза өсірінділерді бөлмей сәйкестендіру жүргізуге мүмкіндік береді) тән.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z62" w:id="61"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z62" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-параграф. COVID-19 коронавирустық инфекциясы кезінде санитариялық-эпидемияға қарсы, санитариялық-профилактикалық іс-шараларды жүргізуді ұйымдастыруға қойылатын санитариялық-эпидемиологиялық талаптар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z63" w:id="62"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z63" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       47. Тиісті әкімшілік-аумақтық бірлікте COVID-19 таралуына жол бермеу үшін бас мемлекеттік санитариялық дәрігерлер "Шектеу іс-шараларын, оның ішінде карантинді жүзеге асыру қағидаларын және пайда болу және таралу қаупі төнген кезде шектеу іс-шаралары, оның ішінде карантин енгізілетін инфекциялық аурулардың тізбесін бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 21 желтоқсандағы № ҚР ДСМ-293/2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4982,71 +5274,71 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">- және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>104-бабтарына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес қабылданған бас мемлекеттік санитариялық дәрігердің қаулысына сәйкес шаралар қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z64" w:id="63"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z64" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48. COVID-19 таралу қаупі туындауының алдын алу жөніндегі санитариялық-эпидемияға қарсы, санитариялық-профилактикалық іс-шараларды ұйымдастыру мақсатында бас мемлекеттік санитариялық дәрігерлер мыналарды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Қазақстан Республикасының аумағына шетелден кіруді (Қазақстан Республикасының аумағынан шығуды) және жекелеген өңірлерде (облыстарда, республикалық маңызы бар қалаларда және астанада) көлік құралдарының (әуе, темір жол, автомобиль жолдарының) қозғалысын шектеуді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5129,70 +5421,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) кәсіпкерлік субъектілерінің халықтың санитариялық-эпидемиологиялық саламаттылығы саласында қолдануға арналған бағдарламалық өнімдерді және ақпараттық платформаларды пайдалануын бақылауды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) объектілердің, сондай-ақ COVID-19-бен ауыратын науқастардың және олармен байланыста болған адамдардың объектіге баруы кезінде шектеу іс-шараларының, оның ішінде карантинді сақтауын бақылауды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z65" w:id="64"/>
+    <w:bookmarkStart w:name="z65" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49. Санитариялық-эпидемияға қарсы, санитариялық-профилактикалық іс-шаралар жүргізілетін жерлерде және (немесе) объектілерде COVID-19 таралуына жол бермеу үшін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) COVID-19 жұқтыру тәуекелі жоғары адамдар тобын айқындау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5467,70 +5759,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z66" w:id="65"/>
+    <w:bookmarkStart w:name="z66" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50. COVID-19 таралуына жол бермеу үшін меншік нысанына қарамастан объектілер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) кіреберістегі қызметкерлердің, келушілердің дене температурасын бақылауға арналған қондырғылармен;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5631,70 +5923,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) жүріп-тұру қарқындылығы байқалатын адамдар көп жиналатын жерлерде әлеуметтік қашықтықты сақтау үшін едендегі белгілер арқылы немесе шектеу тіректері арқылы орындарды белгілеумен;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) бактерицидті шамдармен немесе рециркуляторлармен қамтамасыз етіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z67" w:id="66"/>
+    <w:bookmarkStart w:name="z67" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51. Инфекцияны оқшаулау үшін тиісті әкімшілік-аумақтық бірлікте:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) карантиндік стационарлардың жұмыс істеуі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5741,90 +6033,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) эпидемияға қарсы іс-шаралар;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) сырқаттанған және байланыста болған адамдарды зертханалық тексеру, диагностикалау, емдеу, медициналық бақылау ұйымдастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z68" w:id="67"/>
+    <w:bookmarkStart w:name="z68" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52. Карантиндік стационарларды медициналық емес мақсаттағы ұйымдарда (қонақ үйлер, жатақханалар, санаторийлер және т.б.) орналастыру кезінде карантиндік стационарлардың басшылары карантин және эпидемияға қарсы жұмыс режимі талаптарының сақталуын тәулік бойы бақылау бекеттерінің жұмысы қамтамасыз етіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z69" w:id="68"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z69" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53. Жеке қорғаныш құралдарын дұрыс пайдалану мақсатында маскалар әрбір 3 сағатта уақтылы ауыстыруға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5843,70 +6135,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z70" w:id="69"/>
+    <w:bookmarkStart w:name="z70" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54. Бес жасқа дейінгі балаларды, қоғамдық тамақтану орындарында тамақ ішу жағдайларын және әлеуметтік қашықтықты сақтаған жеке, топтық спортпен шұғылданатын адамдарды қоспағанда қоғамдық орындарда халықтың келуіне, қызмет көрсетуіне және демалуына арналған үй-жайларда, қоғамдық көлікте медициналық немесе матадан тігілген маскаларды кию міндетті болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5925,70 +6217,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z71" w:id="70"/>
+    <w:bookmarkStart w:name="z71" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56. COVID-19 жұқтырудың алдын алу мақсатында COVID-19 бойынша іс-шараларды жүргізуге тартылған медициналық ұйымдарда:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) денсаулық сақтау ұйымдарында COVID-19-ды жоққа шығармайтын клиникалық белгілері бар пациент анықталған жағдайда оқшаулау үшін үй-жайлар бөлу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6147,126 +6439,126 @@
         </w:rPr>
         <w:t xml:space="preserve">
       9) COVID-19-бен ауыратын науқастарға және олармен байланыста болған адамдарға Санитариялық қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша COVID-19-бен науқастардың, COVID-19-бен ауыратын науқастармен байланыста болған адамдардың үйде оқшаулауды сақтау шарттарын міндетті түрде орындау туралы қолхатын тапсыра отырып, үйде оқшаулауды сақтау қажеттілігі туралы хабарлау жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z72" w:id="71"/>
+    <w:bookmarkStart w:name="z72" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       57. COVID-19-бен ауыратын науқастар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) науқастарды стационарға емдеуге жатқызу COVID-19 диагностикасы мен емдеудің клиникалық хаттамасына сәйкес көрсетілімдер бойынша жүзеге асырылады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) COVID-19 симптомсыз түрімен ауыратын пациенттер амбулаториялық жағдайда медициналық бақылауға және күнтізбелік 14 күнге үйде оқшаулауға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z73" w:id="72"/>
+    <w:bookmarkStart w:name="z73" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       58. COVID-19 ауыратын науақспен байланыста болған адамдар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Қазақстан Республикасының Бас мемлекеттік санитариялық дәрігерінің қаулыларының талаптарына сәйкес үйде оқшаулауға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6321,71 +6613,71 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z74" w:id="73"/>
+    <w:bookmarkStart w:name="z74" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       59. COVID-19-бен ауыратын науқастар, олармен байланыста болған, үйде оқшауланған адамдар Санитариялық қағидалардың 56-тармағының 9) тармақшасында, 57 және 58-тармақтарында көзделген талаптарды сақтайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z75" w:id="74"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z75" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       60. Денсаулық сақтау субъектілері тиісті әкімшілік-аумақтық бірліктерде "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6400,51 +6692,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес құрылған мобильді (мониторингтік) топтардың ақпаратының негізінде осы Санитариялық қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес COVID-19 таралуының туындау немесе туындау қаупі жағдайлары туралы ақпаратты аумақтық бөлімшеге жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6463,70 +6755,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z76" w:id="75"/>
+    <w:bookmarkStart w:name="z76" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       61. Аумақтық бөлімшелер инфекцияны оқшаулау бойынша санитариялық-эпидемияға қарсы, санитариялық-профилактикалық іс-шараларды ұйымдастыру және жүргізу кезінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) COVID-19 жағдайын тіркеу туралы хабарламаны алған сәттен бастап үш сағат ішінде COVID-19-бен ауыратын науқастан сұрау алуды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6663,204 +6955,204 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) халықты COVID-19 таралуы бойынша ағымдағы эпидемиологиялық жағдай және қолданылатын шаралар туралы хабардар етуді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10) жеке құрам мен азаматтық персонал арасында COVID-19 расталған жағдайлары анықталған кезде халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы қызметті жүзеге асыратын мемлекеттік органдардың бөлімшелерін екі сағаттың ішінде хабардар етуді жүзеге асырады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z77" w:id="76"/>
+    <w:bookmarkStart w:name="z77" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       62. COVID-19 бойынша сырқаттанушылық бойынша жағдайдың асқынуы кезінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) COVID-19 оқшаулау жөніндегі іс-шараларға көмек көрсетуге денсаулық сақтау саласындағы білім және ғылым ұйымдары;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) патогендігі II топтағы микроорганизмдермен жұмыс істеуге уақытша рұқсат алғаннан кейін (ол болмаған кезде) COVID-19 диагностикасын жүргізуге медициналық ұйымдардың зертханалары тартылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z78" w:id="77"/>
+    <w:bookmarkStart w:name="z78" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       63. Осы параграфта белгіленген талаптар бұзылған және сақталмаған кезде Қазақстан Республикасының заңнамасында белгіленген жауапкершілік көзделеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z79" w:id="78"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z79" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-параграф. Желшешек және скарлатина кезінде санитариялық-эпидемияға қарсы, санитариялық-профилактикалық іс-шараларды ұйымдастыруға және жүргізуге қойылатын санитариялық-эпидемиологиялық талаптар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z80" w:id="79"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z80" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       64. Желшешекпен және скарлатинамен ауыратын науқастарды анықтауды медициналық ұйымдардың медицина қызметкерлері амбулаториялық қабылдау, үйде қарау, медициналық қарап-тексеру, динамикалық бақылау және медициналық ұйымдарға барған кезде жүргізеді. Диагноз аурудың клиникалық көріністері және (немесе) зертханалық зерттеу нәтижелерінің және (немесе) эпидемиологиялық анамнезінің негізінде қойылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z81" w:id="80"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z81" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       65. Желшешекпен, скарлатинамен ауыратын науқастарды емдеуге жатқызу клиникалық және эпидемиологиялық көрсеткіштер бойынша жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z82" w:id="81"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z82" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       66. Желшешекпен және скарлатинамен ауыратын науқастарды емдеуге жатқызудың клиникалық көрсеткіштері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) екі айлыққа дейінгі балалардағы аурудың барлық түрі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6871,286 +7163,348 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ауырлық дәрежесі орташа және ауыр науқастар;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) қосымша патологиясы бар созылмалы аурудың түрі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z83" w:id="82"/>
+    <w:bookmarkStart w:name="z83" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       67. Желшешекпен және скарлатинамен ауыратын науқастарды емдеуге жатқызу үшін эпидемиологиялық көрсеткіштер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkEnd w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) науқастың тұрғылықты жері бойынша қажетті эпидемияға қарсы режимді сақтау мүмкіндігінің болмауы (әлеуметтік жағдайы төмен отбасылар, жатақхана, казармалар, коммуналдық пәтерлер);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) денсаулық сақтау ұйымдардағы, мектеп-интернаттардағы, жетім балалар мен ата-анасының қамқорлығынсыз қалған балаларға арналған білім беру ұйымдарындағы, сәбилер үйіндегі, санаторийлердегі, медициналық-әлеуметтік мекемелердегі (ұйымдарындағы), жазғы сауықтыру ұйымдарындағы, демалыс үйлеріндегі ауру жағдайлары.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z84" w:id="83"/>
+      2) медициналық ұйымдардағы, мектеп-интернаттардағы, жетім балалар мен ата-анасының қамқорлығынсыз қалған балаларға арналған білім беру ұйымдарындағы, сәбилер үйлеріндегі, санаторийлердегі, арнаулы әлеуметтік қызметтер көрсету орталықтарындағы, жазғы сауықтыру ұйымдарындағы, демалыс үйлеріндегі ауру жағдайлары.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 67-тармаққа өзгеріс енгізілді - ҚР Денсаулық сақтау министрінің 17.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 67</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z84" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       68. Науқаспен байланыста болған адамдарды медициналық бақылауды ұйымдастырылған ұжымдарда медицина қызметкерлері байланыста болған адамның орналасқан жері бойынша жүргізеді. Амбулаториялық-емханалық көмек көрсететін ұйымдарда медициналық бақылау нәтижелері "Денсаулық сақтау саласындағы есепке алу құжаттамасының нысандарын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің міндетін атқарушының 2020 жылғы 30 қазандағы № ҚР ДСМ-175/2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасы Әділет министрлігінде 2020 жылғы 4 қарашада № 21579 болып тіркелген) бекітілген № 001/е және 052/е нысандарында көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z85" w:id="84"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z85" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       69. Медициналық бақылау ұзақтығы соңғы науқас анықталған сәттен бастап желшешек кезінде күнтізбелік жиырма бір күнді, скарлатина кезінде күнтізбелік жеті күнді құрайды және сауалнама алуды, қарап-тексеруді және термометрияны қамтиды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z86" w:id="85"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z86" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       70. Науқаспен байланыста болған адамдарды оқшаулау жүргізілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z87" w:id="86"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z87" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       71. Балаларды мектепке дейінгі ұйымдарда (6 жасқа дейінгі балалар үшін) желшешек тіркелген кезде соңғы науқасты оқшаулаған сәттен бастап күнтізбелік жиырма бір күнге карантин, скарлатина тіркелген кезде күнтізбелік жеті күнге карантин белгіленеді. Мектепке дейінгі ұйымдарда желшешек, скарлатина қайта пайда болған жағдайда ауырып сауыққан балалар жіті көріністері жойылғаннан кейін топқа жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z88" w:id="87"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z88" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       72. Желшешекпен ауырып сауыққан балалар ұйымдастырылған ұжымға сауығуына қарай, бірақ бөртпе пайда болған кезден бастап тоғыз күннен кейін жіберіледі. Карантин кезінде жаңадан келген және уақытша болмаған балаларды қабылдауға, сондай-ақ балалар мен персоналды бір топтан екінші топқа ауыстыруға жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z89" w:id="88"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z89" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       73. Желшешекті, скарлатинаны эпидемиологиялық зерттеп-тексеру бір ұйымдастырылған ұжымда өзара байланысты үш және одан да көп жағдайларды тіркеу кезінде жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z90" w:id="89"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z90" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       74. Ұйымдастырылған бір ұжымда өзара байланысты екі және одан да көп скарлатина ауруы тіркелген кезде науқаспен байланыста болған адамдарға бактериологиялық зерттеп-тексеру жүргізіледі. Зерттеп-тексеру кезінде анықталған бактерия тасымалдаушылар санация кезінде балаларды мектепке дейінгі ұйымдарға барудан шеттетіледі, оларды ұжымға жіберу санациядан кейін және бактериологиялық зерттеп-тексерудің теріс нәтижесін алған соң жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z91" w:id="90"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z91" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       75. Желшешек, скарлатина тіркелген кезде қорытынды дезинфекциялау жүргізілмейді. Үй-жайды ағымдық дезинфекциялау және желдету карантин аяқталғаннан кейін жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkEnd w:id="93"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7437,68 +7791,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">нысан </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z93" w:id="91"/>
+    <w:bookmarkStart w:name="z93" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> COVID-19-бен ауыратын науқастың, COVID-19-бен ауыратын науқаспен байланыста болған адамның үй карантинін сақтау шарттарын міндетті түрде орындау туралы қолхаты</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Елді мекен ________________ 202 __ жылғы "___" ______ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7958,68 +8312,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы мемлекеттік органның аумақтық бөлімшесінің атауы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z95" w:id="92"/>
+    <w:bookmarkStart w:name="z95" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> COVID-19 пайда болуы немесе таралуының туындау қаупі жағдайлары туралы ақпарат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkEnd w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша жаңа редакцияда - ҚР Денсаулық сақтау министрінің 05.04.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8608,282 +8962,282 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ ҚР ДСМ -47 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 2 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z97" w:id="93"/>
+    <w:bookmarkStart w:name="z97" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Денсаулық сақтау министрлігінің күші жойылған кейбір бұйрықтарының тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z98" w:id="94"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z98" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Күші жойылды - ҚР Денсаулық сақтау министрінің 05.10.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ ҚР ДСМ-111</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z99" w:id="95"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z99" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Санитариялық-эпидемияға қарсы және санитариялық-профилактикалық іс-шараларды ұйымдастыру мен жүргізудің кейбір мәселелері туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 5 шiлдедегi № ҚР ДСМ-78/2020 бұйрығына </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымша</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының Әділет министрлігінде 2020 жылғы 6 шiлдеде № 20935 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z100" w:id="96"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z100" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Қазақстан Республикасы Денсаулық сақтау министрлігі мен Қазақстан Республикасы Ұлттық экономика министрлігінің кейбір бұйрықтарына өзгерістер енгізу туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 29 шiлдедегi № ҚР ДСМ-91/2020 бұйрығының 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының Әділет министрлігінде 2020 жылғы 29 шiлдеде № 21033 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z101" w:id="97"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z101" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Санитариялық-эпидемияға қарсы және санитариялық-профилактикалық іс-шараларды ұйымдастыру мен жүргізудің кейбір мәселелері туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 5 шiлдедегi № ҚР ДСМ-78/2020 бұйрығына толықтырулар енгізу туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 10 қазандағы № ҚР ДСМ-123/2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Қазақстан Республикасының Әділет министрлігінде 2020 жылғы 10 қазанда № 21401 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkEnd w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -9209,31 +9563,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>