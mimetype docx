--- v1 (2026-06-10)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ac3e168" w14:textId="ac3e168">
+    <w:p w14:paraId="0d20f52" w14:textId="0d20f52">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -152,354 +152,342 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Осы қаулы 01.07.2021 бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Техникалық реттеу туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1 тармағының 4) тармақшасына сәйкес </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БҰЙЫРАМЫН:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Сауда және интеграция министрінің м.а. 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> (12.07.2026 қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...68 lines deleted...]
-    <w:bookmarkStart w:name="z2" w:id="0"/>
+    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған Көлік құралының типін мақұлдауларды, шасси типін мақұлдауларды бекіту және тіркеу жөніндегі </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидалары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z3" w:id="1"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Көлік құралының типін мақұлдауларды, шасси типін мақұлдауларды бекіту және тіркеу жөніндегі қағидаларды және Көлік құралының типін мақұлдауларды, шасси типін мақұлдауларды ресімдеудің дұрыстығын және негізділігін тексеру жөніндегі қағидаларды бекіту туралы" Қазақстан Республикасы Инвестициялар және даму министрінің міндетін атқарушы 2015 жылғы 24 ақпандағы № 170 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11062 тіркелген, "Әділет" ақпараттық-құқықтық жүйесінде 2015 жылғы 9 маусымда жарияланған) күші жойылды деп танылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Қазақстан Республикасы Сауда және интеграция министрлігінің Техникалық реттеу және метрология комитеті Қазақстан Республикасының заңнамада белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z6" w:id="4"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрықты Қазақстан Республикасы Сауда және интеграция министрлігінің интернет-ресурсында орналастыруды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Сауда және интеграция вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z8" w:id="6"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z8" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы бұйрық 2021 жылдың 1 шілдеден бастап күшіне енеді және ресми жариялануға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -685,64 +673,64 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасының</w:t>
+              <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>сауда және интеграция</w:t>
+              <w:t>Сауда және интеграция</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>министрінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -756,508 +744,462 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 336-НҚ бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...15 lines deleted...]
-      </w:r>
+    <w:bookmarkStart w:name="z10" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Көлік құралдарының типін мақұлдауларды, шасси типін мақұлдауларды бекіту және тіркеу жөніндегі қағидалар</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">
+      Ескерту. Қағидалар жаңа редакцияда - ҚР Сауда және интеграция министрінің м.а. 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
-[...17 lines deleted...]
-</w:t>
+        <w:t>№ 151-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Қағидалар жаңа редакцияда көзделген - ҚР Сауда және интеграция министрінің м.а. 31.03.2026 </w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (12.07.2026 қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Көлік құралының типін мақұлдауларды, шасси типін мақұлдауларды бекіту және тіркеу жөніндегі қағидалар</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z11" w:id="7"/>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z12" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Осы Көлік құралдарының типін мақұлдауларды, шасси типін мақұлдауларды бекіту және тіркеу жөніндегі қағидалар (бұдан әрі – Қағидалар) "Техникалық реттеу туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тармағының 4) тармақшасына сәйкес әзірленді және көлік құралының типін мақұлдауларды, шасси типін мақұлдауларды бекіту және тіркеу тәртібін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z13" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) дайындаушы – Қазақстан Республикасының немесе Еуразиялық экономикалық одаққа мүше мемлекеттің заңнамасына сәйкес тіркелген, өз атынан өнім өндіруді немесе өндіру мен өткізуді жүзеге асыратын заңды тұлға немесе дара кәсіпкер ретінде тіркелген жеке тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) көлік құралының типін мақұлдау – айналымға енгізілген көлік құралдарының бір типке жатқызылған, "Кеден одағының "Доңғалақты көлік құралдарының қауіпсіздігі туралы" техникалық регламентін қабылдау туралы" Кеден одағы комиссиясының № 877 шешімімен бекітілген Кеден одағының 018/2011 "Доңғалақты көлік құралдарының қауіпсіздігі туралы" техникалық регламентінің (бұдан әрі – КО ТР 018/2011) талаптарына сәйкестігін куәландыратын құжат;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) өтiнiм берушi – Қазақстан Республикасының немесе Еуразиялық экономикалық одаққа мүше мемлекеттің заңнамасына сәйкес тіркелген, сәйкестікті бағалауды жүргізу үшін өнімді, процестерді және көрсетілетін қызметті ұсынған заңды тұлға немесе дара кәсіпкер ретінде тіркелген жеке тұлға (дайындаушы, импорттаушы, дайындаушы уәкілеттік берген тұлға, сатушы);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) техникалық реттеу саласындағы уәкілетті орган (бұдан әрі – уәкілетті орган) – техникалық реттеу саласында басшылықты және салааралық үйлестіруді жүзеге асыратын орталық атқарушы орган;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) техникалық реттеудің ақпараттық жүйесі (бұдан әрі – ақпараттық жүйе) – техникалық реттеу, өлшем бірлігін қамтамасыз етудің мемлекеттік жүйесінің, ұлттық стандарттау жүйесінің тізілімдеріндегі және Еуразиялық экономикалық одақтың сәйкестікті бағалау туралы берілген немесе қабылданған құжаттарының бірыңғай тізілімдеріндегі мәліметтер мен ақпараттарын сақтауға, өңдеуге, іздеуге, таратуға, беруге және ұсынуға арналған автоматтандырылған цифрлық жүйе;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) техникалық хатшылық – көлік құралының типін мақұлдауды, шасси типін мақұлдауды ресімдеудің дұрыстығы мен негізділігін тексеру, көлік құралы конструкциясының қауіпсіздігі туралы берілген куәліктер жөніндегі мәліметтерді жинау және көлік құралдарын жасаушыларға халықаралық сәйкестендіру кодтарын беру жөніндегі қызметті жүзеге асыруға уәкілетті орган айқындайтын ұйым;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) шасси типін мақұлдау – бір типке жатқызылған, айналымға енгізілген шассидің 018/2011 КО ТР талаптарына сәйкестігін куәландыратын құжат.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1 тарау. Жалпы ережелер</w:t>
-[...243 lines deleted...]
-      4. Көлік құралының типін мақұлдауларды, шасси типін мақұлдауларды бекітуді және тіркеуді уәкілетті орган ақпараттық жүйеде олардың уәкілетті органға келіп түскен күнінен бастап есептелетін күнтізбелік он күн ішінде жүзеге асырады.</w:t>
+        <w:t xml:space="preserve"> 2-тарау. Көлік құралдарының типін мақұлдауларды, шасси типін мақұлдауларды бекіту және тіркеу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z17" w:id="13"/>
+    <w:bookmarkStart w:name="z15" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Техникалық хатшылық көлік құралының типін мақұлдауларды, шасси типін мақұлдауларды ресімдеудің дұрыстығы мен негізділігін тексерудің оң нәтижесі кезінде көлік құралының типін мақұлдауды, шасси типін мақұлдауды бекіту үшін цифрлық жүйеде уәкілетті органға ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z16" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Көлік құралының типін мақұлдауларды, шасси типін мақұлдауларды бекітуді және тіркеуді уәкілетті орган цифрлық жүйеде олардың уәкілетті органға келіп түскен күнінен бастап есептелетін күнтізбелік он күн ішінде жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z17" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Көлік құралының типін мақұлдауды, шасси типін мақұлдауды уәкілетті орган мемлекеттік техникалық реттеу жүйесінің деректер тізілімінде тіркейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Көлік құралының типін мақұлдау, шасси типін мақұлдау бекітілгеннен кейін өтінім берушіге және (немесе) дайындаушыға цифрлық жүйеде қолжетімді болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1583,31 +1525,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>