--- v0 (2025-10-28)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="950eaeb" w14:textId="950eaeb">
+    <w:p w14:paraId="ac3e168" w14:textId="ac3e168">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,414 +93,514 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Көлік құралының типін мақұлдауларды, шасси типін мақұлдауларды бекіту және тіркеу жөніндегі қағидаларды бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Сауда және интеграция министрінің 2021 жылғы 14 мамырдағы № 336-НҚ бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2021 жылғы 18 мамырда № 22753 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Сауда және интеграция министрінің 2021 жылғы 14 мамырдағы № 336-НҚ бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2021 жылғы 18 мамырда № 22753 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Осы қаулы 01.07.2021 бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Кіріспе жаңа редакцияда көзделген - ҚР Сауда және интеграция министрінің м.а. 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Техникалық реттеу туралы" 2020 жылғы 30 желтоқсандағы Қазақстан Республикасы Заңының 7-бабы 1 тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:bookmarkStart w:name="z2" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған Көлік құралының типін мақұлдауларды, шасси типін мақұлдауларды бекіту және тіркеу жөніндегі </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидалары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Көлік құралының типін мақұлдауларды, шасси типін мақұлдауларды бекіту және тіркеу жөніндегі қағидаларды және Көлік құралының типін мақұлдауларды, шасси типін мақұлдауларды ресімдеудің дұрыстығын және негізділігін тексеру жөніндегі қағидаларды бекіту туралы" Қазақстан Республикасы Инвестициялар және даму министрінің міндетін атқарушы 2015 жылғы 24 ақпандағы № 170 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 11062 тіркелген, "Әділет" ақпараттық-құқықтық жүйесінде 2015 жылғы 9 маусымда жарияланған) күші жойылды деп танылсын.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қазақстан Республикасы Сауда және интеграция министрлігінің Техникалық реттеу және метрология комитеті Қазақстан Республикасының заңнамада белгіленген тәртіппен:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
-[...15 lines deleted...]
-      3. Қазақстан Республикасы Сауда және интеграция министрлігінің Техникалық реттеу және метрология комитеті Қазақстан Республикасының заңнамада белгіленген тәртіппен:</w:t>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z5" w:id="4"/>
-[...15 lines deleted...]
-      1) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
+    <w:bookmarkStart w:name="z6" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы бұйрықты Қазақстан Республикасы Сауда және интеграция министрлігінің интернет-ресурсында орналастыруды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z6" w:id="5"/>
-[...15 lines deleted...]
-      2) осы бұйрықты Қазақстан Республикасы Сауда және интеграция министрлігінің интернет-ресурсында орналастыруды қамтамасыз етсін.</w:t>
+    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Сауда және интеграция вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z7" w:id="6"/>
-[...15 lines deleted...]
-      4. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Сауда және интеграция вице-министріне жүктелсін.</w:t>
+    <w:bookmarkStart w:name="z8" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Осы бұйрық 2021 жылдың 1 шілдеден бастап күшіне енеді және ресми жариялануға жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z8" w:id="7"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      Қазақстан Республикасының</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>сауда және интеграция министрі</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -656,424 +756,508 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 336-НҚ бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z10" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Қағидалар жаңа редакцияда көзделген - ҚР Сауда және интеграция министрінің м.а. 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 151-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Көлік құралының типін мақұлдауларды, шасси типін мақұлдауларды бекіту және тіркеу жөніндегі қағидалар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z11" w:id="9"/>
+    <w:bookmarkStart w:name="z11" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1 тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z12" w:id="10"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z12" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы көлік құралының типін мақұлдауларды, шасси типін мақұлдауларды бекіту және тіркеу жөніндегі қағидалар (бұдан әрі – қағидалар) "Техникалық реттеу туралы" 2020 жылғы 30 желтоқсандағы Қазақстан Республикасы Заңының 7-бабы 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді және көлік құралының типін мақұлдауларды, шасси типін мақұлдауларды бекіту және тіркеу тәртібін анықтайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z13" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) дайындаушы – Қазақстан Республикасының немесе Еуразиялық экономикалық одаққа мүше мемлекеттің заңнамасына сәйкес тіркелген, өз атынан өнім өндіруді немесе өндіру мен өткізуді жүзеге асыратын заңды тұлға немесе дара кәсіпкер ретінде тіркелген жеке тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) көлік құралының типін мақұлдау – айналымға енгізілген көлік құралдарының бір типке жатқызылған Кеден одағының "Доңғалақты көлік құралдарының қауіпсіздігі туралы" Техникалық регламентін қабылдау туралы" 2011 жылғы 9 желтоқсандағы № 877 Еуразиялық экономикалық комиссияның Шешімімен бекітілген Кеден одағының "Доңғалақты көлік құралдарының қауіпсіздігі туралы" Техникалық регламентінде КО ТР 018/2011 (бұдан әрі – КО ТР 018/2011) талаптарына сәйкестігін куәландыратын құжат;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) өтiнiм берушi – Қазақстан Республикасының немесе Еуразиялық экономикалық одаққа мүше мемлекеттің заңнамасына сәйкес тіркелген, сәйкестікті бағалауды жүргізу үшін өнімді, процестерді және көрсетілетін қызметті ұсынған заңды тұлға немесе дара кәсіпкер ретінде тіркелген жеке тұлға (дайындаушы, импорттаушы, дайындаушы уәкілеттік берген тұлға, сатушы);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) техникалық реттеу саласындағы уәкілетті орган (бұдан әрі – уәкілетті орган) – техникалық реттеу саласында басшылықты және салааралық үйлестіруді жүзеге асыратын орталық атқарушы орган;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) техникалық реттеудің ақпараттық жүйесі (бұдан әрі - ақпараттық жүйе) – техникалық реттеу тізілімдеріндегі, өлшем бірлігін қамтамасыз етудің мемлекеттік жүйесінің, ұлттық стандарттау жүйесінің және Еуразиялық экономикалық одақтың сәйкестікті бағалау туралы берілген немесе қабылданған құжаттарының бірыңғай тізілімдерінің мәліметтері мен ақпараттарын сақтауға, өңдеуге, іздеуге, таратуға, беруге және ұсынуға арналған автоматтандырылған ақпараттық жүйе;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) техникалық хатшылық – көлік құралының типін мақұлдауды, шасси типін мақұлдауды ресімдеудің дұрыстығы мен негізділігін тексеру, көлік құралы конструкциясының қауіпсіздігі туралы берілген куәліктер жөніндегі мәліметтерді жинау және көлік құралдарын жасаушыларға халықаралық сәйкестендіру кодтарын беру жөніндегі қызметті жүзеге асыруға уәкілетті орган айқындайтын ұйым;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) шасси типін мақұлдау – айналымға енгізілген шассидің 018/2011 КС ТР талаптарына бір түрі ретінде жіктелген сәйкестігін куәландыратын құжат.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z14" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2 тарау. Көлік құралының типін мақұлдауларды, шасси типін мақұлдауларды бекіту және тіркеу тәртібі</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z13" w:id="11"/>
-[...15 lines deleted...]
-      2. Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
+    <w:bookmarkStart w:name="z15" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Техникалық хатшылық көлік құралының типін мақұлдауларды, шасси типін мақұлдауларды ресімдеудің дұрыстығы мен негізділігін тексерудің оң нәтижесі кезінде көлік құралының типін мақұлдауларды, шасси типін мақұлдауларды ақпараттық жүйеде бекіту үшін уәкілетті органға ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:p>
-[...139 lines deleted...]
-        <w:t xml:space="preserve"> 2 тарау. Көлік құралының типін мақұлдауларды, шасси типін мақұлдауларды бекіту және тіркеу тәртібі</w:t>
+    <w:bookmarkStart w:name="z16" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Көлік құралының типін мақұлдауларды, шасси типін мақұлдауларды бекітуді және тіркеуді уәкілетті орган ақпараттық жүйеде олардың уәкілетті органға келіп түскен күнінен бастап есептелетін күнтізбелік он күн ішінде жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z15" w:id="13"/>
-[...15 lines deleted...]
-      3. Техникалық хатшылық көлік құралының типін мақұлдауларды, шасси типін мақұлдауларды ресімдеудің дұрыстығы мен негізділігін тексерудің оң нәтижесі кезінде көлік құралының типін мақұлдауларды, шасси типін мақұлдауларды ақпараттық жүйеде бекіту үшін уәкілетті органға ұсынады.</w:t>
+    <w:bookmarkStart w:name="z17" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Көлік құралының типін мақұлдауды, шасси типін мақұлдауды уәкілетті орган мемлекеттік техникалық реттеу жүйесінің деректер тізілімінде тіркейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z16" w:id="14"/>
-[...15 lines deleted...]
-      4. Көлік құралының типін мақұлдауларды, шасси типін мақұлдауларды бекітуді және тіркеуді уәкілетті орган ақпараттық жүйеде олардың уәкілетті органға келіп түскен күнінен бастап есептелетін күнтізбелік он күн ішінде жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z18" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Көлік құралының типін мақұлдау, шасси типін мақұлдау бекітілгеннен кейін өтінім берушіге және (немесе) дайындаушыға ақпараттық жүйеде қол жетімді болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z17" w:id="15"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1399,31 +1583,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>