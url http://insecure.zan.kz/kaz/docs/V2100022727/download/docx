--- v0 (2025-12-30)
+++ v1 (2026-06-10)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1e0a197" w14:textId="1e0a197">
+    <w:p w14:paraId="fb5858a" w14:textId="fb5858a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -8567,184 +8567,198 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       92. Бірыңғай сатып алушы аукциондық сауда-саттық қорытындылары шығарылған күннен бастап күнтізбелік 15 (он бес) күн ішінде аукциондық сауда-саттық жеңімпазына электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызметті сатып алу туралы шарттың жобасын жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="174"/>
     <w:bookmarkStart w:name="z231" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      93. Аукциондық сауда-саттықтардың жеңімпазы электр қуатын сатып алу шартының жобасын алған күннен бастап күнтізбелік 30 (отыз) күн ішінде осы Қағидалардың 104-тармағының 2) тармақшасында көзделген мерзімдер өткеннен кейін келесі айдың бірінші күнінен басталатын 15 (он бес) жылға тең мерзімге аукциондық сауда-саттық нәтижесі бойынша айқындалған генерацияның маневрлік режимі бар жаңадан пайдалануға берілетін генерациялайтын қондырғыларды салу кезінде электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызметке жеке тариф бойынша көрсетілген шартқа қол қояды.</w:t>
+      93. Осы Қағидаларда көзделген жағдайларды қоспағанда аукциондық сауда-саттық жеңімпазы электр қуатын сатып алу шартының жобасын алған күннен бастап күнтізбелік 30 (отыз) күн ішінде есептеу осы Қағидалардың 104-тармағының 2) тармақшасында көзделген мерзімдер өткеннен кейін келесі айдың бірінші күнінен басталатын, 15 (он бес) жылға тең мерзімге аукциондық сауда-саттық нәтижесі бойынша айқындалған генерацияның маневрлік режимі бар жаңадан пайдалануға берілетін генерациялайтын қондырғыларды салу кезінде электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызметке жеке тариф бойынша көрсетілген шартқа қол қояды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...76 lines deleted...]
-      Бұл ретте осы тармақтың бірінші бөлігінде көзделген ұстап тұру бойынша көрсетілетін қызметті сатып алу көлемі және ұстап тұру бойынша көрсетілетін қызметті сатып алу мерзімі ұлғаю жағына қарай түзетуге жатпайды.</w:t>
+        <w:t>
+      Осы Қағидалардың 104-тармағының 2) тармақшасында көзделген мерзімдер өткенге дейін генерацияның маневрлік режимі бар генерациялайтын қондырғыларды бірінші аттестаттаудан өткізу кезінде электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызметтерді сатып алудың басталуы осы Қағидалардың 104-тармағының 2) тармақшасында көзделген мерзімдер өткеннен кейінгі келесі айдың бірінші күні немесе мына талаптар орындалған кезде аукциондық сауда-саттық жеңімпазы бірінші аттестациядан өткен айдан кейінгі айдың бірінші күні болып табылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) генерацияның маневрлік режимі бар генерациялайтын қондырғыны мерзімінен бұрын пайдалануға енгізу жоспарланғаны туралы аукциондық сауда-саттық жеңімпазы уәкілетті орган мен бірыңғай сатып алушыға осы Қағидаларда белгіленген генерацияның маневрлік режимі бар жаңадан пайдалануға берілетін генерациялайтын қондырғыларды пайдалануға қабылдау актісінің көшірмесін ұсыну мерзімі аяқталатын жылдың алдындағы жылдың 15 қазанынан кешіктірмей хабарлама жіберуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) аукциондық сауда-саттықтың жеңімпазы мен бірыңғай сатып алушы аукциондық сауда-саттық жеңімпазы бірінші аттестациядан өткен айдан кейінгі айдың бірінші күнінен бастап көрсетілетін қызметтерді сатып алу күнін белгілейтін электр қуатын сатып алу шартына тиісті қосымша келісімге осы Қағидаларда белгіленген генерацияның маневрлік режимі бар жаңадан пайдалануға берілетін генерациялайтын қондырғыларды пайдалануға қабылдау актісінің көшірмесін ұсыну мерзімі аяқталатын жылдың алдындағы жылдың 1 қарашасынан кешіктірмей қол қоюы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Генерацияның маневрлік режимі бар жаңадан пайдалануға берілетін генерациялайтын қондырғыларды пайдалануға қабылдау актісінің көшірмесін ұсыну үшін электр қуатын сатып алу шартында белгіленген мерзімдер өткенге дейін генерацияның маневрлік генерация режимі бар генерациялайтын қондырғыларды бірінші аттестаттаудан өткізу кезінде және осы Қағидалардың 93-тармағы екінші бөлігінің 1) және 2) тармақтарында көзделген талаптар орындалған кезде электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызметті сатып алудың басталу күні кейінге шегеріледі және электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызметті сатып алу мерзімі он бес (15) жылға тең, аукциондық сауда-саттықтың жеңімпазы бірінші аттестаттаудан өткен айдан кейінгі айдың бірінші күнінен басталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электр қуатын сатып алу шартына сәйкес белгіленген мерзімдер өткеннен кейін генерацияның маневрлік режимі бар генерациялайтын қондырғыларды бірінші аттестаттаудан өткізу кезінде электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызметтерді сатып алудың басталуы аукциондық сауда-саттық жеңімпазы бірінші аттестаттаудан өткен келесі айдың бірінші күні болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте генерацияның маневрлік режимі бар жаңадан пайдалануға берілетін генерациялайтын қондырғыларды салу кезінде электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызметке жеке тариф, осы тармақтың бірінші бөлігінде көзделген аукциондық сауда-саттық жеңімпазының электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызметтерді сатып алу мерзімі ұлғаю жағына қарай түзетуге жатпайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 93-тармақ жаңа редакцияда - ҚР Энергетика министрінің 01.10.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 369-н/қ</w:t>
+        <w:t xml:space="preserve">      Ескерту. 93-тармақ жаңа редакцияда - ҚР Энергетика министрінің 23.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 87-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -10401,383 +10415,369 @@
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z246" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       104. Электр қуатын сатып алу шартына қол қойылғаннан кейін аукциондық сауда-саттықтың жеңімпазы бірыңғай сатып алушыға мынадай құжаттар мен ақпаратты ұсынады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z307" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мемлекеттік сәулет-құрылыс бақылауын жүзеге асыратын мемлекеттік органға жіберілген, генерацияның маневрлік режимі бар (электр қуатын сатып алу шартының орындалуын қамтамасыз ететін) жаңадан пайдалануға берілетін генерациялайтын қондырғылардың құрылыс-монтаждау жұмыстарының басталғаны туралы хабарламаның көшірмесі, бұл ретте газ электр станциялары және гидроэлектр станциялары үшін бұл көшірме электр қуатын сатып алу шартына қол қойылған күннен бастап 24 (жиырма төрт) ай ішінде ұсынылады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z308" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) Құрылыс қызметі туралы </w:t>
-[...21 lines deleted...]
-    </w:p>
+      2) Құрылыс қызметі туралы заңда айқындалған тәртіппен бекітілген генерацияның маневрлік режимі бар (электр қуатын сатып алу шартының орындалуын қамтамасыз ететін) жаңадан пайдалануға берілетін генерациялайтын қондырғыларды пайдалануға қабылдау актісінің көшірмесі, бұл ретте газ электр станциялары үшін осы көшірме электр қуатын сатып алу шартына қол қойылған күннен бастап 48 (қырық сегіз) ай ішінде, ал гидроэлектр станциялары үшін – электр қуатын сатып алу шартына қол қойылған күннен бастап 60 (алпыс) ай ішінде ұсынылады."; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z309" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) бірыңғай сатып алушының сұратуы бойынша генерацияның маневрлік режимі бар (электр қуатын сатып алу шартының орындалуын қамтамасыз ететін) жаңадан пайдалануға берілетін генерациялайтын қондырғылардың салыну барысы туралы ақпарат;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...52 lines deleted...]
-      Бұл ретте генерацияның маневрлік режимі бар генерациялайтын қондырғыны салу жобасын іске асыру процесінде аукциондық сауда-саттық жеңімпазына электр қуатын сатып алу шартын кейіннен түзете отырып, көрсетілген жобаның электр қуатының әзірлігін ұстап тұру жөніндегі көрсетілетін қызмет көлемінің электр қуатының әзірлігін ұстап тұру жөніндегі көрсетілетін қызметтің шарттық көлемінен 15 (он бес) %-ға дейін ұлғаю жағына қарай да, кему жағына (электр қуатының әзірлігін ұстап тұру жөніндегі көрсетілетін қызметтің шарттық көлемінен) қарай да ауытқуына жол беріледі.</w:t>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z310" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) осы Қағидалардың 95-тармағына сәйкес электр қуатын сатып алу шартының орындалуын қаржылық қамтамасыз ету.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте генерацияның маневрлік режимі бар генерациялайтын қондырғыны салу жобасын іске асыру процесінде аукциондық сауда-саттық жеңімпазына электр қуатын сатып алу шартын кейіннен түзете отырып, аукциондық сауда-саттық жеңімпазы жолдаған электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызмет көлемінің ауытқуы туралы хабарлама негізінде көрсетілген жобаның электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызмет көлемінің электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызметтің шарттық көлемінен 15 (он бес) %-ға дейін ұлғаю жағына қарай да, кему жағына (электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызметтің шарттық көлемінен) қарай да ауытқуына жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электр қуатын сатып алу шарты бойынша электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызмет көлемінің шарттық көлемінен көрсетілген жобаның электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызметінің көлемін түзету үшін аукциондық сауда-саттық жеңімпазы электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызмет көлемінің шарттық көлемінен көрсетілген жобаның электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызметі көлемінің ауытқуы туралы хабарламаны уәкілетті органға және бірыңғай сатып алушыға осы Қағидаларда белгіленген генерацияның маневрлік режимі бар жаңадан пайдалануға берілетін генерациялық қондырғыларды пайдалануға қабылдау актісінің көшірмесін ұсыну мерзімі аяқталатын жылдың алдындағы жылдың 15 қазанынан кешіктірмей жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 104-тармақ жаңа редакцияда - ҚР Энергетика министрінің м.а. 15.02.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 63</w:t>
+        <w:t xml:space="preserve">      Ескерту. 104-тармақ жаңа редакцияда - ҚР Энергетика министрінің 23.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 87-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z251" w:id="191"/>
+    <w:bookmarkStart w:name="z251" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       105. Электр қуатын сатып алу шартының қолданысы мына жағдайда:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z252" w:id="192"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z252" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы Қағидалардың 104-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес электр қуатын сатып алу шартының талаптарын орындауды қаржылық қамтамасыз етуді ұсынбаған кезде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z253" w:id="193"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z253" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) электр қуатын сатып алу шартының қолданылу мерзімі өткеннен кейін тоқтатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z254" w:id="194"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z254" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       106. Аукциондық сауда-саттық жеңімпазы Қазақстан Республикасы Энергетика министрінің 2020 жылғы 30 сәуірдегі № 169 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 20554 болып тіркелген) Электр станцияларының тізбесіне тұтынушыларды қосу қағидаларына (бұдан әрі – Электр станцияларының тізбесіне тұтынушыларды қосу қағидалары) сәйкес айқындалатын тәртіппен электр қуатын реттеу бойынша қызметтер көрсетуге арналған шартты жыл сайын жасасады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z255" w:id="195"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z255" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       107. Уәкілетті орган аукциондық сауда-саттық жеңімпазын электр станцияларының тізбесіне енгізеді. Бұл енгізу Тұтынушыларды электр станцияларының тізбесіне қосу қағидаларына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z256" w:id="196"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z256" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       108. Заңның 15-8-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10792,52 +10792,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес аукциондық сауда-саттық шеңберінде енгізілген генерациялайтын қондырғылар осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес айқындалатын реттеу диапазонын сақтауға міндетті және жиілік пен қуатты автоматты реттеуге қосылуы тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z257" w:id="197"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z257" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       109. Заңның 15-8-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10852,332 +10852,332 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бесінші бөлігіне сәйкес электр қуатының әзірлігін ұстап тұру жөніндегі және электр қуатын реттеу жөніндегі қызметтерді көрсетуге арналған көрсетілетін қызметтерді сатып алу туралы шарттар бойынша міндеттемелерді орындамағаны үшін жауапкершілік Қазақстан Республикасы Энергетика министрінің 2015 жылғы 27 ақпандағы № 152 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10612 болып тіркелген) бекітілген Электр қуаты нарығын ұйымдастыру мен оның жұмыс істеу қағидаларына (бұдан әрі – Қуат нарығының қағидалары) сәйкес айқындалатын электр қуаты нарығының тетіктерін пайдалану арқылы туындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z258" w:id="198"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z258" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       110. Генерацияның маневрлік режимі бар жаңадан пайдалануға берілетін генерациялайтын қондырғылардың шарттық электр қуаты оларды пайдалануға енгізген күннен бастап жүйелік оператордың жыл сайынғы аттестаттауына жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z259" w:id="199"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z259" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       111. Электр қуатын кезекті аттестаттауды жүргізу нәтижесінде генерацияның маневрлік режимі бар жаңадан пайдалануға берілетін генерациялайтын қондырғылардың аттестатталған электр қуатының мәні электр қуатының әзірлігін ұстап тұру жөніндегі көрсетілетін қызметті сатып алу туралы шартта белгіленген электр қуатының әзірлігін ұстап тұру жөніндегі көрсетілетін қызметтің көлемінен аз болады, электр қуатының әзірлігін ұстап тұру жөніндегі іс жүзінде көрсетілген көрсетілетін қызметтерді есептеу кезінде қабылданатын электр қуатының әзірлігін ұстап тұру жөніндегі көрсетілетін қызметтің көлемі кезекті аттестаттауды өткізгенге дейін аттестатталған мәнге дейін төмендетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z260" w:id="200"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z260" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       112. Аукциондық сауда-саттық жеңімпазы Қазақстан Республикасы Энергетика министрінің 2015 жылғы 20 ақпандағы № 112 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10532 болып тіркелген) Электр энергиясының теңгерімдеуші нарығының жұмыс істеу қағидаларына, сондай-ақ Қуат нарығының қағидаларына сәйкес айқындалатын тәртіппен электр энергиясының теңгерімдеуші нарығына қатысады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z261" w:id="201"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z261" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       113. Аукциондық сауда-саттықты өткізу мынадай мән-жайлар туындаған жағдайда 30 (отыз) минутқа дейінгі кезеңге тоқтатыла тұрады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z262" w:id="202"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z262" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) серверлік жабдықтағы техникалық ақаулар немесе электрондық жүйенің жұмыс істемеуіне әкеп соққан электрондық жүйедегі іркілістер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z263" w:id="203"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z263" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) сауда жүйесіне қол жеткізудің мүмкін еместігіне себеп болған интернет желісі жабдығының немесе байланыс арналарының техникалық ақаулары.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z264" w:id="204"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z264" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       114. Аукциондық сауда-саттықты өткізуді тоқтата тұрған кезде аукциондық сауда-саттықты ұйымдастырушы аукциондық сауда-саттықты өткізу процесінің қалпына келтірілетін уақытын көрсете отырып, сауда-саттықты тоқтата тұру себебі туралы қатысушыларды қолжетімді техникалық байланыс құралдары арқылы жедел хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z265" w:id="205"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z265" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       115. Аукциондық сауда-саттықты өткізу мынадай себептер бойынша тоқтатылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z266" w:id="206"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z266" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>113-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген техникалық ақауларды жоймаған кезде;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z267" w:id="207"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z267" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) сауда залын және (немесе) электрондық жүйенің серверлік жабдығын электрмен жабдықтауда ұзақ (екі сағаттан астам) үзіліс болған кезде.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z268" w:id="208"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z268" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       116. Аукциондық сауда-саттық осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>115-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген себептер бойынша өтпеген жағдайда, аукциондық сауда-саттықты өткізу күнінен кейінгі жұмыс күні қайталама аукциондық сауда-саттық өткізіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z269" w:id="209"/>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z269" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       117. Егер аукциондық сауда-саттық осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11192,127 +11192,127 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген себептер бойынша өтпеді деп танылған жағдайда, аукциондық сауда-саттықты ұйымдастырушы осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>45-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес күнтізбелік 30 (отыз) күн ішінде оны қайта өткізеді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkEnd w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте егер қайталама аукциондық сауда-саттық өткізілмеді деп жарияланса, уәкілетті орган оларды келесі өткізу күнін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z270" w:id="210"/>
+    <w:bookmarkStart w:name="z270" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       118. Аукциондық сауда-саттық жеңімпаздары бірыңғай сатып алушыға аукциондық сауда-саттық жүргізуге негіз болған алдын ала ТЭН-ді әзірлеуге жұмсалған шығындарды аукциондық сауда-саттық жеңімпаздарының тізіліміне енгізілген кезден бастап 30 (отыз) күн ішінде өтейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkEnd w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың бірінші бөлігінде көрсетілген аукциондық сауда-саттық ретінде Бірінші түрдегі аукциондық сауда-саттық қабылданады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z304" w:id="211"/>
+    <w:bookmarkStart w:name="z304" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       119. Аукциондық сауда-саттықтың жеңімпаздары ай сайын уәкілетті органға генерацияның маневрлік режимі бар жаңадан пайдалануға берілетін генерациялайтын қондырғылардың салыну барысы туралы ақпаратты ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkEnd w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11519,126 +11519,126 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z272" w:id="212"/>
+    <w:bookmarkStart w:name="z272" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Генерацияның маневрлік режимі бар жаңадан пайдалануға берілетін генерациялайтын қондырғыларға қойылатын техникалық, технологиялық және пайдалану талаптары мен реттеу диапазоны (бұдан әрі – талаптар)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkEnd w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда - ҚР Энергетика министрінің 24.06.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 222</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z273" w:id="213"/>
+    <w:bookmarkStart w:name="z273" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қазақстан Республикасы электр станцияларының жиілік пен қуат ағындарын қайталама реттеуге қатысатын реттеуші электр қуатының қолда бар көлемі мыналарды қамтамасыз етеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkEnd w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) ҚР БЭЖ оқшауланған жұмысы кезінде – "Электр энергетикасы туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11687,70 +11687,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) энергия жүйесі жұмысының орнықтылығы, электр беру желілері сымдарының, кіші станциялардың электр техникалық жабдығының рұқсат етілген ток жүктемесінің шарттары бойынша қуат ағынын шектеу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) реттеуші электр қуатының қолда бар көлемі қуат теңгерімінің тұрақты емес ауытқуларының, жүктеме кестесінің ауыспалы бөлігінің сағаттарында қуат теңгерімін реттеу қателіктерінің, сондай-ақ генерацияның немесе тұтынудың неғұрлым ықтимал авариялық ысыраптарының, бірақ ең ірі агрегаттың қуатынан төмен емес немесе ҚР БЭЖ ағымдағы тұтынуының 8% - ына дейінгі ауытқулардың толық өтелуін қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z299" w:id="214"/>
+    <w:bookmarkStart w:name="z299" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Жиілік пен қуат ағындарын қайталама реттеуге қатысу үшін жұмыс істеп тұрған электр станцияларының реттеуші электр қуаты мынадай талаптарға сәйкес келеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkEnd w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) реттеуші электр қуаты жиілік пен қуаттың автоматты (жедел) қайталама реттеуіне қатысады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11761,70 +11761,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) электр станциясының реттеуші электр қуатының жиынтық көлемі 50 МВт кем емес;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жиілік пен қуатты автоматты (жедел) қайталама реттеуге реттеуші электр қуатын іске қосуды реттеуші электр қуатының барлық берілген шамасына уақыт пен ұзақтығы бойынша шектеусіз электр станциясы қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z300" w:id="215"/>
+    <w:bookmarkStart w:name="z300" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Жиілік пен қуат ағындарын қайталама реттеуге қатысу үшін 2022 жылғы 1 қаңтардан кейін пайдалануға берілетін электр станцияларының реттеуші электр қуаты мынадай талаптарға сәйкес келеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkEnd w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) реттеуші электр қуаты жиілік пен қуатты автоматты түрде қайталама реттеуге қатысады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12103,68 +12103,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>реттеу диапазонына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z302" w:id="216"/>
+    <w:bookmarkStart w:name="z302" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жаңадан енгізілетін реттеуші электр қуатына қойылатын реттеу диапазоны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkEnd w:id="220"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -14393,68 +14393,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z294" w:id="217"/>
+    <w:bookmarkStart w:name="z294" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Аукциондық сауда-саттықты өткізу графигі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkEnd w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша жаңа редакцияда - ҚР Энергетика министрінің м.а. 15.02.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15446,68 +15446,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z296" w:id="218"/>
+    <w:bookmarkStart w:name="z296" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Аукциондық сауда-саттық жеңімпаздарының тізілімі  20__ жылғы "__" ______ №__</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkEnd w:id="222"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -16489,70 +16489,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z297" w:id="219"/>
+    <w:bookmarkStart w:name="z297" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkEnd w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       * - газ генерациясы бойынша жобаны іске асырған жағдайда.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -16608,55 +16608,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>