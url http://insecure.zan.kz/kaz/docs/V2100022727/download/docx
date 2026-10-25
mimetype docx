--- v1 (2026-06-10)
+++ v2 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="fb5858a" w14:textId="fb5858a">
+    <w:p w14:paraId="f1ad739" w14:textId="f1ad739">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -8676,1175 +8676,1869 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электр қуатын сатып алу шартына сәйкес белгіленген мерзімдер өткеннен кейін генерацияның маневрлік режимі бар генерациялайтын қондырғыларды бірінші аттестаттаудан өткізу кезінде электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызметтерді сатып алудың басталуы аукциондық сауда-саттық жеңімпазы бірінші аттестаттаудан өткен келесі айдың бірінші күні болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      Генерациялаушы қондырғыларды кезекпен және (немесе) кезең-кезеңімен және (немесе) іске қосу кешендерімен енгізетін кезде электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызметке ақы төлеу энергия өндіруші ұйымның енгізілетін генерациялайтын қондырғылардың электр қуатының көлеміне байланысты электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызметке арналған жеке тариф бойынша жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       Бұл ретте генерацияның маневрлік режимі бар жаңадан пайдалануға берілетін генерациялайтын қондырғыларды салу кезінде электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызметке жеке тариф, осы тармақтың бірінші бөлігінде көзделген аукциондық сауда-саттық жеңімпазының электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызметтерді сатып алу мерзімі ұлғаю жағына қарай түзетуге жатпайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 93-тармақ жаңа редакцияда - ҚР Энергетика министрінің 23.02.2026 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 87-н/қ</w:t>
+        <w:t xml:space="preserve">      Ескерту. 93-тармақ жаңа редакцияда – ҚР Энергетика министрінің 30.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 290-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z305" w:id="176"/>
-[...34 lines deleted...]
-      1) мемлекеттік статистика саласындағы уәкілетті органның деректері бойынша айқындалатын инфляция деңгейіне:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      93-1. Қажет болған кезде генерацияның маневрлік режимі бар жаңадан пайдалануға берілетін генерациялайтын қондырғыларды салу кезінде электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызметке жеке тариф құрылыс кезеңінде мемлекеттік статистика саласындағы уәкілетті органның деректері бойынша айқындалатын инфляция деңгейіне жыл сайын индекстелуге немесе ұлттық валютадағы шетел валюталарсына айырбастау бағамының өзгеруі ескеріле отырып, Қазақстан Республикасы Ұлттық Банкінің деректері бойынша айқындалған шетел валютасында тартылған қарыздық қаржыландыру көлеміне мынадай формулалар бойынша жыл сайын индекстелуге тиіс:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мемлекеттік статистика саласындағы уәкілетті органның деректері бойынша айқындалатын инфляция деңгейін ескере отырып, маневрлік генерациялау режимі бар, жаңадан пайдалануға берілетін генерациялайтын қондырғыларды салуға бағытталған қаржыландыру көлеміне, мынадай формула бойынша:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="3594100" cy="381000"/>
+            <wp:extent cx="5118100" cy="774700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3594100" cy="381000"/>
+                      <a:ext cx="5118100" cy="774700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Tt+1 – генерацияның маневрлік режимі бар жаңадан пайдалануға берілетін генерациялайтын қондырғыларды салу кезінде электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызметке индекстелген жеке тариф, мың теңге / (МВт * ай);</w:t>
-[...35 lines deleted...]
-      IL – мемлекеттік статистика саласындағы уәкілетті органның деректері бойынша айқындалатын, индекстеу жүргізілген жылдың 1 қазанының алдындағы он екі айда жинақталған тұтыну бағаларының индексі;</w:t>
+       Tt+1 – генерацияның маневрлік режимі бар жаңадан пайдалануға берілетін генерациялайтын қондырғыларды салу кезінде электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызметке индекстелген жеке тариф, мың теңге / (МВт * ай);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Tt – аукциондық сауда-саттық қорытындылары бойынша айқындалған, генерацияның маневрлік режимі бар жаңадан пайдалануға берілетін генерациялайтын қондырғыларды салу кезінде электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызметке арналған жеке тариф, мың теңге/(МВт*ай);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="508000" cy="330200"/>
+            <wp:extent cx="2997200" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="508000" cy="330200"/>
+                      <a:ext cx="2997200" cy="571500"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       i – тиісінше 1-ден n-ге дейін өзгеретін реттік нөмір;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      n – бірыңғай сатып алушымен генерацияның маневрлік режимі бар жаңадан пайдалануға берілетін генерациялайтын қондырғыларды салу кезінде электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызметті сатып алу туралы шартқа қол қойылған күнінен бастап ағымдағы индекстеу жылына қоса алғанда дейінгі жылдар саны;</w:t>
-[...17 lines deleted...]
-      2) Қазақстан Республикасы Ұлттық Банкінің деректері бойынша айқындалған ұлттық валютаның шетел валюталарына айырбастау бағамының өзгеруі ескеріле отырып, шетел валютасында тартылған қарыздық қаржыландырудың көлеміне:</w:t>
+      n – бірыңғай сатып алушымен генерацияның маневрлік режимі бар жаңадан пайдалануға берілетін генерациялайтын қондырғыларды салу кезінде электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызметті сатып алу туралы шартқа қол қойылған күннен бастап, ағымдағы индекстеу жылын қоса алғандағы жылдар саны;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5486400" cy="723900"/>
+            <wp:extent cx="444500" cy="304800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5486400" cy="723900"/>
+                      <a:ext cx="444500" cy="304800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>– мынадай формула бойынша айқындалатын, генерацияның маневрлік режимі бар жаңадан пайдалануға берілетін генерациялайтын қондырғыларды салуға жұмсалатын шығындардың жалпы сомасынан құрылыстың әрбір жылына индекстеуге жататын шығындардың үлесін көрсететін коэффициент:</w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
-      <w:r>
-[...88 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="508000" cy="330200"/>
+            <wp:extent cx="1790700" cy="736600"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="508000" cy="330200"/>
+                      <a:ext cx="1790700" cy="736600"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      мұнда</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="927100" cy="406400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="927100" cy="406400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>– негізгі генерациялайтын жабдықтарға және құрылыс-монтаждау жұмыстарына жұмсалған расталған шығындарды шегергендегі, генерациялайтын маневрлік режимі бар жаңадан пайдалануға берілетін генерациялайтын қондырғыларды салуға жұмсалған расталған шығындардың жалпы сомасы;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>R – құрылыстың әрбір жылына негізгі генерациялайтын жабдықтарға және құрылыс-монтаждау жұмыстарына жұмсалған расталған шығындарды шегергендегі, генерацияның маневрлік режимі бар жаңадан пайдалануға берілетін генерациялайтын қондырғыларды салуға жұмсалған расталған шығындардың сомасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ∑F құрылыс. – генерацияның маневрлік режимі бар жаңадан пайдалануға берілетін генерацияның қондырғыларды салуға жұмсалатын шығындардың жалпы сомасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="355600" cy="279400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="355600" cy="279400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>– мынадай формула бойынша айқындалатын, маневрлік генерациялау режимі бар, жаңадан пайдалануға берілетін генерациялаушы қондырғылар құрылысына жұмсалатын шығындардың жалпы сомасынан құрылыстың әрбір жылына индекстеуге жатпайтын шығындардың үлесін көрсететін коэффициент:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="1574800" cy="317500"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1574800" cy="317500"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Бұл ретте </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="241300" cy="342900"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId11"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="241300" cy="342900"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="266700" cy="228600"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId12"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="266700" cy="228600"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> коэффициенттерінің сомасы бірге тең болуға тиіс.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      IL – мемлекеттік статистика саласындағы уәкілетті органның деректері бойынша айқындалатын, индекстеу жүргізілетін жылдың 1 қазанының алдындағы он екі ай ішінде жинақталған тұтынушылық бағалардың индексі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) Қазақстан Республикасы Ұлттық Банкінің деректері бойынша айқындалған ұлттық валютаның шетел валюталарына айырбастау бағамының өзгеруі ескеріле отырып, шетел валютасында тартылған қарыздық қаржыландырудың көлеміне: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5321300" cy="762000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId13"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5321300" cy="762000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Tt+1 – генерацияның маневрлік режимі бар жаңадан пайдалануға берілетін генерациялайтын қондырғыларды салу кезінде электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызметке индекстелген жеке тариф, мың теңге / (МВт * ай);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Tt – аукциондық сауда-саттық қорытындылары бойынша айқындалған, генерацияның маневрлік режимі бар жаңадан пайдалануға берілетін генерациялайтын қондырғыларды салу кезінде электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызметке жеке тариф;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      У.Е.t+1 – Қазақстан Республикасы Ұлттық Банкінің деректері бойынша айқындалған индекстеу жүргізілген жылдың 1 қазанындағы шетел валютасына теңгенің ағымдағы бағамы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      У.Е.ti – бірыңғай сатып алушымен генерацияндың маневрлік режимі бар жаңадан пайдалануға берілетін генерациялайтын қондырғыларды салу кезінде электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызметті сатып алу туралы шартқа қол қойылған күнінен бастап индекстеу жүргізілетін әрбір жылдың 1 қазанының алдындағы он екі ай кезең үшін есептелген, Қазақстан Республикасы Ұлттық Банкінің деректері бойынша айқындалатын шетел валютасына теңгенің орташа бағамы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="2692400" cy="533400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId14"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2692400" cy="533400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       i – тиісінше 1-ден n-ге дейін өзгеретін реттік нөмір;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      n – бірыңғай сатып алушымен генерацияның маневрлік режимі бар жаңадан пайдалануға берілетін генерациялайтын қондырғыларды салу кезінде электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызметті сатып алу туралы шартқа қол қойылған күнінен бастап ағымдағы индекстеу жылына қоса алғанда дейінгі жылдар саны.</w:t>
+      n – бірыңғай сатып алушымен генерацияның маневрлік режимі бар жаңадан пайдалануға берілетін генерациялайтын қондырғыларды салу кезінде электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызметті сатып алу туралы шартқа қол қойылған күнінен бастап ағымдағы индекстеу жылына қоса алғанға дейінгі жылдар саны.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жаңадан пайдалануға енгізілетін маневрлік генерация режиміндегі генерациялайтын қондырғыларды салу кезінде электр қуатының әзірлігін ұстап тұру жөніндегі көрсетілетін қызметке арналған жеке тарифті индекстеу газ электр станциялары үшін электр қуатын сатып алу шартына қол қойылған күннен бастап құрылыс кезеңінде 52 (елу екі) ай бойы, ал су электр станциялары үшін электр қуатын сатып алу шартына қол қойылған күннен бастап құрылыс кезеңінде 60 (алпыс) ай бойы қолданылуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте бірыңғай сатып алушы мен аукциондық сауда-саттықтың жеңімпазы арасында жасалған электр қуатын сатып алу шартында көзделген мерзімдерден асып кеткен жағдайда, электр қуатын сатып алу шартында көзделген пайдалануға енгізу мерзімінен асқан кезең жыл сайынғы индекстеуге жатпайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 2-тарау 93-1-тармақпен толықтырылды - ҚР Энергетика министрінің 01.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 369-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); жаңа редакцияда – ҚР Энергетика министрінің 30.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 290-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z306" w:id="177"/>
+    <w:bookmarkStart w:name="z306" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       93-2. Қажет болған кезде аукциондық сауда-саттықтың жеңімпазы құрылыс кезеңінде мемлекеттік статистика саласындағы уәкілетті органның деректері бойынша айқындалған инфляция деңгейіне жеке тарифті индекстеуге арналған өтінімді немесе Қазақстан Республикасы Ұлттық Банкінің деректері бойынша айқындалған ұлттық валютаны шетел валюталарына айырбастау бағамының өзгеруін ескере отырып, шетел валютасындағы тартылған қарыздық қаржыландыру көлеміне жеке тарифті индекстеуге арналған өтінімді уәкілетті органға жібереді. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтінім уәкілетті органға индекстеу бойынша есеп айырысуды растайтын құжаттарын, осы есеп айырысу бойынша қажетті қаржылық көрсеткіштерді қамтитын қаржы-экономикалық модельді қоса бере отырып, генерацияның маневрлік режимі бар генерациялайтын қондырғылар пайдалануға берілген жылдың алдындағы жылдың 5 қазанынан кешіктірілмейтін мерзімде қағаз және электрондық жеткізгіште жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уәкілетті орган өтінімді алған сәттен бастап күнтізбелік 10 (он) күннен кешіктірмей құрылыс кезеңінде генерацияның маневрлік режимі бар жаңадан пайдалануға берілетін генерациялайтын қондырғыларды салу кезінде электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызметке жеке тарифті индекстеу (индекстеуден бас тарту туралы) туралы қорытынды дайындайды және оны аукциондық сауда-саттықтың жеңімпазына жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аукциондық сауда-саттықтың жеңімпазы бірыңғай сатып алушыға электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызметті сатып алу туралы шартқа қосымша келісім жасасу үшін құрылыс кезеңінде генерацияның маневрлік режимі бар жаңадан пайдалануға берілетін генерациялайтын қондырғыларды салу кезінде электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызметке жеке тарифті индекстеу туралы уәкілетті органның қорытындысын 5 (бес) күнтізбелік күн ішінде жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бірыңғай сатып алушы уәкілетті органның құрылыс кезеңінде генерацияның маневрлік режимі бар жаңадан пайдалануға берілетін генерациялайтын қондырғыларды салу кезінде электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызметке жеке тарифті индекстеу туралы қорытындысының негізінде генерацияның маневрлік режимі бар генерациялайтын қондырғыларды пайдалануға беру жылының алдындағы жылдың 15 қарашасынан кешіктірілмейтін мерзімде қол қоюды қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тарау 93-2-тармақпен толықтырылды - ҚР Энергетика министрінің 01.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 369-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z232" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      94. Маневрлік генерациялау режимі бар жаңадан пайдалануға берілетін генерациялайтын қондырғылар уақтылы пайдалануға берілмеген жағдайда, электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызметтерді сатып алудың мерзімі мен күні қайта қаралмайды.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="177"/>
-    <w:p>
-[...70 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z233" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      95. Электр қуатын сатып алу шарты талаптарының орындалуын қаржылық қамтамасыз етуді аукциондық сауда-саттық жеңімпазы бірыңғай сатып алушыға Банк кепілдіктері мен кепілгерлігін беру қағидаларына сәйкес ресімделген банк кепілдігін немесе SWIFT жүйесі бойынша шығарылған резервтік аккредитивті ұсыну арқылы электр қуатын сатып алу шартына қол қойылғаннан кейін күнтізбелік 30 (отыз) күн ішінде ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеңімпаз банк кепілдігі немесе резервтік аккредитивті шетел валютасындағы ұзақ мерзімді кредиттік рейтингі Standard&amp;Poor's бойынша "В" немесе Fitch бойынша "В-" немесе Moody'Sinvestorsservice бойынша "В3" төмен емес не отбасы ұйымының (Қазақстан Республикасының резидент банкі акцияларының 50% - дан астамы тиесілі) рейтингі Standard&amp;Poor's бойынша "ВВВ" немесе Fitch бойынша "ВВВ" немесе Moody's' sinvestorsService бойынша "Ваа2" деңгейінен төмен емес Қазақстан Республикасының резидент банктерінен ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте Қазақстан Республикасының резидент емес банктерінен банк кепілдігі немесе резервтік аккредитивті резидент емес банктердің қарсы міндеттемелері бойынша кепілдік шығару арқылы резидент банктер растайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шетел валютасындағы ұзақ мерзімді кредиттік рейтингі Standard&amp;Poor's бойынша "ВВВ", Fitch бойынша "Ваа2", Moody's Investors Service бойынша "ВВВ" төмен емес Қазақстан Республикасының резидент емес банктері банк кепілдігі немесе резервтік аккредитивті тиісті қарсы міндеттемелерді шығармай шығара алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z234" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      96. Кестеде көрсетілген электр қуатын сатып алу шарты талаптарының орындалуын қаржылық қамтамасыз етудің қажетті көлемі генерациялаудың маневрлік режимі бар жаңадан пайдалануға берілетін генерациялайтын қондырғыларды салу кезінде электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызметке жеке тарифтің (теңге/МВт*ай), 15 (он бес) жылға тең электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызметті сатып алу мерзімінің және Графикте көрсетілген электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызмет көлемінің (МВт-та) туындының 0,5 (нөл бүтін оннан бес) пайызына тең көлемде айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 2-тарау 93-2-тармақпен толықтырылды - ҚР Энергетика министрінің 01.10.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 369-н/қ</w:t>
+        <w:t xml:space="preserve">      Ескерту. 96-тармақ жаңа редакцияда - ҚР Энергетика министрінің 12.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 236-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z232" w:id="178"/>
-[...175 lines deleted...]
-    <w:bookmarkStart w:name="z235" w:id="181"/>
+    <w:bookmarkStart w:name="z235" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       97. Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>95-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген банк кепілдігі немесе резервтік аккредитив қайтарып алынбайтын болып табылады, алушының (бенефициардың) нұсқауы бойынша мынадай қолданылу мерзімімен толық немесе бөліп-бөліп орындалуын көздейді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkEnd w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       газ электр станциялары үшін – электр қуатын сатып алу шартына қол қойылған күннен бастап кемінде 50 (елу) ай;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9917,228 +10611,228 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z236" w:id="182"/>
+    <w:bookmarkStart w:name="z236" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       98. Осы Қағидаллардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>95-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген банк кепілдігін немесе резервтік аккредитивті банк бірыңғай сатып алушы мынадай құжаттарды ұсынған кезде орындайды:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z237" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қағаз жеткізгіште ресімделген, бірыңғай сатып алушының уәкілетті адамы қол қойған және бірыңғай сатып алушының мөр бедерімен куәландырылған борышкер тұлғаның міндеттемелерін орындамау туралы өтініші;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z237" w:id="183"/>
-[...15 lines deleted...]
-      1) қағаз жеткізгіште ресімделген, бірыңғай сатып алушының уәкілетті адамы қол қойған және бірыңғай сатып алушының мөр бедерімен куәландырылған борышкер тұлғаның міндеттемелерін орындамау туралы өтініші;</w:t>
+    <w:bookmarkStart w:name="z238" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы Қағидаларға сәйкес өндіріп алу сомасын көрсете отырып, ақы төлеу талабы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z238" w:id="184"/>
-[...15 lines deleted...]
-      2) осы Қағидаларға сәйкес өндіріп алу сомасын көрсете отырып, ақы төлеу талабы.</w:t>
+    <w:bookmarkStart w:name="z239" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      99. Электр қуатын сатып алу шартының талаптарын, оның ішінде алушы (бенефициар) банкінің орындалуын қаржылық қамтамасыз етуге байланысты барлық банктік комиссиялар мен шығыстарды аукциондық сауда-саттықтың жеңімпазы төлейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z239" w:id="185"/>
-[...15 lines deleted...]
-      99. Электр қуатын сатып алу шартының талаптарын, оның ішінде алушы (бенефициар) банкінің орындалуын қаржылық қамтамасыз етуге байланысты барлық банктік комиссиялар мен шығыстарды аукциондық сауда-саттықтың жеңімпазы төлейді.</w:t>
+    <w:bookmarkStart w:name="z240" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      100. Электр қуатын немесе оның бір бөлігін сатып алу шарты талаптарының орындалуын қаржылық қамтамасыз етуді қайтару (босату) Заңға сәйкес аукциондық сауда-саттық жеңімпазының өз міндеттемелерін орындауын қамтамасыз ететін, генерациялаудың маневрлік режимі бар жаңадан пайдалануға берілетін генерациялайтын қондырғылар уақтылы пайдалануға берілген жағдайда жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z240" w:id="186"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың бірінші бөлігінде көрсетілген қайтару (босату) осы тармақтың бірінші бөлігінде көрсетілген генерациялаудың маневрлік режимі бар жаңадан пайдалануға енгізілетін генерациялайтын қондырғыларды пайдалануға енгізген күннен бастап 10 (он) жұмыс күні ішінде бірыңғай сатып алушының банкке (банктерге) тиісті хат жіберуі арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z241" w:id="187"/>
+    <w:bookmarkStart w:name="z241" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       101. Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>95-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген тиісті банк кепілдігі немесе резервтік аккредитив (тиісті қаржылық қамтамасыз ету) бойынша төлеуге қойылатын талапты бірыңғай сатып алушы мынадай жағдайларда қояды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkEnd w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        1) мемлекеттік сәулет-құрылыс бақылауын жүзеге асыратын мемлекеттік органға жіберілген, генерацияның маневрлік режимі бар (электр қуатын сатып алу шартының орындалуын қамтамасыз ететін) жаңадан пайдалануға берілетін генерациялайтын қондырғылардың құрылыс-монтаждау жұмыстарының басталғаны туралы хабарламаның көшірмесі берілмеген кезде, бұл ретте газ электр станциялары және гидроэлектростанциялар үшін электр қуатын сатып алу шартына қол қойылған күннен бастап 24 (жиырма төрт) ай ішінде – сатып алу шарты талаптарының орындалуын қаржылық қамтамасыз ету сомасынан 30% мөлшерінде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10233,91 +10927,91 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z244" w:id="188"/>
+    <w:bookmarkStart w:name="z244" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       102. Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>95-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген банк кепілдігі немесе резервтік аккредитив бойынша төленген талаптың нәтижесінде алынған ақша бірыңғай сатып алушының арнайы шотына салынады және (немесе) бірыңғай сатып алушыға жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z245" w:id="189"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z245" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       103. Электр қуатын сатып алу шарты осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10332,452 +11026,472 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1), 7), 8), 13), 15), 20), 21) тармақшаларын, 73, 93 – 97, 99 – 101, 104 – 106, 108 – 112, 118-тармақтарын ескере отырып, Қазақстан Республикасы Энергетика министрінің 2015 жылғы 3 желтоқсандағы № 683 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12522 болып тіркелген) электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызметті сатып алу туралы үлгілік шартқа сәйкес ресімделеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 103-тармақ жаңа редакцияда - ҚР Энергетика министрінің 24.06.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z246" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      104. Электр қуатын сатып алу шартына қол қойылғаннан кейін аукциондық сауда-саттықтың жеңімпазы бірыңғай сатып алушыға мынадай құжаттар мен ақпаратты ұсынады:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z307" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мемлекеттік сәулет-құрылыс бақылауын жүзеге асыратын мемлекеттік органға жіберілген, генерацияның маневрлік режимі бар (электр қуатын сатып алу шартының орындалуын қамтамасыз ететін) жаңадан пайдалануға берілетін генерациялайтын қондырғылардың құрылыс-монтаждау жұмыстарының басталғаны туралы хабарламаның көшірмесі, бұл ретте газ электр станциялары және гидроэлектр станциялары үшін бұл көшірме электр қуатын сатып алу шартына қол қойылған күннен бастап 24 (жиырма төрт) ай ішінде ұсынылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z308" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Құрылыс қызметі туралы заңда айқындалған тәртіппен бекітілген генерацияның маневрлік режимі бар (электр қуатын сатып алу шартының орындалуын қамтамасыз ететін) жаңадан пайдалануға берілетін генерациялайтын қондырғыларды пайдалануға қабылдау актісінің көшірмесі, бұл ретте газ электр станциялары үшін осы көшірме электр қуатын сатып алу шартына қол қойылған күннен бастап 52 (елу екі) ай ішінде, ал гидроэлектр станциялары үшін – электр қуатын сатып алу шартына қол қойылған күннен бастап 60 (алпыс) ай ішінде ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z309" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) бірыңғай сатып алушының сұратуы бойынша генерацияның маневрлік режимі бар (электр қуатын сатып алу шартының орындалуын қамтамасыз ететін) жаңадан пайдалануға берілетін генерациялайтын қондырғылардың салыну барысы туралы ақпарат;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z310" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) осы Қағидалардың 95-тармағына сәйкес электр қуатын сатып алу шартының орындалуын қаржылық қамтамасыз ету.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте генерацияның маневрлік режимі бар генерациялайтын қондырғыны салу жобасын іске асыру процесінде аукциондық сауда-саттық жеңімпазына электр қуатын сатып алу шартын кейіннен түзете отырып, аукциондық сауда-саттық жеңімпазы жолдаған электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызмет көлемінің ауытқуы туралы хабарлама негізінде көрсетілген жобаның электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызмет көлемінің электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызметтің шарттық көлемінен 15 (он бес) %-ға дейін ұлғаю жағына қарай да, кему жағына (электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызметтің шарттық көлемінен) қарай да ауытқуына жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электр қуатын сатып алу шарты бойынша электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызмет көлемінің шарттық көлемінен көрсетілген жобаның электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызметінің көлемін түзету үшін аукциондық сауда-саттық жеңімпазы электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызмет көлемінің шарттық көлемінен көрсетілген жобаның электр қуатының әзірлігін ұстап тұру бойынша көрсетілетін қызметі көлемінің ауытқуы туралы хабарламаны уәкілетті органға және бірыңғай сатып алушыға осы Қағидаларда белгіленген генерацияның маневрлік режимі бар жаңадан пайдалануға берілетін генерациялық қондырғыларды пайдалануға қабылдау актісінің көшірмесін ұсыну мерзімі аяқталатын жылдың алдындағы жылдың 15 қазанынан кешіктірмей жібереді.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 103-тармақ жаңа редакцияда - ҚР Энергетика министрінің 24.06.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 222</w:t>
+        <w:t xml:space="preserve">      Ескерту. 104-тармақ жаңа редакцияда - ҚР Энергетика министрінің 23.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 87-н/қ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді  – ҚР Энергетика министрінің 30.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 290-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z246" w:id="190"/>
-[...95 lines deleted...]
-      4) осы Қағидалардың 95-тармағына сәйкес электр қуатын сатып алу шартының орындалуын қаржылық қамтамасыз ету.</w:t>
+    <w:bookmarkStart w:name="z251" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      105. Электр қуатын сатып алу шартының қолданысы мына жағдайда:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="194"/>
-    <w:p>
-[...117 lines deleted...]
-    <w:bookmarkStart w:name="z252" w:id="196"/>
+    <w:bookmarkStart w:name="z252" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы Қағидалардың 104-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес электр қуатын сатып алу шартының талаптарын орындауды қаржылық қамтамасыз етуді ұсынбаған кезде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z253" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) электр қуатын сатып алу шартының қолданылу мерзімі өткеннен кейін тоқтатылады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z253" w:id="197"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z254" w:id="198"/>
+    <w:bookmarkStart w:name="z254" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       106. Аукциондық сауда-саттық жеңімпазы Қазақстан Республикасы Энергетика министрінің 2020 жылғы 30 сәуірдегі № 169 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 20554 болып тіркелген) Электр станцияларының тізбесіне тұтынушыларды қосу қағидаларына (бұдан әрі – Электр станцияларының тізбесіне тұтынушыларды қосу қағидалары) сәйкес айқындалатын тәртіппен электр қуатын реттеу бойынша қызметтер көрсетуге арналған шартты жыл сайын жасасады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z255" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      107. Уәкілетті орган аукциондық сауда-саттық жеңімпазын электр станцияларының тізбесіне енгізеді. Бұл енгізу Тұтынушыларды электр станцияларының тізбесіне қосу қағидаларына сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z255" w:id="199"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z256" w:id="200"/>
+    <w:bookmarkStart w:name="z256" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       108. Заңның 15-8-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10792,52 +11506,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес аукциондық сауда-саттық шеңберінде енгізілген генерациялайтын қондырғылар осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес айқындалатын реттеу диапазонын сақтауға міндетті және жиілік пен қуатты автоматты реттеуге қосылуы тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z257" w:id="201"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z257" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       109. Заңның 15-8-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10852,332 +11566,332 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бесінші бөлігіне сәйкес электр қуатының әзірлігін ұстап тұру жөніндегі және электр қуатын реттеу жөніндегі қызметтерді көрсетуге арналған көрсетілетін қызметтерді сатып алу туралы шарттар бойынша міндеттемелерді орындамағаны үшін жауапкершілік Қазақстан Республикасы Энергетика министрінің 2015 жылғы 27 ақпандағы № 152 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10612 болып тіркелген) бекітілген Электр қуаты нарығын ұйымдастыру мен оның жұмыс істеу қағидаларына (бұдан әрі – Қуат нарығының қағидалары) сәйкес айқындалатын электр қуаты нарығының тетіктерін пайдалану арқылы туындайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z258" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      110. Генерацияның маневрлік режимі бар жаңадан пайдалануға берілетін генерациялайтын қондырғылардың шарттық электр қуаты оларды пайдалануға енгізген күннен бастап жүйелік оператордың жыл сайынғы аттестаттауына жатады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z258" w:id="202"/>
-[...15 lines deleted...]
-      110. Генерацияның маневрлік режимі бар жаңадан пайдалануға берілетін генерациялайтын қондырғылардың шарттық электр қуаты оларды пайдалануға енгізген күннен бастап жүйелік оператордың жыл сайынғы аттестаттауына жатады.</w:t>
+    <w:bookmarkStart w:name="z259" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      111. Электр қуатын кезекті аттестаттауды жүргізу нәтижесінде генерацияның маневрлік режимі бар жаңадан пайдалануға берілетін генерациялайтын қондырғылардың аттестатталған электр қуатының мәні электр қуатының әзірлігін ұстап тұру жөніндегі көрсетілетін қызметті сатып алу туралы шартта белгіленген электр қуатының әзірлігін ұстап тұру жөніндегі көрсетілетін қызметтің көлемінен аз болады, электр қуатының әзірлігін ұстап тұру жөніндегі іс жүзінде көрсетілген көрсетілетін қызметтерді есептеу кезінде қабылданатын электр қуатының әзірлігін ұстап тұру жөніндегі көрсетілетін қызметтің көлемі кезекті аттестаттауды өткізгенге дейін аттестатталған мәнге дейін төмендетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z259" w:id="203"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z260" w:id="204"/>
+    <w:bookmarkStart w:name="z260" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       112. Аукциондық сауда-саттық жеңімпазы Қазақстан Республикасы Энергетика министрінің 2015 жылғы 20 ақпандағы № 112 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10532 болып тіркелген) Электр энергиясының теңгерімдеуші нарығының жұмыс істеу қағидаларына, сондай-ақ Қуат нарығының қағидаларына сәйкес айқындалатын тәртіппен электр энергиясының теңгерімдеуші нарығына қатысады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z261" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      113. Аукциондық сауда-саттықты өткізу мынадай мән-жайлар туындаған жағдайда 30 (отыз) минутқа дейінгі кезеңге тоқтатыла тұрады:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z261" w:id="205"/>
-[...15 lines deleted...]
-      113. Аукциондық сауда-саттықты өткізу мынадай мән-жайлар туындаған жағдайда 30 (отыз) минутқа дейінгі кезеңге тоқтатыла тұрады:</w:t>
+    <w:bookmarkStart w:name="z262" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) серверлік жабдықтағы техникалық ақаулар немесе электрондық жүйенің жұмыс істемеуіне әкеп соққан электрондық жүйедегі іркілістер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z262" w:id="206"/>
-[...15 lines deleted...]
-      1) серверлік жабдықтағы техникалық ақаулар немесе электрондық жүйенің жұмыс істемеуіне әкеп соққан электрондық жүйедегі іркілістер;</w:t>
+    <w:bookmarkStart w:name="z263" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сауда жүйесіне қол жеткізудің мүмкін еместігіне себеп болған интернет желісі жабдығының немесе байланыс арналарының техникалық ақаулары.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z263" w:id="207"/>
-[...15 lines deleted...]
-      2) сауда жүйесіне қол жеткізудің мүмкін еместігіне себеп болған интернет желісі жабдығының немесе байланыс арналарының техникалық ақаулары.</w:t>
+    <w:bookmarkStart w:name="z264" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      114. Аукциондық сауда-саттықты өткізуді тоқтата тұрған кезде аукциондық сауда-саттықты ұйымдастырушы аукциондық сауда-саттықты өткізу процесінің қалпына келтірілетін уақытын көрсете отырып, сауда-саттықты тоқтата тұру себебі туралы қатысушыларды қолжетімді техникалық байланыс құралдары арқылы жедел хабардар етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z264" w:id="208"/>
-[...15 lines deleted...]
-      114. Аукциондық сауда-саттықты өткізуді тоқтата тұрған кезде аукциондық сауда-саттықты ұйымдастырушы аукциондық сауда-саттықты өткізу процесінің қалпына келтірілетін уақытын көрсете отырып, сауда-саттықты тоқтата тұру себебі туралы қатысушыларды қолжетімді техникалық байланыс құралдары арқылы жедел хабардар етеді.</w:t>
+    <w:bookmarkStart w:name="z265" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      115. Аукциондық сауда-саттықты өткізу мынадай себептер бойынша тоқтатылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z265" w:id="209"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z266" w:id="210"/>
+    <w:bookmarkStart w:name="z266" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>113-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген техникалық ақауларды жоймаған кезде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z267" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сауда залын және (немесе) электрондық жүйенің серверлік жабдығын электрмен жабдықтауда ұзақ (екі сағаттан астам) үзіліс болған кезде.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z267" w:id="211"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z268" w:id="212"/>
+    <w:bookmarkStart w:name="z268" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       116. Аукциондық сауда-саттық осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>115-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген себептер бойынша өтпеген жағдайда, аукциондық сауда-саттықты өткізу күнінен кейінгі жұмыс күні қайталама аукциондық сауда-саттық өткізіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z269" w:id="213"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z269" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       117. Егер аукциондық сауда-саттық осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11192,127 +11906,127 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген себептер бойынша өтпеді деп танылған жағдайда, аукциондық сауда-саттықты ұйымдастырушы осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>45-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес күнтізбелік 30 (отыз) күн ішінде оны қайта өткізеді. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте егер қайталама аукциондық сауда-саттық өткізілмеді деп жарияланса, уәкілетті орган оларды келесі өткізу күнін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z270" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      118. Аукциондық сауда-саттық жеңімпаздары бірыңғай сатып алушыға аукциондық сауда-саттық жүргізуге негіз болған алдын ала ТЭН-ді әзірлеуге жұмсалған шығындарды аукциондық сауда-саттық жеңімпаздарының тізіліміне енгізілген кезден бастап 30 (отыз) күн ішінде өтейді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бұл ретте егер қайталама аукциондық сауда-саттық өткізілмеді деп жарияланса, уәкілетті орган оларды келесі өткізу күнін айқындайды.</w:t>
-[...18 lines deleted...]
-      118. Аукциондық сауда-саттық жеңімпаздары бірыңғай сатып алушыға аукциондық сауда-саттық жүргізуге негіз болған алдын ала ТЭН-ді әзірлеуге жұмсалған шығындарды аукциондық сауда-саттық жеңімпаздарының тізіліміне енгізілген кезден бастап 30 (отыз) күн ішінде өтейді.</w:t>
+      Осы тармақтың бірінші бөлігінде көрсетілген аукциондық сауда-саттық ретінде Бірінші түрдегі аукциондық сауда-саттық қабылданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z304" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      119. Аукциондық сауда-саттықтың жеңімпаздары ай сайын уәкілетті органға генерацияның маневрлік режимі бар жаңадан пайдалануға берілетін генерациялайтын қондырғылардың салыну барысы туралы ақпаратты ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="214"/>
-    <w:p>
-[...36 lines deleted...]
-    <w:bookmarkEnd w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11519,126 +12233,126 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z272" w:id="216"/>
+    <w:bookmarkStart w:name="z272" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Генерацияның маневрлік режимі бар жаңадан пайдалануға берілетін генерациялайтын қондырғыларға қойылатын техникалық, технологиялық және пайдалану талаптары мен реттеу диапазоны (бұдан әрі – талаптар)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkEnd w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда - ҚР Энергетика министрінің 24.06.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 222</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z273" w:id="217"/>
+    <w:bookmarkStart w:name="z273" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қазақстан Республикасы электр станцияларының жиілік пен қуат ағындарын қайталама реттеуге қатысатын реттеуші электр қуатының қолда бар көлемі мыналарды қамтамасыз етеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkEnd w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) ҚР БЭЖ оқшауланған жұмысы кезінде – "Электр энергетикасы туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11687,144 +12401,144 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) энергия жүйесі жұмысының орнықтылығы, электр беру желілері сымдарының, кіші станциялардың электр техникалық жабдығының рұқсат етілген ток жүктемесінің шарттары бойынша қуат ағынын шектеу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) реттеуші электр қуатының қолда бар көлемі қуат теңгерімінің тұрақты емес ауытқуларының, жүктеме кестесінің ауыспалы бөлігінің сағаттарында қуат теңгерімін реттеу қателіктерінің, сондай-ақ генерацияның немесе тұтынудың неғұрлым ықтимал авариялық ысыраптарының, бірақ ең ірі агрегаттың қуатынан төмен емес немесе ҚР БЭЖ ағымдағы тұтынуының 8% - ына дейінгі ауытқулардың толық өтелуін қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z299" w:id="218"/>
+    <w:bookmarkStart w:name="z299" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Жиілік пен қуат ағындарын қайталама реттеуге қатысу үшін жұмыс істеп тұрған электр станцияларының реттеуші электр қуаты мынадай талаптарға сәйкес келеді:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) реттеуші электр қуаты жиілік пен қуаттың автоматты (жедел) қайталама реттеуіне қатысады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) электр станциясының реттеуші электр қуатының жиынтық көлемі 50 МВт кем емес;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жиілік пен қуатты автоматты (жедел) қайталама реттеуге реттеуші электр қуатын іске қосуды реттеуші электр қуатының барлық берілген шамасына уақыт пен ұзақтығы бойынша шектеусіз электр станциясы қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z300" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Жиілік пен қуат ағындарын қайталама реттеуге қатысу үшін 2022 жылғы 1 қаңтардан кейін пайдалануға берілетін электр станцияларының реттеуші электр қуаты мынадай талаптарға сәйкес келеді:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="218"/>
-    <w:p>
-[...72 lines deleted...]
-    <w:bookmarkEnd w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) реттеуші электр қуаты жиілік пен қуатты автоматты түрде қайталама реттеуге қатысады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12103,68 +12817,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>реттеу диапазонына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z302" w:id="220"/>
+    <w:bookmarkStart w:name="z302" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жаңадан енгізілетін реттеуші электр қуатына қойылатын реттеу диапазоны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkEnd w:id="219"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -13334,51 +14048,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7759700" cy="381000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8"/>
+                    <a:blip r:embed="rId15"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7759700" cy="381000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -13425,641 +14139,641 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="901700" cy="317500"/>
-            <wp:effectExtent l="0" t="0" r="0" b="0"/>
-[...568 lines deleted...]
-            <wp:extent cx="3987800" cy="317500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId16"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
+                      <a:ext cx="901700" cy="317500"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – генерацияның жұмыс электр қуаттарының, технологиялық және техникалық минимумдардың ведомосына сәйкес энергия өндіруші ұйымның электр станциясының тәуліктің тиісті сағатындағы техникалық минимумының мәні, МВт-пен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="1117600" cy="304800"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId17"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1117600" cy="304800"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – генерацияның жұмыс электр қуаттарының, технологиялық және техникалық минимумдардың ведомосына сәйкес энергия өндіруші ұйымның электр станциясының тәуліктің тиісті сағатындағы технологиялық минимумының мәні, МВт-пен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="2882900" cy="292100"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId18"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2882900" cy="292100"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – мәндердің ең үлкені</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="3632200" cy="317500"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId19"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3632200" cy="317500"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="2641600" cy="330200"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId20"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2641600" cy="330200"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мәндері Қуат нарығының қағидаларына сәйкес анықталады. Реттеуші электр қуатын іске қосу жұмыс электр қуатының шегінде жүктеуге, энергия өндіруші ұйымның электр станциясының </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="2705100" cy="304800"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId21"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2705100" cy="304800"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ең үлкен мәндеріне дейін түсіруге жүргізіледі.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Аукциондық сауда-саттықтың Екінші түрі шеңберінде </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="2590800" cy="266700"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId22"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2590800" cy="266700"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> параметрлер осы аукциондық сауда-саттық шеңберінде енгізілген генерациялайтын қондырғылар үшін ғана қолданылады</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ** - реттеудің берілген диапазонын қамтамасыз ету мақсатында генерацияның тәуліктік графиктерін, жаңадан пайдалануға берілетін генерацияның маневрлік режимі бар генерациялайтын қондырғыларды қалыптастыру кезінде электр энергиясының орташа сағаттық генерациясы мынадан аспайтын деңгейде ескеріледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="3987800" cy="317500"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId23"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
                       <a:ext cx="3987800" cy="317500"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -14112,51 +14826,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3797300" cy="355600"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17"/>
+                    <a:blip r:embed="rId24"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3797300" cy="355600"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -14393,68 +15107,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z294" w:id="221"/>
+    <w:bookmarkStart w:name="z294" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Аукциондық сауда-саттықты өткізу графигі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkEnd w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша жаңа редакцияда - ҚР Энергетика министрінің м.а. 15.02.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15446,68 +16160,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z296" w:id="222"/>
+    <w:bookmarkStart w:name="z296" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Аукциондық сауда-саттық жеңімпаздарының тізілімі  20__ жылғы "__" ______ №__</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkEnd w:id="221"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -16489,70 +17203,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z297" w:id="223"/>
+    <w:bookmarkStart w:name="z297" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkEnd w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       * - газ генерациясы бойынша жобаны іске асырған жағдайда.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -16608,55 +17322,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -16978,35 +17692,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/><Relationship Target="media/document_image_rId12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId12"/><Relationship Target="media/document_image_rId13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId13"/><Relationship Target="media/document_image_rId14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId14"/><Relationship Target="media/document_image_rId15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId15"/><Relationship Target="media/document_image_rId16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId16"/><Relationship Target="media/document_image_rId17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId17"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/><Relationship Target="media/document_image_rId12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId12"/><Relationship Target="media/document_image_rId13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId13"/><Relationship Target="media/document_image_rId14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId14"/><Relationship Target="media/document_image_rId15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId15"/><Relationship Target="media/document_image_rId16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId16"/><Relationship Target="media/document_image_rId17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId17"/><Relationship Target="media/document_image_rId18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId18"/><Relationship Target="media/document_image_rId19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId19"/><Relationship Target="media/document_image_rId20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId20"/><Relationship Target="media/document_image_rId21.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId21"/><Relationship Target="media/document_image_rId22.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId22"/><Relationship Target="media/document_image_rId23.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId23"/><Relationship Target="media/document_image_rId24.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId24"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>