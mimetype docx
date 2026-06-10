--- v0 (2025-11-14)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="facaa81" w14:textId="facaa81">
+    <w:p w14:paraId="dcfa45c" w14:textId="dcfa45c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,282 +93,524 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Бірыңғай нотариаттық ақпараттық жүйенің тізілімдерін жүргізу ережесін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Әділет министрінің 2021 жылғы 30 сәуірдегі № 356 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2021 жылғы 6 мамырда № 22701 болып тіркелді</w:t>
-[...8 lines deleted...]
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+        <w:t>Қазақстан Республикасы Әділет министрінің 2021 жылғы 30 сәуірдегі № 356 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2021 жылғы 6 мамырда № 22701 болып тіркелді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Бұйрықтың тақырыбы жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Әділет министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 406</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Нотариат туралы" 1997 жылғы 14 шілдедегі Қазақстан Республикасы Заңының 4-2-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Әділет министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 406</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Бірыңғай нотариаттық ақпараттық жүйенің тізілімдерін жүргізу ережесі осы бұйрықтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Әділет министрлігінің Тіркеу қызметі және заң қызметін ұйымдастыру департаменті заңнамада белгіленген тәртіппен осы бұйрықты мемлекеттік тіркеуді қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасы Әділет вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z5" w:id="4"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      Қазақстан Республикасының </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Әділет министрі </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -601,87 +843,201 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">№ 356 Бұйрығына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ереже жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Әділет министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 406</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бірыңғай нотариаттық ақпараттық жүйенің тізілімдерін жүргізу ережесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z8" w:id="6"/>
+    <w:bookmarkStart w:name="z8" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z9" w:id="7"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z9" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Бірыңғай нотариаттық ақпараттық жүйенің тізілімдерін жүргізу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -696,111 +1052,111 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі - Ереже) "Нотариат туралы" 1997 жылғы 14 шілдедегі Қазақстан Республикасы Заңының (бұдан әрі - Заң) 4-2-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z10" w:id="8"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z10" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Ереже бірыңғай нотариаттық ақпараттық жүйенің (бұдан әрі – БНАЖ) тізілімдерін жүргізуге қойылатын бірыңғай талаптарды белгілейді және нотариаттық іс – әрекеттердің электрондық тізіліміне, мұрагерлік істер тізіліміне, өсиеттерді есепке алу тізіліміне (бұдан әрі-БНАЖ электрондық тізілімдері) қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z11" w:id="9"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z11" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. БНАЖ электрондық тізілімдерін жүргізу оларға мәліметтер енгізуді, электрондық тізілімдерге енгізілген мәліметтерге қатысты нотариаттық құпияны қамтамасыз етуді, осы тізілімдерден мәліметтер беруді қамтиды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z12" w:id="10"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z12" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Нотариаттық іс-әрекеттерді БНАЖ электрондық тізілімінде тіркеу мүмкіндігі бұйрық туралы деректерді (бұйрық күні, нөмірі, мерзімі және негіздемесі) енгізу жолымен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицензияның қолданылуы тоқтатылған, тоқтатыла тұрған немесе нотариаттық палатаға мүшеліктен шыққан кезде жекеше нотариустар үшін - Республикалық нотариаттық палата;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -829,832 +1185,832 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жекеше нотариустың БНАЖ электрондық тізілімін Республикалық нотариаттық палата лицензияның қолданылуын қалпына келтіру не нотариаттық палатаның мүшелігін қалпына келтіру не демалыстан жұмысқа шығу туралы өтініш берген кезде бұғаттан шығарады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік нотариустың БНАЖ электрондық тізілімін жұмыстан шығу туралы өтініш берген кезде Қазақстан Республикасының Әділет министрлігі бұғаттан шығарады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z13" w:id="11"/>
+    <w:bookmarkStart w:name="z13" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. БНАЖ жұмысы тоқтап қалған жағдайда жекеше нотариус осы Ереженің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша БНАЖ жұмысының мүмкін еместігі туралы акті жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жекеше нотариус БНАЖ жұмысының тоқтап қалу себептері жойылған соң нотариаттық іс-әрекеттерді тіркеу тізілімінде жасалған жазбаны БНАЖ жұмысы қалпына келтірілген сәттен бастап келесі жұмыс күнінен кешіктірмей БНАЖ электрондық тізіліміне ауыстырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z14" w:id="12"/>
+    <w:bookmarkStart w:name="z14" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. БНАЖ электрондық тізілімдеріне енгізілген мәліметтер Қазақстан Республикасы Әділет министрінің 2012 жылғы 31 қаңтардағы № 32 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 7445 болып тіркелген) "Нотариаттық іс жүргізу жөніндегі ережеге" сәйкес үлгілік істер номенклатурасында көзделген мерзімдер ішінде БНАЖ-да сақталуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z15" w:id="13"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z15" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Жекеше немесе мемлекеттік нотариустың БНАЖ арқылы мемлекеттік электрондық ақпараттық ресурстардан мәліметтерді жеке мақсаты үшін пайдалануына жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z16" w:id="14"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z16" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Нотариаттық іс – әрекеттердің электрондық тізілімін жүргізу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z17" w:id="15"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z17" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>49-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес барлық нотариаттық іс-әрекеттер нотариаттық іс-әрекеттердің электрондық тізілімінде тіркеледі. Әрбір нотариаттық іс-әрекетке реттік нөмір беріледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z18" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Нотариуста нотариаттық іс-әрекеттердің бір ғана электрондық тізілімі болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z19" w:id="17"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z19" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Нотариус жасалған нотариаттық іс-әрекеттер туралы мәліметтерді нотариаттық іс-әрекеттер жасалғаннан кейін дереу нотариаттық іс-әрекеттердің электрондық тізіліміне енгізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нотариус нотариаттық іс-әрекет жасау үшін жұмыс орнынан тыс жерге кеткен кезде БНАЖ-ға мәліметтерді нотариус ол қайтып келгеннен кейін дереу енгізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="18"/>
+    <w:bookmarkStart w:name="z20" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Нотариаттық іс-әрекетті нотариаттық іс-әрекеттердің электрондық тізілімінде тіркеу ереженің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мәліметтерді енгізу арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z21" w:id="19"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z21" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Нотариаттық іс-әрекеттердің электрондық тізіліміндегі орфографиялық, грамматикалық немесе техникалық түзетулер өзгертулер мен қателіктер "Ескертпе" бағанында ескертіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қате енгізілген нотариаттық іс-әрекет нотариаттық іс-әрекеттердің электрондық тізіліміне оны тіркелген кезден бастап жиырма төрт сағаттан кешіктірілмей жойылады, демалыс және мереке күндерін қоспағанда.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="20"/>
+    <w:bookmarkStart w:name="z22" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Нотариус берілген сенімхаттың күшін жою немесе одан бас тарту туралы нотариаттық іс-әрекеттерді электрондық тізіліміне белгі жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z23" w:id="21"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z23" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Нотариус сенімхатты куәландыру жөніндегі нотариаттық іс-әрекеттердің электрондық тізілімінде тіркелген кезде қағаз жеткізгіштегі нотариаттық құжаттың БНАЖ форматындағы электрондық бейнесін (электрондық нұсқасын) қосады немесе біріктіреді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z24" w:id="22"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z24" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Заңды күшіне енген сот шешіміне сәйкес мәміле жарамсыз деп танылған кезде істерінде мәміле сақталатын нотариус бұл туралы нотариаттық іс-әрекеттерді тіркеудің электрондық тізіліміне белгі жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z25" w:id="23"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z25" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Мұрагерлік істер тізілімін жүргізу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z26" w:id="24"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z26" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Нотариустың мұраның ашылғаны туралы куәландыратын өтінішті алуы мұрагерлік істер тізіліміне мәліметтерді енгізу үшін негіз болып табылады (мұраға құқығы туралы куәлікті беру туралы, мұраны қабылдау туралы, мұрадан бас тарту).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z27" w:id="25"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z27" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Мұраны ашу туралы куәландырушының өтініші қабылданғанға дейін нотариус мұрагерлік істер тізілімінде мұрагерлік іс бойынша мәліметтердің сәйкес келуін мынадай белгілер бойынша тексереді: мұра қалдырушының тегі, аты, әкесінің аты (бар болса), қайтыс болған күні. Мұраны ашу туралы өтінішпен жүгінген адамға сәйкестік болған жағдайда мұрагерлік ісі ашылған нотариусқа осындай өтініш беру қажеттігі туралы түсіндіріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z28" w:id="26"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z28" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Мұраны ашу туралы мәліметтерді жекеше нотариус тиісті өтініштер келіп түскеннен кейінгі келесі жұмыс күнінен кешіктірмей ереженің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша мұрагерлік істер тізіліміне енгізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       БНАЖ жұмысы тоқтатылған жағдайда мұраны ашу туралы мәліметтер осы ереженің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мұрагерлік істер тізіліміне енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="27"/>
+    <w:bookmarkStart w:name="z29" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Мұрагерлік істің нөмірі араб цифрларымен белгіленеді және мұрагерлік істерді есепке алу кітабында тіркелуіне сәйкес берілген мұрагерлік істің реттік нөмірінен және мұрагерлік істі ашу жылынан тұрады: "20/2021, мұнда 20 - мұрагерлік іске байланысты келіп түскен және мұрагерлік істі қалыптастыруға негіз болған алғашқы құжаттың мұрагерлік істерді есепке алу кітабында тіркелуіне сәйкес мұрагерлік істің реттік нөмірі, 2021 - мұрагерлік іс ашылған жыл".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z30" w:id="28"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z30" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Мұрагерлік іс бойынша іс жүргізуді бастауға негіздеме болған құжаттан басқа, мұрагерлік істер тізілімінде мұрагерлік іс бойынша келіп түскен барлық өтініштер тіркеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Реттік нөмірі берілген мұрагерлік іске байланысты басқа да өтініштер келіп түскен кезде, олар мұрагерлік істер тізілімінде тіркеледі. Бұл ретте мұрагерлік істер тізілімінде 2-бағанында осы Ереженің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша өтініш (құжат) келіп түскен мұрагерлік істің нөмірі қойылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="29"/>
+    <w:bookmarkStart w:name="z31" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Өсиеттерді есепке алу тізілімін жүргізу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z32" w:id="30"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z32" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Жекеше нотариустың өсиетті куәландыруы өсиеттерді есепке алу тізіліміне мәліметтерді енгізу үшін негіз болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z33" w:id="31"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z33" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. Өсиетті куәландыру туралы мәліметтерді жекеше нотариус өсиеттерді есепке алу тізіліміне өсиетті куәландырғаннан кейін дереу ереженің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша енгізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z34" w:id="32"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z34" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Нотариус қабылдаған құпия өсиеттер өсиеттерді есепке алу тізілімінде және нотариаттық іс-әрекеттердің электрондық тізілімінде "құпия" деген белгімен тіркеледі. Құпия өсиет ашылғаннан кейін өсиеттерді есепке алу тізілімінде өсиетті ашу күні туралы белгі қойылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z35" w:id="33"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z35" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Өсиеттің күші жойылған немесе өзгертілген жағдайда нотариус өсиеттерді есепке алу тізілімінде және нотариаттық іс-әрекеттердің электрондық тізілімінде өсиеттің күшін жою немесе өзгерту туралы белгі жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z36" w:id="34"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z36" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Нотариаттық іс-әрекеттер туралы мәліметтер беру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z37" w:id="35"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z37" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. Нотариус Заңның 3-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген жағдайларда жасаған нотариаттық іс-әрекеттері туралы нотариаттық іс-әрекеттердің электрондық тізілімінен мәліметтерді № 5-қосымшаға сәйкес нысан бойынша нотариаттық іс-әрекеттердің электрондық тізілімінен үзінді түрінде ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z38" w:id="36"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z38" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Нотариус нотариаттық іс-әрекет жасау немесе нотариаттық құжаттың жарамдылығын тексеру үшін қажетті нотариаттық іс-әрекеттердің электрондық тізілімінде қамтылған мәліметтерді БНАЖ арқылы берілген сұрау салу бойынша алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нотариусқа қажетті мәліметтер автоматтандырылған режимде БНАЖ құралдарын пайдалана отырып, БНАЖ арқылы нотариус берген сұрау салу бойынша, сұрау салуда жасалған нотариаттық іс-әрекет туралы мәліметтерді міндетті түрде көрсете отырып, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1861,68 +2217,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тізілімдерін жүргізу тәртібіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z40" w:id="37"/>
+    <w:bookmarkStart w:name="z40" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> БНАЖ жұмысының мүмкін еместігі туралы акті</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2403,847 +2759,848 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z42" w:id="38"/>
+    <w:bookmarkStart w:name="z42" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БНАЖ электрондық тізілімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1909"/>
-[...8 lines deleted...]
-        <w:gridCol w:w="1075"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1909" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нотариустың БНАЖ-дағы нөмірі және БНАЖ тізілімінің реттік нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1140" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нотариаттық іс-әрекеттерді тіркеген күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1332" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нотариаттық іс-әрекеттерді нақты жасаған күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2743" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аты-жөні, нотариаттық іс-әрекет жасалынған заңды тұлғаның атауы ЖСН, БСН</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1077" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қатысушылардың жеке басты куәландыратын құжаттары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="692" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жалпы сома алынды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="692" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мәртебесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="948" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нотариаттық іс-әрекеттің мазмұны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="692" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ескертпе</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1075" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Әрекеттің түрі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1909" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1140" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1332" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2743" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1077" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="692" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="692" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="948" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="692" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1075" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z43" w:id="39"/>
+    <w:bookmarkStart w:name="z43" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе. Жекеше немесе мемлекеттік нотариус: 2-бағанда нотариустың нотариаттық іс-әрекетті тіркеу тізіліміне сәйкес нотариаттық іс-әрекеттерді тіркеген күнін көрсетеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-бағанда БНАЖ электрондық тізілімін толтырған күнін көрсетеді.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
@@ -3418,699 +3775,700 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z45" w:id="40"/>
+    <w:bookmarkStart w:name="z45" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мұрагерлік істерді есепке алу кітабы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1419"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="761"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1419" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Келіп түскен құжаттың р/б №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="760" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мұрагерлік істің нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="971" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Құжаттың келіп түскен күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2589" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мұра берушініңтегі, аты және әкесінің аты (бар болса)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="971" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мұра берушініңқайтыс болған күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2801" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өтініш берушінің тегі, аты және әкесінің аты (бар болса)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2028" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мұраға құқығы туралы куәліктің берілген күні мен тізілім нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="761" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ескертпе</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1419" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="760" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="971" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2589" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="971" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2801" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2028" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="761" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z46" w:id="41"/>
+    <w:bookmarkStart w:name="z46" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бағандарды толтыру үлгісі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Түсіндірме</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4447,768 +4805,727 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z48" w:id="42"/>
+    <w:bookmarkStart w:name="z48" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өсиеттерді есепке алу тізілімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2431"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1777"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2431" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өсиет етушінің аты-жөні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2270" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өсиет етушінің туған күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1776" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өсиеттерді куәландырған күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1776" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тізілім номері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2270" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өсиетті жою туралы белгі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1777" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нотариус</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2431" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2270" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1776" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1776" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2270" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1777" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2431" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -5369,70 +5686,70 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z50" w:id="43"/>
+    <w:bookmarkStart w:name="z50" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Нотариус жасаған нотариаттық іс-әрекеттер (нотариаттық іс-әрекеттер) туралы мәліметтерді қамтитын бірыңғай нотариаттық ақпараттық жүйенің нотариаттық іс-әрекеттерінің электрондық тізілімінен көшірме </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5474,1185 +5791,1116 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       атауы</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="851"/>
-[...8 lines deleted...]
-        <w:gridCol w:w="1323"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тізілім номері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Іркеу түні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нақты жасалған күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3376" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аты-жөні, нотариаттық іс-әрекет жасалынған заңды тұлғаның атауы ЖСН, БСН</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1325" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қатысушылардың жеке басты куәландыратын құжаттары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="852" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 өндірілді</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="852" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мәртебесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1167" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нотариаттық іс-әрекеттің мазмұны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="852" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ескертпе</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1323" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Әрекет түрі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3376" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1325" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="852" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="852" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1167" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="852" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1323" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
-[...384 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
@@ -6683,55 +6931,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7057,31 +7305,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>