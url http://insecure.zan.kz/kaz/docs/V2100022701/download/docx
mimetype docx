--- v1 (2026-06-10)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="dcfa45c" w14:textId="dcfa45c">
+    <w:p w14:paraId="b0c6d22" w14:textId="b0c6d22">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,440 +76,310 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Бірыңғай нотариаттық ақпараттық жүйенің тізілімдерін жүргізу ережесін бекіту туралы</w:t>
+        <w:t>Бірыңғай нотариаттық цифрлық жүйенің тізілімдерін жүргізу ережесін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Әділет министрінің 2021 жылғы 30 сәуірдегі № 356 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2021 жылғы 6 мамырда № 22701 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...9 lines deleted...]
-          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
-[...17 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve">
+      Ескерту. Бұйрықтың тақырыбы жаңа редакцияда - ҚР Әділет министрінің 30.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Бұйрықтың тақырыбы жаңа редакцияда көзделген - </w:t>
+        <w:t>№ 406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">ҚР Әділет министрінің 30.04.2026 </w:t>
-[...39 lines deleted...]
-        <w:t>) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Нотариат туралы" 1997 жылғы 14 шілдедегі Қазақстан Республикасы Заңының 4-2-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Бірыңғай нотариаттық цифрлық жүйенің тізілімдерін жүргізу ережесі осы бұйрықтың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес бекітілсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Әділет министрінің 30.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t>№ 406</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...112 lines deleted...]
-    <w:bookmarkStart w:name="z3" w:id="1"/>
+    </w:p>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Әділет министрлігінің Тіркеу қызметі және заң қызметін ұйымдастыру департаменті заңнамада белгіленген тәртіппен осы бұйрықты мемлекеттік тіркеуді қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасы Әділет вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -824,1321 +694,1413 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2021 жылғы 30 сәуірдегі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">№ 356 Бұйрығына </w:t>
+              <w:t>№ 356 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Бірыңғай нотариаттық цифрлық жүйенің тізілімдерін жүргізу ережесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ереже жаңа редакцияда көзделген - ҚР Әділет министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 406</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z826" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Осы Бірыңғай нотариаттық цифрлық жүйенің тізілімдерін жүргізу ережесі (бұдан әрі - Ереже) "Нотариат туралы" 1997 жылғы 14 шілдедегі Қазақстан Республикасы Заңының (бұдан әрі - Заң) 4-2-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z827" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Ереже бірыңғай нотариаттық цифрлық жүйенің (бұдан әрі – БНЦЖ) тізілімдерін жүргізуге қойылатын бірыңғай талаптарды белгілейді және нотариаттық іс – әрекеттердің электрондық тізіліміне, мұрагерлік істер тізіліміне, өсиеттерді есепке алу тізіліміне (бұдан әрі-БНЦЖ электрондық тізілімдері) қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z828" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. БНЦЖ электрондық тізілімдерін жүргізу оларға мәліметтер енгізуді, электрондық тізілімдерге енгізілген мәліметтерге қатысты нотариаттық құпияны қамтамасыз етуді, осы тізілімдерден мәліметтер беруді қамтиды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z829" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Нотариаттық әрекеттерді БНЦЖ электрондық тізілімдерінде тіркеу мүмкіндігін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z215" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жекеше нотариустар үшін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z216" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - нотариаттық палатаға мүшелігі тоқтатыла тұрған кезде, еңбекке уақытша жарамсыз болған немесе еңбек демалысында не жүктілігі мен босануы бойынша, бала үш жасқа толғанға дейін оның күтімі бойынша демалыста болған кезде, сондай-ақ нотариаттық палатаның мүшелігінен шыққан не шығарылған кезде-аумақтық нотариаттық палата;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z217" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - бұйрық (бұйрықтың күні мен нөмірі) туралы деректерді енгізу жолымен лицензия тоқтатыла тұрған немесе тоқтатылған кезде не заңды күшіне енген сот актісі туралы мәліметтерді енгізу жолымен лицензиядан айырылған кезде-уәкілетті орган;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z218" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мемлекеттік нотариус үшін жұмыстан босатылған немесе демалыста болған кезде– уәкілетті орган бұғаттайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z219" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жекеше нотариустың БНЦЖ электрондық тізілімін Республикалық нотариаттық палата лицензияның қолданылуын қайта бастаған не нотариаттық палатаның мүшелігін қалпына келтіру не демалыс аяқталғаннан кейін жұмысқа шығу туралы өтініш берген кезде бұғаттан шығарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z220" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік нотариустың БНЦЖ электрондық тізілімдерін уәкілетті орган демалыстан жұмысқа шығу туралы өтініш берген кезде бұғаттан шығарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда – ҚР Әділет министрінің 03.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 881 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> (08.09.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z834" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. БНЦЖ жұмысы тоқтап қалған жағдайда жекеше нотариус осы Ереженің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша БНЦЖ жұмысының мүмкін еместігі туралы акті жасайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z835" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жекеше нотариус БНЦЖ жұмысының тоқтап қалу себептері жойылған соң нотариаттық іс-әрекеттерді тіркеу тізілімінде жасалған жазбаны БНЦЖ жұмысы қалпына келтірілген сәттен бастап келесі жұмыс күнінен кешіктірмей БНЦЖ электрондық тізіліміне ауыстырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z836" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. БНЦЖ электрондық тізілімдеріне енгізілген мәліметтер Қазақстан Республикасы Әділет министрінің 2012 жылғы 31 қаңтардағы № 32 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 7445 болып тіркелген) "Нотариаттық іс жүргізу жөніндегі ережеге" сәйкес үлгілік істер номенклатурасында көзделген мерзімдер ішінде БНЦЖ-да сақталуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z837" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Нотариустың мемлекеттік цифрлық ресурстардан БНЦЖ арқылы алынған мәліметтерді жеке мақсаттарда пайдалануына, сақтауына, беруіне, таратуына жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ереже жаңа редакцияда көзделген - </w:t>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда – ҚР Әділет министрінің 03.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 881 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">ҚР Әділет министрінің 30.04.2026 </w:t>
-[...41 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> (08.09.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z838" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Бірыңғай нотариаттық ақпараттық жүйенің тізілімдерін жүргізу ережесі</w:t>
-[...348 lines deleted...]
-    <w:bookmarkStart w:name="z17" w:id="13"/>
+        <w:t xml:space="preserve"> 2-тарау. Нотариаттық іс-әрекеттердің электрондық тізілімін жүргізу тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z839" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>49-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес барлық нотариаттық іс-әрекеттер нотариаттық іс-әрекеттердің электрондық тізілімінде тіркеледі. Әрбір нотариаттық іс-әрекетке реттік нөмір беріледі. </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z18" w:id="14"/>
+        <w:t xml:space="preserve"> сәйкес барлық нотариаттық іс-әрекеттер нотариаттық іс-әрекеттердің электрондық тізілімінде тіркеледі. Әрбір нотариаттық іс-әрекетке реттік нөмір беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z840" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Нотариуста нотариаттық іс-әрекеттердің бір ғана электрондық тізілімі болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z19" w:id="15"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z841" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Нотариус жасалған нотариаттық іс-әрекеттер туралы мәліметтерді нотариаттық іс-әрекеттер жасалғаннан кейін дереу нотариаттық іс-әрекеттердің электрондық тізіліміне енгізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-[...18 lines deleted...]
-    <w:bookmarkStart w:name="z20" w:id="16"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z842" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нотариус нотариаттық іс-әрекет жасау үшін жұмыс орнынан тыс жерге кеткен кезде БНЦЖ-ға мәліметтерді нотариус ол қайтып келгеннен кейін дереу енгізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z843" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Нотариаттық іс-әрекетті нотариаттық іс-әрекеттердің электрондық тізілімінде тіркеу ереженің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мәліметтерді енгізу арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z21" w:id="17"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z844" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Нотариаттық іс-әрекеттердің электрондық тізіліміндегі орфографиялық, грамматикалық немесе техникалық түзетулер өзгертулер мен қателіктер "Ескертпе" бағанында ескертіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z845" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қате енгізілген нотариаттық іс-әрекет нотариаттық іс-әрекеттердің электрондық тізіліміне оны тіркелген кезден бастап жиырма төрт сағаттан кешіктірілмей жойылады, демалыс және мереке күндерін қоспағанда.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="18"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z846" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Нотариус берілген сенімхаттың күшін жою немесе одан бас тарту туралы нотариаттық іс-әрекеттерді электрондық тізіліміне белгі жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z24" w:id="20"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z847" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Нотариус сенімхатты куәландыру жөніндегі нотариаттық іс-әрекеттердің электрондық тізілімінде тіркелген кезде қағаз жеткізгіштегі нотариаттық құжаттың БНЦЖ форматындағы электрондық бейнесін (электрондық нұсқасын) қосады немесе біріктіреді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z848" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Заңды күшіне енген сот шешіміне сәйкес мәміле жарамсыз деп танылған кезде істерінде мәміле сақталатын нотариус бұл туралы нотариаттық іс-әрекеттерді тіркеудің электрондық тізіліміне белгі жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z25" w:id="21"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z849" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Мұрагерлік істер тізілімін жүргізу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z26" w:id="22"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z850" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Нотариустың мұраның ашылғаны туралы куәландыратын өтінішті алуы мұрагерлік істер тізіліміне мәліметтерді енгізу үшін негіз болып табылады (мұраға құқығы туралы куәлікті беру туралы, мұраны қабылдау туралы, мұрадан бас тарту).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z27" w:id="23"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z851" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Мұраны ашу туралы куәландырушының өтініші қабылданғанға дейін нотариус мұрагерлік істер тізілімінде мұрагерлік іс бойынша мәліметтердің сәйкес келуін мынадай белгілер бойынша тексереді: мұра қалдырушының тегі, аты, әкесінің аты (бар болса), қайтыс болған күні. Мұраны ашу туралы өтінішпен жүгінген адамға сәйкестік болған жағдайда мұрагерлік ісі ашылған нотариусқа осындай өтініш беру қажеттігі туралы түсіндіріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z28" w:id="24"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z852" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Мұраны ашу туралы мәліметтерді жекеше нотариус тиісті өтініштер келіп түскеннен кейінгі келесі жұмыс күнінен кешіктірмей ереженің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша мұрагерлік істер тізіліміне енгізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z853" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БНЦЖ жұмысы тоқтатылған жағдайда мұраны ашу туралы мәліметтер осы ереженің 6-тармағына сәйкес мұрагерлік істер тізіліміне енгізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z854" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Мұрагерлік істің нөмірі араб цифрларымен белгіленеді және мұрагерлік істерді есепке алу кітабында тіркелуіне сәйкес берілген мұрагерлік істің реттік нөмірінен және мұрагерлік істі ашу жылынан тұрады: "20/2021, мұнда 20 - мұрагерлік іске байланысты келіп түскен және мұрагерлік істі қалыптастыруға негіз болған алғашқы құжаттың мұрагерлік істерді есепке алу кітабында тіркелуіне сәйкес мұрагерлік істің реттік нөмірі, 2021 - мұрагерлік іс ашылған жыл".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z855" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Мұрагерлік іс бойынша іс жүргізуді бастауға негіздеме болған құжаттан басқа, мұрагерлік істер тізілімінде мұрагерлік іс бойынша келіп түскен барлық өтініштер тіркеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z856" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Реттік нөмірі берілген мұрагерлік іске байланысты басқа да өтініштер келіп түскен кезде, олар мұрагерлік істер тізілімінде тіркеледі. Бұл ретте мұрагерлік істер тізілімінде 2-бағанында осы Ереженің 3-қосымшасына сәйкес нысан бойынша өтініш (құжат) келіп түскен мұрагерлік істің нөмірі қойылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z857" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Өсиеттерді есепке алу тізілімін жүргізу тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z858" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Жекеше нотариустың өсиетті куәландыруы өсиеттерді есепке алу тізіліміне мәліметтерді енгізу үшін негіз болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z859" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Өсиетті куәландыру туралы мәліметтерді жекеше нотариус өсиеттерді есепке алу тізіліміне өсиетті куәландырғаннан кейін дереу ереженің</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      БНАЖ жұмысы тоқтатылған жағдайда мұраны ашу туралы мәліметтер осы ереженің </w:t>
-[...100 lines deleted...]
-    <w:bookmarkStart w:name="z31" w:id="27"/>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша енгізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z861" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Нотариус қабылдаған құпия өсиеттер өсиеттерді есепке алу тізілімінде және нотариаттық іс-әрекеттердің электрондық тізілімінде "құпия" деген белгімен тіркеледі. Құпия өсиет ашылғаннан кейін өсиеттерді есепке алу тізілімінде өсиетті ашу күні туралы белгі қойылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z862" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Өсиеттің күші жойылған немесе өзгертілген жағдайда нотариус өсиеттерді есепке алу тізілімінде және нотариаттық іс-әрекеттердің электрондық тізілімінде өсиеттің күшін жою немесе өзгерту туралы белгі жасайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z863" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4-тарау. Өсиеттерді есепке алу тізілімін жүргізу тәртібі</w:t>
-[...116 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Нотариаттық іс-әрекеттер туралы мәліметтер беру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z37" w:id="33"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z864" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. Нотариус Заңның 3-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> көзделген жағдайларда жасаған нотариаттық іс-әрекеттері туралы нотариаттық іс-әрекеттердің электрондық тізілімінен мәліметтерді № 5-қосымшаға сәйкес нысан бойынша нотариаттық іс-әрекеттердің электрондық тізілімінен үзінді түрінде ұсынады.</w:t>
-[...40 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> көзделген жағдайларда жасаған нотариаттық іс-әрекеттері туралы нотариаттық іс-әрекеттердің электрондық тізілімінен мәліметтерді № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша нотариаттық іс-әрекеттердің электрондық тізілімінен үзінді түрінде ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z865" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Нотариус нотариаттық іс-әрекет жасау немесе нотариаттық құжаттың жарамдылығын тексеру үшін қажетті нотариаттық іс-әрекеттердің электрондық тізілімінде қамтылған мәліметтерді БНЦЖ арқылы берілген сұрау салу бойынша алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z866" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нотариусқа қажетті мәліметтер автоматтандырылған режимде БНЦЖ құралдарын пайдалана отырып, БНЦЖ арқылы нотариус берген сұрау салу бойынша, сұрау салуда жасалған нотариаттық іс-әрекет туралы мәліметтерді міндетті түрде көрсете отырып, оның ішінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z867" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       нотариаттық іс-әрекеттердің электрондық тізілімінде нотариаттық іс-әрекеттің тіркеу нөмірі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z868" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       нотариаттық іс-әрекет жасалған күндер;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z869" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       нотариаттық іс-әрекет түрі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z870" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       нотариаттық іс-әрекет жасаған адам туралы мәліметтер;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...36 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z871" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нотариаттық түрде ресімделген құжаттың электрондық бейнесін ұсыну қажеттілігі туралы белгілер Ереженің 15-тармағында көзделген жағдайлар ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2185,424 +2147,452 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Бірыңғай нотариаттық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ақпараттық жүйенің</w:t>
+              <w:t>цифрлық жүйенің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тізілімдерін жүргізу тәртібіне</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z40" w:id="35"/>
+    <w:bookmarkStart w:name="z874" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z875" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> БНАЖ жұмысының мүмкін еместігі туралы акті</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="35"/>
+        <w:t xml:space="preserve"> БНЦЖ жұмысының мүмкін еместігі туралы акті</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z876" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z877" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жекеше нотариустың тегі, аты және әкесінің аты (бар болса), лицензияның күні мен нөмірі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z878" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Күні________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z879" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (жасалған күні)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z880" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мен, (жекеше немесе мемлекеттік) нотариус (тегі, аты және әкесінің аты (бар болса)),</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z881" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________ себебі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z882" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       (БНЦЖ жұмысының мүмкін еместігі себебін көрсету)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z883" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      _________________________________________________________________ </w:t>
-[...19 lines deleted...]
-    </w:p>
+      бойынша БНЦЖ жұмысының мүмкін еместігі туралы осы актіні жасадым. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z884" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       БНЦЖ жұмысының тоқтаған уақыты 20 __ ж. "___" __ уақыты сағат "__" __ минут</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z885" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       БНЦЖ жұмысының басталуы 20 __ ж. "___"____уақыты сағат "__"__ минут</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z886" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      кеңсенің атауы, жекеше нотариустың тегі, аты және әкесінің аты (бар болса), </w:t>
-[...253 lines deleted...]
-    </w:p>
+       Жасаған </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z887" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       Нотариус:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z888" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _ __________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z889" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (тегі, аты және әкесінің аты (бар болса), жекеше немесе мемлекеттік нотариустың қолы)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="68"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2649,90 +2639,77 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Бірыңғай нотариаттық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ақпараттық жүйенің</w:t>
+              <w:t>цифрлық жүйенің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тізілімдерін жүргізу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">тәртібіне </w:t>
-[...12 lines deleted...]
-              <w:t>2-қосымша</w:t>
+              <w:t>тәртібіне</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -2753,76 +2730,94 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>нысан</w:t>
+              <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z892" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z893" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Нотариаттық іс-әрекеттердің электрондық тізілімі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
@@ -2842,375 +2837,535 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Нотариустың БНАЖ-дағы нөмірі және БНАЖ тізілімінің реттік нөмірі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Тізілім </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>номері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Нотариаттық іс-әрекеттерді тіркеген күні</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тіркеу күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Нотариаттық іс-әрекеттерді нақты жасаған күні</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нақты жасал</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ған күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аты-жөні, нотариаттық іс-әрекет жасалынған заңды тұлғаның атауы ЖСН, БСН</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Тегі, аты және әкесінің </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аты (бар болса), нотариаттық іс-әрекет жасалынған заңды тұлғаның атауы ЖСН, БСН</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қатысушылардың жеке басты куәландыратын құжаттары</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Қатысушылардың жеке басты </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>куәландыратын құжаттары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жалпы сома алынды</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Жалпы сома </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>алынды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мәртебесі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мәртебесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Нотариаттық іс-әрекеттің мазмұны</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нотариаттық іс-әрекетті</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ң мазмұны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ескертпе</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ескертпе</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Әрекеттің түрі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Әрекеттің түрі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3537,88 +3692,90 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
-[...36 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z894" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертпе. Нотариус: 2-бағанда - нотариаттық іс-әрекеттердің электрондық тізілімін толтырған күнін көрсетеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z895" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-бағанда - нотариаттық іс-әрекетті жасаған күнін көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3665,90 +3822,77 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Бірыңғай нотариаттық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ақпараттық жүйенің</w:t>
+              <w:t>цифрлық жүйенің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тізілімдерін жүргізу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тәртібіне</w:t>
-            </w:r>
-[...11 lines deleted...]
-              <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -3769,74 +3913,94 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>нысан</w:t>
+              <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z45" w:id="38"/>
+    <w:bookmarkStart w:name="z898" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z899" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мұрагерлік істерді есепке алу кітабы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="74"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -3854,303 +4018,383 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Келіп түскен құжаттың р/б №</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жазбаның жасалған күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мұрагерлік істің нөмірі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мұрагерлік істің нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Құжаттың келіп түскен күні</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өтініштің келіп түскен күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мұра берушініңтегі, аты және әкесінің аты (бар болса)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мұра қалдырушының тегі, аты және әкесінің аты (бар болса)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мұра берушініңқайтыс болған күні</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мұра қалдырушының қайтыс болған күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өтініш берушінің тегі, аты және әкесінің аты (бар болса)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өтініш берушінің тегі, аты және әкесінің аты (бар болса)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мұраға құқығы туралы куәліктің берілген күні мен тізілім нөмірі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мұраға құқық туралы куәлiктің берілген күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ескертпе</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ескертпе</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4404,251 +4648,512 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z46" w:id="39"/>
+    <w:bookmarkStart w:name="z900" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бағандарды толтыру үлгісі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z901" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Түсіндірме</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...52 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z902" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1- бағанда мұрагерлік іс тізілімін толтырған күні жазылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z903" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-бағанда іс бойынша іс жүргізуді бастауға негіз болған алғашқы өтініштің келіп түскен тіркелген мұрагерлік істің реттік нөмірі көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z904" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-бағанда өтініштің түскен күні көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...34 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z905" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-бағанда мұра қалдырушы туралы деректер көрсетіледі: тегі, аты, әкесінің аты (бар болса) көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z906" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-бағанда мұра қалдырушының қайтыс болған күні көрсетіледі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z907" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6-бағанда мұрагер туралы мәлімет: тегі, аты, әкесінің аты (бар болса).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z908" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер мұрагерлік іс бойынша іс жүргізуді бастау үшін негіз болған құжатты нотариус өкіл арқылы алса, бұл бағанда қатар, құжаттарды нотариусқа мұрагердің атынан тікелей берген заңды немесе уәкілетті өкілдің тегі, аты, әкесінің аты (бар болса) көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z909" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7-бағанда мұраға құқық туралы куәліктің берілген күні көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4695,90 +5200,77 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Бірыңғай нотариаттық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ақпараттық жүйенің</w:t>
+              <w:t>цифрлық жүйенің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тізілімдерін жүргізу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тәртібіне</w:t>
-            </w:r>
-[...11 lines deleted...]
-              <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -4799,74 +5291,94 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>нысан</w:t>
+              <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z48" w:id="40"/>
+    <w:bookmarkStart w:name="z912" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z913" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өсиеттерді есепке алу тізілімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="86"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -4882,231 +5394,291 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өсиет етушінің аты-жөні</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өсиет қалдырушының аты-жөні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өсиет етушінің туған күні</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өсиет қалдырушының туған күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өсиеттерді куәландырған күні</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өсиеттерді куәландырған күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-тізілім номері</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тізілім нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өсиетті жою туралы белгі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өсиеттің күшін жою туралы белгі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Нотариус</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нотариус</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5576,90 +6148,77 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Бірыңғай нотариаттық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ақпараттық жүйенің</w:t>
+              <w:t>цифрлық жүйенің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тізілімдерін жүргізу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тәртібіне</w:t>
-            </w:r>
-[...11 lines deleted...]
-              <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -5680,148 +6239,172 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>нысан</w:t>
+              <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z50" w:id="41"/>
-[...90 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z916" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z917" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Нотариус жасаған нотариаттық іс-әрекеттер (нотариаттық іс-әрекеттер) туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мәліметтерді қамтитын бірыңғай нотариаттық цифрлық жүйенің нотариаттық</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> іс-әрекеттерінің электрондық тізілімінен</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z918" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  КӨШІРМЕ</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(жекеше нотариустың тегі, аты және әкесінің аты (бар болса), лицензияның күні</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мен нөмірі, нотариаттық округының атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
@@ -5841,375 +6424,475 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тізілім номері</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тізілім номері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Іркеу түні</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тіркеу күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Нақты жасалған күні</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нақты жасалған күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аты-жөні, нотариаттық іс-әрекет жасалынған заңды тұлғаның атауы ЖСН, БСН</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тегі, аты және әкесінің аты (бар болса), нотариаттық іс-әрекет жасалынған заңды тұлғаның атауы ЖСН, БСН</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қатысушылардың жеке басты куәландыратын құжаттары</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қатысушылардың жеке басты куәландыратын құжаттары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-өндірілді</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жалпы сома алынды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-мәртебесі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мәртебесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Нотариаттық іс-әрекеттің мазмұны</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нотариаттық іс-әрекеттің мазмұны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ескертпе</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ескертпе</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Әрекет түрі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Әрекеттің түрі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6931,55 +7614,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>