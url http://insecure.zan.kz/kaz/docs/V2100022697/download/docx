--- v1 (2026-06-10)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3cff552" w14:textId="3cff552">
+    <w:p w14:paraId="7c68e35" w14:textId="7c68e35">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,261 +76,155 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Бірыңғай нотариаттық ақпараттық жүйенің тізілімдерінің жұмыс істеуі туралы есептілікті ұсыну нысанын бекіту туралы</w:t>
+        <w:t>Бірыңғай нотариаттық цифрлық жүйенің тізілімдерінің жұмыс істеуі туралы есептілікті ұсыну нысанын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Әділет министрінің 2021 жылғы 30 сәуірдегі № 360 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2021 жылғы 6 мамырда № 22697 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...9 lines deleted...]
-          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
-[...37 lines deleted...]
-        <w:t xml:space="preserve">ҚР Әділет министрінің 30.04.2026 </w:t>
+        <w:t xml:space="preserve">
+      Ескерту. Бұйрықтың тақырыбы жаңа редакцияда - ҚР Әділет министрінің 30.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (12.07.</w:t>
-[...67 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Нотариат туралы" Қазақстан Республикасы Заңының 4-2-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес, БҰЙЫРАМЫН:</w:t>
+        <w:t xml:space="preserve"> сәйкес, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -351,319 +245,213 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...106 lines deleted...]
-      </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Бірыңғай нотариаттық ақпараттық жүйенің тізілімдерінің жұмыс істеуі туралы есептілікті ұсыну нысаны осы бұйрықтың </w:t>
+      1. Бірыңғай нотариаттық цифрлық жүйенің тізілімдерінің жұмыс істеуі туралы есептілікті ұсыну нысаны осы бұйрықтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес бекітілсін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармаққа орыс тілінде өзгеріс енгізіледі, қазақ тіліндегі мәтін өзгермейді - ҚР Әділет министрінің 13.09.2021 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Әділет министрінің 30.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 794</w:t>
+        <w:t>№ 406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3" w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Әділет министрлігінің Тіркеу қызметі және заң қызметін ұйымдастыру департаменті заңнамада белгіленген тәртіппен осы бұйрықты мемлекеттік тіркеуді қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасы Әділет вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -890,307 +678,291 @@
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2021 жылғы 30 сәуірдегі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 360 бұйрығына</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Бірыңғай нотариаттық цифрлық жүйенің тізілімдерінің жұмыс істеуі туралы есептілікті ұсыну нысаны </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...9 lines deleted...]
-          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">ҚР Әділет министрінің 30.04.2026 </w:t>
+        <w:t xml:space="preserve">
+      Ескерту. Нысан жаңа редакцияда - ҚР Әділет министрінің 30.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 406</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (12.07.</w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> Бірыңғай нотариаттық ақпараттық жүйенің тізілімдерінің жұмыс істеуі туралы есептілікті ұсыну нысаны </w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Есепті кезең бойынша _____________жыл </w:t>
+        <w:t>
+      Есепті кезең бойынша _____________жыл</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z1000" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Кезеңділігі: жартыжылдық, жылдық </w:t>
+        <w:t>
+      Кезеңділігі: жартыжылдық, жылдық</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z1001" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Ұсынатындар: жекеше нотариустар, аумақтық нотариаттық палаталар </w:t>
+        <w:t>
+      Ұсынатындар: жекеше нотариустар, аумақтық нотариаттық палаталар</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z1002" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      нысан қайда ұсынылады: </w:t>
+        <w:t>
+      нысан қайда ұсынылады:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z1003" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аумақтық нотариаттық палата, Республикалық нотариаттық палата</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z8" w:id="4"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z1004" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Нотариаттық іс-әрекеттер жөніндегі есеп _____________ж.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
@@ -1211,162 +983,202 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ п/п</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Нотариус лицензиясының нөмірі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нотариус лицензиясының нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Нотариустың аты-жөні</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нотариустың аты-жөні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Нотариаттық іс-әрекеттердің түрлері</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нотариаттық іс-әрекеттердің түрлері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -2740,68 +2552,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z1005" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кестенің жалғасы:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="11"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
@@ -2824,51 +2638,61 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Нотариаттық іс-әрекеттердің түрлері</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нотариаттық іс-әрекеттердің түрлері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -4664,68 +4488,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z1006" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кестенің жалғасы:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="12"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -4744,88 +4570,108 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Нотариаттық іс-әрекеттердің түрлері</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нотариаттық іс-әрекеттердің түрлері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Гр бойынша жиыны 3-4, 6, 8-17, 19-27</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жиын бойынша 3-4, 6, 8-17, 19-27</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5895,946 +5741,845 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z1007" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кестенің жалғасы:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="13"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2050"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...210 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нотариустың орташа айлық жүктемесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Салық түрінде мемлекеттік бюджетке аударылған сома (9%)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жалпы сомасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Шығарылған қаулылар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...66 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...159 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...159 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z9" w:id="5"/>
+    <w:bookmarkStart w:name="z1008" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
+          <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Нотариаттық іс-әрекеттер жөніндегі есеп _____________ж.</w:t>
+        <w:t>
+      Нотариаттық іс-әрекеттер жөніндегі есеп _____________ж.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -6854,125 +6599,155 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ п/п</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Нотариаттық палата</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нотариаттық палата</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Нотариаттық іс-әрекеттердің түрлері</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нотариаттық іс-әрекеттердің түрлері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -8256,68 +8031,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z1009" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кестенің жалғасы:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="15"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
@@ -8340,51 +8117,61 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Нотариаттық іс-әрекеттердің түрлері</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нотариаттық іс-әрекеттердің түрлері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -9402,68 +9189,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 21</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z1010" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кестенің жалғасы:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="16"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -9482,88 +9271,108 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Нотариаттық іс-әрекеттердің түрлері</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нотариаттық іс-әрекеттердің түрлері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-жиын бойынша 3-4, 6, 8-17, 19-27</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жиын бойынша 3-4, 6, 8-17, 19-27</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10633,946 +10442,716 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z1011" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кестенің жалғасы:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="17"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2050"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...209 lines deleted...]
-Шығарылған қаулылар</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нотариустың орташа айлық жүктемесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Салық түрінде мемлекеттік бюджетке аударылған сома (9%)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жалпы сомасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Шығарылған қаулылар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 33</w:t>
-            </w:r>
-[...70 lines deleted...]
-35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...159 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...159 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z10" w:id="6"/>
+    <w:bookmarkStart w:name="z1012" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
+          <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Нотариаттық іс-әрекеттер жөніндегі есеп _____________ж.</w:t>
+        <w:t>
+      Нотариаттық іс-әрекеттер жөніндегі есеп _____________ж.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -11592,125 +11171,155 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ п/п</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Республикалық нотариаттық палата</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республикалық нотариаттық палата</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Нотариаттық іс-әрекеттердің түрлері</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нотариаттық іс-әрекеттердің түрлері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -12990,68 +12599,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z1013" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кестенің жалғасы:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="19"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
@@ -13074,51 +12685,61 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Нотариаттық іс-әрекеттердің түрлері</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нотариаттық іс-әрекеттердің түрлері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -14914,68 +14535,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z1014" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кестенің жалғасы:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="20"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -14994,88 +14617,108 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Нотариаттық іс-әрекеттердің түрлері</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нотариаттық іс-әрекеттердің түрлері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-жиын бойынша 3-4, 6, 8-17, 19-27</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жиын бойынша 3-4, 6, 8-17, 19-27</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15108,51 +14751,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Соглашения об уплате алиментов</w:t>
+Алимент төлеу туралы келісімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16145,946 +15788,716 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z1015" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       кестенің жалғасы:</w:t>
+      кестенің жалғасы:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="21"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2050"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...209 lines deleted...]
-Шығарылған қаулылар</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нотариустың орташа айлық жүктемесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Салық түрінде мемлекеттік бюджетке аударылған сома (9%)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жалпы сомасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Шығарылған қаулылар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 33</w:t>
-            </w:r>
-[...70 lines deleted...]
-35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...159 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...159 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z11" w:id="7"/>
+    <w:bookmarkStart w:name="z1016" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
+          <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Кеңес беру бойынша есеп бойынша ________-_-_-_-_-_-_-_-_-_ -_-_____________ ж.</w:t>
+        <w:t>
+      Кеңес беру бойынша есеп бойынша ________-_-_-_-_-_-_-_-_-_ -_-_____________ ж.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -17102,199 +16515,249 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ п/п</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Нотариус лицензиясының нөмірі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нотариус лицензиясының нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Нотариустың аты-жөні</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нотариустың аты-жөні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кеңес</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кеңес</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жобаны әзірлеу</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жобаны әзірлеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -17930,68 +17393,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z12" w:id="8"/>
+    <w:bookmarkStart w:name="z1017" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
+          <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Кеңес беру бойынша есеп бойынша ________-_-_-_-_-_-_-_-_-_-_____________ ж.</w:t>
+        <w:t>
+      Кеңес беру бойынша есеп бойынша ________-_-_-_-_-_-_-_-_-_-_____________ ж.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -18008,162 +17473,202 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ п/п</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Нотариаттық палата</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нотариаттық палата</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кеңес</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кеңес</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жобаны әзірлеу</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жобаны әзірлеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -18718,68 +18223,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z13" w:id="9"/>
+    <w:bookmarkStart w:name="z1018" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
+          <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Кеңес беру бойынша есеп бойынша ________-_-_-_-_-_-_-_-_-_-_____________ ж.</w:t>
+        <w:t>
+      Кеңес беру бойынша есеп бойынша ________-_-_-_-_-_-_-_-_-_-_____________ ж.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -18796,162 +18303,202 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ п/п</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Республикалық нотариаттық палата</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республикалық нотариаттық палата</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кеңес</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кеңес</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жобаны әзірлеу</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жобаны әзірлеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -19506,126 +19053,130 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z14" w:id="10"/>
+    <w:bookmarkStart w:name="z1019" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескерту: Аумақтық нотариаттық палаталар жекеше нотариустардың ұсынған есептерінің негізінде нотариаттық округ бойынша есеп жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z1020" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Республикалық нотариаттық палата нотариаттық палаталардың ұсынған есептерінің негізінде республика бойынша есеп жасайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z1021" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Бірыңғай нотариаттық ақпараттық жүйенің тізілімдерінің жұмыс істеуі туралы есептілікті ұсыну нысанын толтыру бойынша түсіндірме осы нысанның </w:t>
+      Бірыңғай нотариаттық цифрлық жүйенің тізілімдерінің жұмыс істеуі туралы есептілікті ұсыну нысанын толтыру бойынша түсіндірме осы нысанның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> келтірілген.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="27"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -19659,600 +19210,520 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Бірыңғай нотариаттық </w:t>
+              <w:t>Бірыңғай нотариаттық</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">ақпараттық жүйенің </w:t>
+              <w:t>цифрлық жүйенің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">тізілімдерінің жұмыс істеуі </w:t>
+              <w:t>тізілімдерінің жұмыс істеуі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>туралы есептілікті ұсыну</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>нысанын қосымша</w:t>
+              <w:t>нысанына қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z16" w:id="11"/>
+    <w:bookmarkStart w:name="z1023" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Есептің нысанын толтыру бойынша түсіндірме</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z17" w:id="12"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z1024" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Есепте түрлері бойынша жіктелген жасалған нотариаттық іс-әрекеттердің саны туралы мәліметтер көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z18" w:id="13"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z1025" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. 3, 8-16, 19-27-бағандарда аталған нотариаттық іс-әрекеттер бойынша нотариаттық іс-әрекеттердің саны туралы мәліметтер көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z19" w:id="14"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z1026" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. 4-бағанда есепті кезеңде тұрғын үйлерді иеліктен шығару туралы нотариус куәландырған шарттардың жалпы саны туралы мәліметтер көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z20" w:id="15"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z1027" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. 5-бағанда есепті кезеңде шетел азаматтарының атына жасалған тұрғын үйлерді иеліктен шығару туралы шарттардың саны туралы мәліметтер көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z21" w:id="16"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z1028" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. 6-бағанда есепті кезеңде пәтерлерді иеліктен шығару туралы нотариус куәландырған шарттардың жалпы саны туралы мәліметтер көрсетіледі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z22" w:id="17"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z1029" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. 7-бағанда есепті кезеңде нотариус шетел азаматтарының атына жасаған пәтерлерді иеліктен шығару туралы шарттардың саны туралы мәліметтер көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z23" w:id="18"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z1030" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. 17-бағанда есепті кезеңде нотариус куәландырған сенімхаттардың жалпы саны туралы мәліметтер көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z24" w:id="19"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z1031" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. 18-бағанда есепті кезеңде тек қана автокөлікке нотариус куәландырған сенімхаттардың саны туралы мәліметтер көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z25" w:id="20"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z1032" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. 28-бағанда есепті кезеңде нотариус куәландырған нотариаттық іс-әрекеттердің жалпы саны туралы мәліметтер көрсетіледі, ол 3-4, 6, 8-17, 19-27-бағандарда көрсетілген тиісті көрсеткіштердің сомасына тең болуы тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z26" w:id="21"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z1033" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. 29-бағанда шетелде әрекет ету үшін нотариустар жасаған нотариаттық іс-әрекеттердің саны туралы мәліметтер көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z27" w:id="22"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z1034" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. 30-бағанда есепті кезеңде жасалған нотариаттық іс-әрекеттердің жалпы санының есепті кезеңдегі айлар санына қатынасы ретінде есептелетін нотариустың орташа айлық жүктемесі (N) туралы мәліметтер көрсетіледі (Т): N = O / Т.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z28" w:id="23"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z1035" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12. 31-бағанда кірістер (Д) сомасының 10-ға қатынасы ретінде есептелетін салық (с) түрінде мемлекеттік бюджетке аударылған сома туралы мәліметтер көрсетіледі: С =Д/10</w:t>
+      12. 31-бағанда кірістер (Д) сомасының 9-ға қатынасы ретінде есептелетін салық (с) түрінде мемлекеттік бюджетке аударылған сома туралы мәліметтер көрсетіледі: С =Д/9</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z29" w:id="24"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z1036" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12. 32-бағанда Қазақстан Республикасы Әділет министрінің "Жекеше нотариустардың нотариаттық әрекеттер жасағаны және өзге де көрсетілетін қызметтері үшiн, сондай-ақ нотариат куәландырған құжаттардың көшiрмелерiн (телнұсқаларын) бергенi және консультация беруді жүзеге асырғаны үшiн мөлшерлемелер мөлшерін бекіту туралы" 2025 жылғы 27 қыркүйектегі №533 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> негізінде нотариаттық іс-әрекет жасағаны үшін нотариус өндіріп алған төлемнің жалпы сомасы туралы мәліметтер көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z1037" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13. 32-бағанда нотариаттық іс-әрекеттер жасағаны үшін Қазақстан Республикасының салық заңнамасында белгіленген мемлекеттік баж мөлшеріне сәйкес келетін ставкалар бойынша өндіріп алынатын төлем туралы мәліметтер көрсетіледі.</w:t>
+      13. 33-бағанда шығарылған қаулылардың саны туралы мәліметтер көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-[...100 lines deleted...]
-    <w:bookmarkStart w:name="z32" w:id="27"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z1038" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16. 35-бағанда шығарылған қаулылардың саны туралы мәліметтер көрсетіледі.</w:t>
+      14. 3 және 4-бағандарда консультациялар беру түрінде жүргізілген консультация беру саны, сондай-ақ оларды жүзеге асырғаны үшін нотариус өндіріп алған төлем сомасы туралы мәліметтер көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z33" w:id="28"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z1039" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17. 3 және 4-бағандарда консультациялар беру түрінде жүргізілген консультация беру саны, сондай-ақ оларды жүзеге асырғаны үшін нотариус өндіріп алған төлем сомасы туралы мәліметтер көрсетіледі.</w:t>
+      15. 5 және 6-бағандарда жобаны әзірлеу түрінде жүргізілген консультация беру саны, сондай-ақ оларды жүзеге асырғаны үшін нотариус өндіріп алған төлем сомасы туралы мәліметтер көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -20578,31 +20049,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>