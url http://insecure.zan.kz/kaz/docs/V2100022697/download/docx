--- v0 (2025-11-06)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b0959ac" w14:textId="b0959ac">
+    <w:p w14:paraId="3cff552" w14:textId="3cff552">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -107,55 +107,171 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Әділет министрінің 2021 жылғы 30 сәуірдегі № 360 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2021 жылғы 6 мамырда № 22697 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Ескерту. Бұйрықтың тақырыбына орыс тілінде өзгеріс енгізіледі, қазақ тіліндегі тақырып өзгермейді - ҚР Әділет министрінің 13.09.2021 </w:t>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Бұйрықтың тақырыбы жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Әділет министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 406</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Бұйрықтың тақырыбына орыс тілінде өзгеріс енгізіледі, қазақ тіліндегі тақырып өзгермейді - ҚР Әділет министрінің 13.09.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 794</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
@@ -235,91 +351,197 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Әділет министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 406</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Бірыңғай нотариаттық ақпараттық жүйенің тізілімдерінің жұмыс істеуі туралы есептілікті ұсыну нысаны осы бұйрықтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -338,199 +560,211 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Әділет министрлігінің Тіркеу қызметі және заң қызметін ұйымдастыру департаменті заңнамада белгіленген тәртіппен осы бұйрықты мемлекеттік тіркеуді қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасы Әділет вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z5" w:id="4"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      Қазақстан Республикасының </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Әділет министрі </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -673,68 +907,182 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 360 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Нысан жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Әділет министрінің 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 406</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бірыңғай нотариаттық ақпараттық жүйенің тізілімдерінің жұмыс істеуі туралы есептілікті ұсыну нысаны </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Есепті кезең бойынша _____________жыл </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -781,175 +1129,176 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       нысан қайда ұсынылады: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аумақтық нотариаттық палата, Республикалық нотариаттық палата</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z8" w:id="6"/>
+    <w:bookmarkStart w:name="z8" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Нотариаттық іс-әрекеттер жөніндегі есеп _____________ж.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="796"/>
-[...8 lines deleted...]
-        <w:gridCol w:w="3129"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="796" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="770" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нотариус лицензиясының нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -1023,51 +1372,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1413" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -1134,88 +1483,88 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Пәтерлерді иеліктен айыру туралы шарттар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1414" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Автомотокөлік құралдарын иеліктен айыру туралы шарттар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3129" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -1265,159 +1614,159 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="770" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жалпы саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1199" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Оның ішінде шетел азаматтарының атына</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="770" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жалпы саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1199" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1440,1437 +1789,1319 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="796" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="770" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="840" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1413" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="770" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1199" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="770" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1199" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1414" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3129" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="796" w:type="dxa"/>
-[...384 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Барлығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1413" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кестенің жалғасы:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1223"/>
-[...10 lines deleted...]
-        <w:gridCol w:w="903"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нотариаттық іс-әрекеттердің түрлері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1223" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Рента және өмір бойы асырауда ұстау шарттары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="898" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Неке шарттары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="898" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Басқа шарттар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="901" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мұраға құқық туралы куәліктер берілді</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1759" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ерлі-зайыптылардың ортақ мүлкіндегі үлеске меншік құқығы туралы куәліктер берілді</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мүліктерді сенімгерлік басқарушылар тағайындалды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -2900,125 +3131,125 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Куәландырылған сенімхаттар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1223" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бір тілден екінші тілге аударманың дұрыстығын куәландыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Құжаттардың көшірмелерін куәландыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -3107,87 +3338,87 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жалпы саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3223,1469 +3454,1302 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1223" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="898" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="898" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="901" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1759" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1223" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 21</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1223" w:type="dxa"/>
-[...462 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1223" w:type="dxa"/>
-[...462 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кестенің жалғасы:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1004"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="3770"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -4728,2313 +4792,2119 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Гр бойынша жиыны 3-4, 6, 8-17, 19-27</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1004" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дәлелдемелер қамтамасыз етілді</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1004" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Алимент төлеу туралы келісімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1004" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дауды реттеу туралы келісімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1004" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атқарушылық жазбалар жасалды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1004" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Келісім</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1066" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өзге де нотариаттық іс-әрекеттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2444" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жалпы саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3770" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Оның ішінде шетелде әрекет ету үшін ресімделген құжаттар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1004" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1004" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1004" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1004" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1004" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1066" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2444" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3770" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 29</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1004" w:type="dxa"/>
-[...306 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1004" w:type="dxa"/>
-[...306 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кестенің жалғасы:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1445"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1447"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1445" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нотариустың орташа айлық жүктемесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4549" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Салық түрінде мемлекеттік бюджетке аударылған сома (10%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1446" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік баж</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1967" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Құқықтық және техникалық сипаттағы қызметтерге ақы төлеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1446" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жалпы сомасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1447" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шығарылған қаулылар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1445" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4549" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1446" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1967" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1446" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1447" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1445" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1445" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z9" w:id="7"/>
+    <w:bookmarkStart w:name="z9" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Нотариаттық іс-әрекеттер жөніндегі есеп _____________ж.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="5"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="854"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="3357"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="854" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="827" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -7095,51 +6965,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1517" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -7206,88 +7076,88 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Пәтерлерді иеліктен айыру туралы шарттар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1517" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Автомотокөлік құралдарын иеліктен айыру туралы шарттар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3357" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -7324,159 +7194,159 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="827" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жалпы саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1287" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Оның ішінде шетел азаматтарының атына</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="827" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жалпы саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1287" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7499,1359 +7369,1255 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="854" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="827" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1517" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="827" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1287" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="827" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1287" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1517" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3357" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="854" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="827" w:type="dxa"/>
-[...306 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жиыны:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1517" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кестенің жалғасы:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1223"/>
-[...10 lines deleted...]
-        <w:gridCol w:w="903"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нотариаттық іс-әрекеттердің түрлері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1223" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Рента және өмір бойы асырауда ұстау шарттары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="898" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Неке шарттары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="898" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Басқа шарттар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="901" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мұраға құқық туралы куәліктер берілді</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1759" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ерлі-зайыптылардың ортақ мүлкіндегі үлеске меншік құқығы туралы куәліктер берілді</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мүліктерді сенімгерлік басқарушылар тағайындалды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -8881,125 +8647,125 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Куәландырылған сенімхаттар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1223" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бір тілден екінші тілге аударманың дұрыстығын куәландыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Құжаттардың көшірмелерін куәландыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -9088,87 +8854,87 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жалпы саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -9204,447 +8970,447 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1223" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="898" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="898" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="901" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1759" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1223" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -9667,60 +9433,61 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кестенің жалғасы:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1019"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="3714"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -9763,2313 +9530,2119 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жиын бойынша 3-4, 6, 8-17, 19-27</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1019" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дәлелдемелер қамтамасыз етілді</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1019" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Алимент төлеу туралы келісімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1019" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дауды реттеу туралы келісімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1019" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атқарушылық жазбалар жасалды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1019" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Келісім</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1082" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өзге де нотариаттық іс-әрекеттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2409" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жалпы саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3714" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Оның ішінде шетелде әрекет ету үшін ресімделген құжаттар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1019" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1019" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1019" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1019" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1019" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1082" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2409" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3714" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 29</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1019" w:type="dxa"/>
-[...306 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1019" w:type="dxa"/>
-[...306 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кестенің жалғасы:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1445"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1447"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1445" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нотариустың орташа айлық жүктемесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4549" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Салық түрінде мемлекеттік бюджетке аударылған сома (10%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1446" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік баж</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1967" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Құқықтық және техникалық сипаттағы қызметтерге ақы төлеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1446" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жалпы сомасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1447" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шығарылған қаулылар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1445" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4549" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1446" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1967" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1446" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1447" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1445" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1445" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z10" w:id="8"/>
+    <w:bookmarkStart w:name="z10" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Нотариаттық іс-әрекеттер жөніндегі есеп _____________ж.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="854"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="3357"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="854" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="827" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -12130,51 +11703,51 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1517" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -12241,88 +11814,88 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Пәтерлерді иеліктен айыру туралы шарттар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1517" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Автомотокөлік құралдарын иеліктен айыру туралы шарттар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3357" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -12359,159 +11932,159 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="827" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жалпы саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1287" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Оның ішінде шетел азаматтарының атына</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="827" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жалпы саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1287" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12534,1362 +12107,1251 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="854" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="827" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1517" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="827" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1287" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="827" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1287" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1517" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3357" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="854" w:type="dxa"/>
-[...345 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Итого:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1517" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кестенің жалғасы:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1223"/>
-[...10 lines deleted...]
-        <w:gridCol w:w="903"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1025"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нотариаттық іс-әрекеттердің түрлері</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1223" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Рента және өмір бойы асырауда ұстау шарттары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="898" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Неке шарттары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="898" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Басқа шарттар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="901" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мұраға құқық туралы куәліктер берілді</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1759" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ерлі-зайыптылардың ортақ мүлкіндегі үлеске меншік құқығы туралы куәліктер берілді</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мүліктерді сенімгерлік басқарушылар тағайындалды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -13919,125 +13381,125 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Куәландырылған сенімхаттар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1223" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бір тілден екінші тілге аударманың дұрыстығын куәландыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Құжаттардың көшірмелерін куәландыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -14126,87 +13588,87 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жалпы саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -14242,1469 +13704,1302 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1223" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="898" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="898" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="901" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1759" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1223" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="899" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="903" w:type="dxa"/>
+            <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 21</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1223" w:type="dxa"/>
-[...462 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1223" w:type="dxa"/>
-[...462 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кестенің жалғасы:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1019"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="3714"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -15747,2348 +15042,2154 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жиын бойынша 3-4, 6, 8-17, 19-27</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1019" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дәлелдемелер қамтамасыз етілді</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1019" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Соглашения об уплате алиментов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1019" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дауды реттеу туралы келісімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1019" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атқарушылық жазбалар жасалды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1019" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Келісім</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1082" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өзге де нотариаттық іс-әрекеттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2409" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жалпы саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3714" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Оның ішінде шетелде әрекет ету үшін ресімделген құжаттар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1019" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1019" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1019" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1019" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1019" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1082" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2409" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3714" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 29</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1019" w:type="dxa"/>
-[...306 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1019" w:type="dxa"/>
-[...306 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        кестенің жалғасы:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1445"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1447"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1445" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нотариустың орташа айлық жүктемесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4549" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Салық түрінде мемлекеттік бюджетке аударылған сома (10%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1446" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік баж</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1967" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Құқықтық және техникалық сипаттағы қызметтерге ақы төлеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1446" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жалпы сомасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1447" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шығарылған қаулылар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1445" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4549" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1446" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1967" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1446" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1447" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1445" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1445" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z11" w:id="9"/>
+    <w:bookmarkStart w:name="z11" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кеңес беру бойынша есеп бойынша ________-_-_-_-_-_-_-_-_-_ -_-_____________ ж.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1579"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="2234"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1579" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1528" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нотариус лицензиясының нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1668" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -18199,813 +17300,765 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1529" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қызметтер саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2233" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы (теңгемен)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1529" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қызметтер саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2234" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы (теңгемен)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1579" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1528" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1668" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1529" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2233" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1529" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2234" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1579" w:type="dxa"/>
-[...267 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z12" w:id="10"/>
+    <w:bookmarkStart w:name="z12" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кеңес беру бойынша есеп бойынша ________-_-_-_-_-_-_-_-_-_-_____________ ж.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1956"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="2768"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1956" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1894" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -19103,738 +18156,697 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1894" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қызметтер саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1894" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қызметтер саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1894" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қызметтер саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2768" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы (теңгемен)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1956" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1894" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1894" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1894" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1894" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2768" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1956" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z13" w:id="11"/>
+    <w:bookmarkStart w:name="z13" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кеңес беру бойынша есеп бойынша ________-_-_-_-_-_-_-_-_-_-_____________ ж.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="9"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1827"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="2585"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1827" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -19932,674 +18944,632 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қызметтер саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2583" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы (теңгемен)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1769" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қызметтер саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2585" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы (теңгемен)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1827" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1768" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2583" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1769" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2585" w:type="dxa"/>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1827" w:type="dxa"/>
-[...228 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z14" w:id="12"/>
+    <w:bookmarkStart w:name="z14" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескерту: Аумақтық нотариаттық палаталар жекеше нотариустардың ұсынған есептерінің негізінде нотариаттық округ бойынша есеп жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Республикалық нотариаттық палата нотариаттық палаталардың ұсынған есептерінің негізінде республика бойынша есеп жасайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -20747,369 +19717,369 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>туралы есептілікті ұсыну</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысанын қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z16" w:id="13"/>
+    <w:bookmarkStart w:name="z16" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Есептің нысанын толтыру бойынша түсіндірме</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z17" w:id="14"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z17" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Есепте түрлері бойынша жіктелген жасалған нотариаттық іс-әрекеттердің саны туралы мәліметтер көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z18" w:id="15"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z18" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. 3, 8-16, 19-27-бағандарда аталған нотариаттық іс-әрекеттер бойынша нотариаттық іс-әрекеттердің саны туралы мәліметтер көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z19" w:id="16"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z19" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. 4-бағанда есепті кезеңде тұрғын үйлерді иеліктен шығару туралы нотариус куәландырған шарттардың жалпы саны туралы мәліметтер көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z20" w:id="17"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z20" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. 5-бағанда есепті кезеңде шетел азаматтарының атына жасалған тұрғын үйлерді иеліктен шығару туралы шарттардың саны туралы мәліметтер көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z21" w:id="18"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z21" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. 6-бағанда есепті кезеңде пәтерлерді иеліктен шығару туралы нотариус куәландырған шарттардың жалпы саны туралы мәліметтер көрсетіледі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z22" w:id="19"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z22" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. 7-бағанда есепті кезеңде нотариус шетел азаматтарының атына жасаған пәтерлерді иеліктен шығару туралы шарттардың саны туралы мәліметтер көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z23" w:id="20"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z23" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. 17-бағанда есепті кезеңде нотариус куәландырған сенімхаттардың жалпы саны туралы мәліметтер көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z24" w:id="21"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z24" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. 18-бағанда есепті кезеңде тек қана автокөлікке нотариус куәландырған сенімхаттардың саны туралы мәліметтер көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z25" w:id="22"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z25" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. 28-бағанда есепті кезеңде нотариус куәландырған нотариаттық іс-әрекеттердің жалпы саны туралы мәліметтер көрсетіледі, ол 3-4, 6, 8-17, 19-27-бағандарда көрсетілген тиісті көрсеткіштердің сомасына тең болуы тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z26" w:id="23"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z26" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. 29-бағанда шетелде әрекет ету үшін нотариустар жасаған нотариаттық іс-әрекеттердің саны туралы мәліметтер көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z27" w:id="24"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z27" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. 30-бағанда есепті кезеңде жасалған нотариаттық іс-әрекеттердің жалпы санының есепті кезеңдегі айлар санына қатынасы ретінде есептелетін нотариустың орташа айлық жүктемесі (N) туралы мәліметтер көрсетіледі (Т): N = O / Т.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z28" w:id="25"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z28" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. 31-бағанда кірістер (Д) сомасының 10-ға қатынасы ретінде есептелетін салық (с) түрінде мемлекеттік бюджетке аударылған сома туралы мәліметтер көрсетіледі: С =Д/10</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z29" w:id="26"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z29" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. 32-бағанда нотариаттық іс-әрекеттер жасағаны үшін Қазақстан Республикасының салық заңнамасында белгіленген мемлекеттік баж мөлшеріне сәйкес келетін ставкалар бойынша өндіріп алынатын төлем туралы мәліметтер көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z30" w:id="27"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z30" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. 33-бағанда "Нотариат туралы" Заңның 30-1-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес техникалық және құқықтық сипаттағы қосымша қызметтер көрсеткені үшін нотариаттық іс-әрекеттер жасау кезінде өндіріп алынатын төлем туралы мәліметтер көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z31" w:id="28"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z31" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. 34-бағанда "Нотариат туралы" Заңның 30-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -21124,165 +20094,165 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және 30-1-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нотариаттық іс-әрекет жасағаны үшін нотариус өндіріп алған төлемнің жалпы сомасы туралы мәліметтер көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z32" w:id="29"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z32" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. 35-бағанда шығарылған қаулылардың саны туралы мәліметтер көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z33" w:id="30"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z33" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. 3 және 4-бағандарда консультациялар беру түрінде жүргізілген консультация беру саны, сондай-ақ оларды жүзеге асырғаны үшін нотариус өндіріп алған төлем сомасы туралы мәліметтер көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z34" w:id="31"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z34" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. 5 және 6-бағандарда жобаны әзірлеу түрінде жүргізілген консультация беру саны, сондай-ақ оларды жүзеге асырғаны үшін нотариус өндіріп алған төлем сомасы туралы мәліметтер көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>