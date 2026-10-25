--- v0 (2025-11-06)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8e59438" w14:textId="8e59438">
+    <w:p w14:paraId="59efa9f" w14:textId="59efa9f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -102,216 +102,316 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2021 жылғы 30 сәуірдегі № 156/НҚ бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2021 жылғы 4 мамырда № 22689 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1" w:id="0"/>
-[...5 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасының Заңының 27-1 бабы </w:t>
+      Ескерту. Тақырып жаңа редакцияда – ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 29.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 440/НҚ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының 27-1-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 7-1) тармақшасына және Қазақстан Республикасы Үкіметінің 2019 жылғы 12 шілдедегі № 501 қаулысымен бекітілген Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрлігі туралы ереженің 15-тармағының </w:t>
-[...9 lines deleted...]
-        <w:t>269) тармақшасына</w:t>
+        <w:t xml:space="preserve"> 7-1) тармақшасына және Қазақстан Республикасы Үкіметінің 2025 жылғы 9 қазандағы № 846 қаулысымен бекітілген Қазақстан Республикасының Жасанды интеллект және цифрлық даму министрлігі туралы ереженің 15-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>353) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 16.04.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 154/НҚ</w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 29.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 440/НҚ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейінгі он күнтізбелік күн өткен соң күшіне енеді) бұйрығымен.</w:t>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Қоса беріліп отырған Электрондық ақпараттық ресурстардағы қолжетімділігі шектеулі дербес деректерді сақтау, өңдеу және тарату процестерінің қорғалуын қамтамасыз етуге зерттеп-қарауды жүзеге асыру </w:t>
+      1. Қоса беріліп отырған Цифрлық ресурстардағы, қолжетімділігі шектеулі дербес деректерді сақтау, өңдеу және тарату процестерінің қорғалуын қамтамасыз етуге зерттеп-қарауды жүзеге асыру </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидалары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 29.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 440/НҚ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрлігінің Ақпараттық қауіпсіздік комитеті:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -840,710 +940,622 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Электрондық ақпараттық ресурстардағы қолжетімділігі шектеулі дербес деректерді сақтау, өңдеу және тарату процестерінің қорғалуын қамтамасыз етуге зерттеп-қарауды жүзеге асыру қағидалары</w:t>
+        <w:t xml:space="preserve"> Цифрлық ресурстардағы қолжетімділігі шектеулі дербес деректерді сақтау, өңдеу және тарату процестерінің қорғалуын қамтамасыз етуге зерттеп-қарауды жүзеге асыру қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z11" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қағидалар жаңа редакцияда – ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 29.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 440/НҚ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z12" w:id="10"/>
+    <w:bookmarkStart w:name="z20" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Электрондық ақпараттық ресурстардағы қолжетімділігі шектеулі дербес деректерді сақтау, өңдеу және тарату процестерінің қорғалуын қамтамасыз етуге зерттеп-қарауды жүзеге асыру </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (бұдан әрі – Қағидалар) "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) 27-1-бабы </w:t>
+      1. Осы Цифрлық ресурстардағы, қолжетімділігі шектеулі дербес деректерді сақтау, өңдеу және тарату процестерінің қорғалуын қамтамасыз етуге зерттеп-қарауды жүзеге асыру қағидалары (бұдан әрі – Қағидалар) "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының 27-1-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 7-1) тармақшасына, Қазақстан Республикасы Үкіметінің 2019 жылғы 12 шілдедегі № 501 қаулысымен бекітілген Республиканың цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрлігі туралы Ереженің 15-тармағының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес әзірленді және электрондық ақпараттық ресурстардағы қолжетімділігі шектеулі дербес деректерді сақтау, өңдеу және тарату процестерінің қорғалуын қамтамасыз етуге зерттеп-қарауды жүзеге асыру тәртібін айқындайды.</w:t>
+        <w:t xml:space="preserve"> 7-1) тармақшасына (бұдан әрі – Заң), Қазақстан Республикасы Үкіметінің 2025 жылғы 9 қазандағы № 846 қаулысымен бекітілген Қазақстан Республикасының Жасанды интеллект және цифрлық даму министрлігі туралы ереженің 15-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>353) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және цифрлық ресурстардағы қолжетімділігі шектеулі дербес деректерді сақтау, өңдеу және тарату процестерінің қорғалуын қамтамасыз етуге зерттеп-қарауды жүзеге асыру тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z21" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z22" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) дербес деректерді қамтитын базаның операторы (бұдан әрі – оператор) – дербес деректерді жинауды, өңдеуді және қорғауды жүзеге асыратын мемлекеттік орган, жеке және (немесе) заңды тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z23" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) дербес деректерді қамтитын базаның меншік иесі (бұдан әрі – меншік иесі) – дербес деректерді қамтитын базаны Қазақстан Республикасының заңдарына сәйкес иелену, пайдалану және оған билік ету құқығын іске асыратын мемлекеттік орган, жеке және (немесе) заңды тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z24" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) дербес деректердi тарату – жасалуы нәтижесінде дербес деректер берілетін, оның ішінде масс-медиа арқылы берілетін немесе қандай да бiр өзгеше тәсiлмен дербес деректерге қол жеткізу ұсынылатын іс-әрекеттер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z25" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) зерттеп-қарау субъектілері – цифрлық ресурстардың меншік иелері және (немесе) операторлары, сондай-ақ азаматтық-құқықтық шарттар, мемлекеттік органдардың актілері не Қазақстан Республикасының заңнамасында көзделген өзге де құқықтық негіздер негізінде қолжетімділігі шектеулі дербес деректерді өңдеуді жүзеге асыратын үшінші тұлғалар, мұндай тұлғалар тиісті цифрлық объектілерге нақты қолжетімділікке ие болған және (немесе) оларды сүйемелдеуді, әкімшілендіруді не техникалық пайдалануды жүзеге асырған жағдайда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z26" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) қолжетімділігі шектеулі дербес деректер – Қазақстан Республикасының заңнамасымен қолжетімділігі шектелген дербес деректер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z27" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) мемлекеттік техникалық қызмет – Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған акционерлік қоғам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z28" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) үшінші тұлға – субъект, меншік иесі және (немесе) оператор болып табылмайтын, бiрақ дербес деректердi жинау, өңдеу және қорғау бойынша олармен (онымен) мән-жайлар немесе құқық қатынастары арқылы байланысты болатын тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z29" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) цифрлық ресурстарда қамтылған, қолжетімділігі шектеулі дербес деректерді сақтау, өңдеу және тарату процестерінің қорғалуын қамтамасыз етуді зерттеп-қарау (бұдан әрі – зерттеп-қарау) – цифрлық ресурстарда қамтылған қолжетімділігі шектеулі дербес деректерді өңдеуді, сақтауды, таратуды және қорғауды жүзеге асырған кезде қолданылатын қауіпсіздік шаралары мен қорғау әрекеттерін бағалау.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z30" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...107 lines deleted...]
-    </w:p>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Дербес деректерге қол жеткізуді бақылаудың мемлекеттік сервисімен интеграциялау және цифрлық ресурстардағы қолжетімділігі шектелген дербес деректерді сақтау, өңдеу және тарату процестерінің қорғалуын қамтамасыз етуді зерттеп-қарауды жүзеге асыру тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z31" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Киберқауіпсіздікті қамтамасыз ету саласындағы уәкілетті орган тексеру жүргізу туралы шешім қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z32" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Тексеру жүргізудің негіздері болып Қазақстан Республикасының дербес деректер және оларды қорғау туралы заңнамасының ықтимал бұзушылықтары туралы мәліметтерді қамтитын жеке және заңды тұлғалардың өтініштері, дербес деректердің таралу фактілерін қоса алғанда, киберқауіпсіздік инциденттерін талдау нәтижелері, сондай-ақ киберқауіпсіздік және дербес деректерді қорғау саласындағы Қазақстан Республикасының заңнамасында көзделген өзге де негіздер табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z33" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Уәкілетті орган тексеру жүргізу кезінде мемлекеттік техникалық қызметке жәрдем көрсету үшін мемлекеттік органдардың, ведомстволық бағынысты және өзге де ұйымдардың мамандарын, консультанттары мен сарапшыларын тартуға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z34" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Зерттеп-қарау субъектілері цифрлық ресурстарда қамтылған, қолжетімділігі шектеулі дербес деректерді пайдаланатын, сақтайтын, өңдейтін және тарататын цифрлық объектілерге мемлекеттік техникалық қызметке қолжетімділікті қамтамасыз етеді, бұл цифрлық ресурстарда қамтылған қолжетімділігі шектеулі дербес деректерді сақтау, өңдеу және тарату процестерінің қорғалуын қамтамасыз ету бойынша тексеруді жүзеге асыру үшін қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z35" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Объектілерге қолжетімділік тексеру мақсаттары үшін қажетті және жеткілікті көлемде, Қазақстан Республикасының дербес деректер және оларды қорғау туралы заңнамасын сақтай отырып ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z36" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) дербес деректерді қорғау – </w:t>
-[...369 lines deleted...]
-    <w:bookmarkEnd w:id="15"/>
+      7. Зерттеп-қарауды жүргізу кезінде Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2023 жылғы 12 маусымдағы № 179/НҚ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілген Меншік иесінің және (немесе) оператордың, сондай-ақ үшінші тұлғаның дербес деректерді қорғау жөніндегі шараларды жүзеге асыру қағидаларында белгіленген құқықтық, ұйымдастырушылық және техникалық шараларға талдау жүргізіледі (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32810 болып тіркелген).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z37" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Мемлекеттік техникалық қызмет цифрлық объектіге жүргізілген тексеру нәтижелері бойынша анықталған сәйкессіздіктер (бар болған жағдайда) туралы мәліметтерді, сондай-ақ оларды жою жөніндегі ақпаратты қамтитын тексеру нәтижелері туралы есепті қалыптастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z38" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Есеп уәкілетті органға тексеру аяқталғанға дейін 1 (бір) жұмыс күнінен кешіктірмей цифрлық жүйе арқылы не оны жіберу және алу фактісін тіркеуді қамтамасыз ететін өзге де тәсілмен жолданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z39" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Есептің алынған күні болып уәкілетті органда тіркелген күні не оны табыстауды растайтын құжатта көрсетілген күн есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1869,31 +1881,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>